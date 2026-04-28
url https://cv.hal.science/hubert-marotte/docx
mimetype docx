--- v0 (2026-03-20)
+++ v1 (2026-04-28)
@@ -66,16633 +66,15340 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (127)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (117)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on: Hydroxychloroquine levels in pregnancy and materno–fetal outcomes in Systemic Lupus Erythematosus patients: Reply</w:t>
+                <w:t xml:space="preserve">Sex Differences in Treatment Expectations, Satisfaction and Tolerance After Switching to CT-P17, an Adalimumab Biosimilar: A Post Hoc Analysis of the YU-MATTER Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelsomina Alle</w:t>
+                <w:t xml:space="preserve">Laure Gossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Guettrot-Imbert</w:t>
+                <w:t xml:space="preserve">Guillaume Bouguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Molto</w:t>
+                <w:t xml:space="preserve">Azeddine Dellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Costedoat-Chalumeau</w:t>
+                <w:t xml:space="preserve">Lucile Foulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Absiror</w:t>
+                <w:t xml:space="preserve">Caroline Habauzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (5), pp.3203-3204. </w:t>
+              <w:t xml:space="preserve">Rheumatology and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keae449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40744-026-00840-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422035v1</w:t>
+                <w:t xml:space="preserve">hal-05574069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CADOR (Capsaicin in neuropathic-like pain in digital osteoarthritis) study protocol: a multicentre randomised parallel-group trial</w:t>
+                <w:t xml:space="preserve">Effect of a 1-month methotrexate delay on pneumococcal vaccine immunogenicity and disease control in patients with early rheumatoid arthritis (VACIMRA): an open-label randomised trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelique Fan</w:t>
+                <w:t xml:space="preserve">Jacques Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lambert</w:t>
+                <w:t xml:space="preserve">Emmanuelle Dernis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Sellam</w:t>
+                <w:t xml:space="preserve">Christian Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Chapurlat</w:t>
+                <w:t xml:space="preserve">Christophe Richez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Marotte</w:t>
+                <w:t xml:space="preserve">Olivier Brocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (3), pp.e093409. </w:t>
+              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-093409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2665-9913(25)00071-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101454v1</w:t>
+                <w:t xml:space="preserve">hal-05197641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a 1-month methotrexate delay on pneumococcal vaccine immunogenicity and disease control in patients with early rheumatoid arthritis (VACIMRA): an open-label randomised trial</w:t>
+                <w:t xml:space="preserve">When generative artificial intelligence answers to Google Trends about spondyloarthritis: what does a French expert panel think about it?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Morel</w:t>
+                <w:t xml:space="preserve">Frank Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Dernis</w:t>
+                <w:t xml:space="preserve">Olivier Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Roux</w:t>
+                <w:t xml:space="preserve">Corinne Miceli-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Richez</w:t>
+                <w:t xml:space="preserve">Thao Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Brocq</w:t>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">RMD Open : Rheumatic &amp; Musculoskeletal Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (3), pp.e005727-e005727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2665-9913(25)00071-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/rmdopen-2025-005727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05197641v1</w:t>
+                <w:t xml:space="preserve">hal-05237197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When generative artificial intelligence answers to Google Trends about spondyloarthritis: what does a French expert panel think about it?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thao Pham</w:t>
+                <w:t xml:space="preserve">Effect of a 1-month methotrexate delay on pneumococcal vaccine immunogenicity and disease control in patients with early rheumatoid arthritis (VACIMRA): an open-label randomised trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dernis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Marotte</w:t>
+                <w:t xml:space="preserve">Olivier Brocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMD Open : Rheumatic &amp; Musculoskeletal Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/rmdopen-2025-005727⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (10), pp.e675-e686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2665-9913(25)00071-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237197v1</w:t>
+                <w:t xml:space="preserve">hal-05560735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of VIDAS® TB-IGRA in TB patients and individuals with different thresholds of exposure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Azra Blazevic</w:t>
+                <w:t xml:space="preserve">CADOR (Capsaicin in neuropathic-like pain in digital osteoarthritis) study protocol: a multicentre randomised parallel-group trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Sellam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2025.108318⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (3), pp.e093409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-093409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05428615v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two strategies of glucocorticoid withdrawal in patients with rheumatoid arthritis in low disease activity (STAR): a randomised, placebo-controlled, double-blind trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carine Salliot</w:t>
+                <w:t xml:space="preserve">Comment on: Hydroxychloroquine levels in pregnancy and materno–fetal outcomes in Systemic Lupus Erythematosus patients: Reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gelsomina Alle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Guettrot-Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Molto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Costedoat-Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Absiror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/ard-2024-226620⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (5), pp.3203-3204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keae449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761576v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baseline characteristics of the TRANSLATE2 cohort: a prospective study on rheumatoid arthritis-associated interstitial lung disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Avouac</w:t>
+                <w:t xml:space="preserve">Accuracy of VIDAS® TB-IGRA in TB patients and individuals with different thresholds of exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Goletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niaz Banaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Batra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Emmanuelle Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azra Blazevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2025.105991⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.108318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2025.108318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346021v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐term evaluation of rheumatoid arthritis activity with erythrocyte methotrexate‐polyglutamate 3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irina Coman</w:t>
+                <w:t xml:space="preserve">Comparison of two strategies of glucocorticoid withdrawal in patients with rheumatoid arthritis in low disease activity (STAR): a randomised, placebo-controlled, double-blind trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ruyssen-Witrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Brusq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Bongard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Salliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fcp.13050⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 84 (1), pp.49-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ard-2024-226620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026177v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From a better knowledge of periodontal disease to Porphyromonas gingivalis target for rheumatoid arthritis disease activity</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long‐term evaluation of rheumatoid arthritis activity with erythrocyte methotrexate‐polyglutamate 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Escal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Poudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphany Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Coman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2024.105822⟩</w:t>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fcp.13050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838552v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualisation 2024 des recommandations de la Société Française de Rhumatologie pour le diagnostic et la prise en charge des personnes souffrant de polyarthrite rhumatoïde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Baseline characteristics of the TRANSLATE2 cohort: a prospective study on rheumatoid arthritis-associated interstitial lung disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Juge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fautrel</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Kedra</w:t>
+                <w:t xml:space="preserve">Valérie Devauchelle-Pensec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Rempenault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juliette Drouet</w:t>
+                <w:t xml:space="preserve">Jérôme Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2024.09.016⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 93 (2), pp.105991-105991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2025.105991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732017v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the lowest efficacious dose (ToLEDo): results of a multicenter non‐inferiority randomized open‐label controlled trial assessing Tocilizumab or Abatacept injection spacing in rheumatoid arthritis in remission</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">From a better knowledge of periodontal disease to Porphyromonas gingivalis target for rheumatoid arthritis disease activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dalix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/art.42752⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.105822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2024.105822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279434v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient Satisfaction and Experience with CT-P17 Following Transition from Reference Adalimumab or Another Adalimumab Biosimilar: Results from the Real-World YU-MATTER Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the lowest efficacious dose (ToLEDo): results of a multicenter non‐inferiority randomized open‐label controlled trial assessing Tocilizumab or Abatacept injection spacing in rheumatoid arthritis in remission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dieudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bouguen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bonnaud</w:t>
+                <w:t xml:space="preserve">Caroline Giboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Salliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioDrugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40259-024-00681-2⟩</w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 76 (4), pp.541-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.42752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719779v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardized reporting for systematic global evaluation of axial spondyloarthritis: An evidence-based and consensus-driven initiative</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Athan Baillet</w:t>
+                <w:t xml:space="preserve">Actualisation 2024 des recommandations de la Société Française de Rhumatologie pour le diagnostic et la prise en charge des personnes souffrant de polyarthrite rhumatoïde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fautrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rempenault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Juge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2024.105733⟩</w:t>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 91 (6), pp.663-693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2024.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564488v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Concomitant Use of Methotrexate with JAK Inhibition Confer Benefit for Cardiovascular Outcomes? A Commentary</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Myriam Chebbah</w:t>
+                <w:t xml:space="preserve">Diagnosis and treatment of Tropheryma whipplei infection in patients with inflammatory rheumatic disease: Data from the French Tw-IRD registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caillet Portillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Puéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kostine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Michaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40744-024-00721-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 88 (2), pp.132-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2023.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838551v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do SMS/e-mail reminders increase influenza vaccination of rheumatoid arthritis patients under anti-TNF: a nested randomized controlled trial in the ART e-cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Hamamouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakiba Belkhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Miconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/rheumatology/keae599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics analyses of human plasma reveal triosephosphate isomerase as a potential blood marker of methotrexate resistance in rheumatoid arthritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adamah Amouzougan</w:t>
+                <w:t xml:space="preserve">Standardized reporting for systematic global evaluation of axial spondyloarthritis: An evidence-based and consensus-driven initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ruyssen-Witrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caillet-Portillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Najm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athan Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/kead390⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 91 (5), pp.105733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2024.105733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838547v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis and treatment of Tropheryma whipplei infection in patients with inflammatory rheumatic disease: Data from the French Tw-IRD registry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexia Michaut</w:t>
+                <w:t xml:space="preserve">Patient Satisfaction and Experience with CT-P17 Following Transition from Reference Adalimumab or Another Adalimumab Biosimilar: Results from the Real-World YU-MATTER Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véred Abitbol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2023.12.010⟩</w:t>
+              <w:t xml:space="preserve">BioDrugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (6), pp.867-878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40259-024-00681-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495049v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2024 update of the recommendations of the French Society of Rheumatology for the diagnosis and management of patients with rheumatoid arthritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juliette Drouet</w:t>
+                <w:t xml:space="preserve">Does Concomitant Use of Methotrexate with JAK Inhibition Confer Benefit for Cardiovascular Outcomes? A Commentary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Balsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Barbara Mongey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mária Filková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 91 (6), pp.105790. </w:t>
+              <w:t xml:space="preserve">Rheumatology and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (6), pp.1425-1435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2024.105790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40744-024-00721-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732025v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Lowest Efficacious Dose: Results From a Multicenter Noninferiority Randomized Open‐Label Controlled Trial Assessing Tocilizumab or Abatacept Injection Spacing in Rheumatoid Arthritis in Remission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">2024 update of the recommendations of the French Society of Rheumatology for the diagnosis and management of patients with rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fautrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carine Salliot</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rempenault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Juge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/art.42752⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 91 (6), pp.105790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2024.105790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003204v1</w:t>
+                <w:t xml:space="preserve">hal-04732025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unmet needs in axial spondyloarthritis. Proceedings of the French spondyloarthritis taskforce workshop</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renaud Felten</w:t>
+                <w:t xml:space="preserve">Towards the Lowest Efficacious Dose: Results From a Multicenter Noninferiority Randomized Open‐Label Controlled Trial Assessing Tocilizumab or Abatacept Injection Spacing in Rheumatoid Arthritis in Remission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dieudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Salliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2024.105741⟩</w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 76 (4), pp.541-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.42752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026102v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NSAID exposure delays time-to-pregnancy in patients with spondyloarthritis: an analysis of the GR2 prospective cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richez</w:t>
+                <w:t xml:space="preserve">Rotation or change of biotherapy after TNF blocker treatment failure for axial spondyloarthritis: the ROC-SpA study, a randomised controlled study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dalix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marcelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodora Bejan-Angoulvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Finckh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMD Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/rmdopen-2024-004745⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (9), pp.e087872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-087872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835076v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotation or change of biotherapy after TNF blocker treatment failure for axial spondyloarthritis: the ROC-SpA study, a randomised controlled study protocol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Rancon</w:t>
+                <w:t xml:space="preserve">Unmet needs in axial spondyloarthritis. Proceedings of the French spondyloarthritis taskforce workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Breban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lequerré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-087872⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 91 (6), pp.105741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2024.105741Get⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838549v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unmet needs in axial spondyloarthritis. Proceedings of the French spondyloarthritis taskforce workshop</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renaud Felten</w:t>
+                <w:t xml:space="preserve">NSAID exposure delays time-to-pregnancy in patients with spondyloarthritis: an analysis of the GR2 prospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René-Marc Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sellam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 91 (6), pp.105741. </w:t>
+              <w:t xml:space="preserve">RMD Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (4), pp.e004745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2024.105741Get⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/rmdopen-2024-004745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679067v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics analyses of human plasma reveal triosephosphate isomerase as a potential blood marker of methotrexate resistance in rheumatoid arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Escal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphany Neel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Boussoualim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adamah Amouzougan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 63 (5), pp.1368-1376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/rheumatology/kead390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating adalimumab biosimilars: an expert opinion</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imaging of the human cochlea using micro-computed tomography before and after cochlear implantation: comparison with cone-beam computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Karkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boureille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bergandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Effectiveness Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57264/cer-2023-0117⟩</w:t>
+              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 280 (7), pp.3131-3140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00405-022-07811-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838513v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of the human cochlea using micro-computed tomography before and after cochlear implantation: comparison with cone-beam computed tomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Navigating adalimumab biosimilars: an expert opinion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vered Abitbol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Benkhalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Habauzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00405-022-07811-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Effectiveness Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (11), pp.e230117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57264/cer-2023-0117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838491v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with COVID-19 severity in patients with spondyloarthritis: Results of the French RMD COVID-19 cohort</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacy and safety of combination targeted therapies in immune-mediated inflammatory disease: the COMBIO study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Pertuiset</w:t>
+                <w:t xml:space="preserve">Lucas Guillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Flachaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nachury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2023.105608⟩</w:t>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (1), pp.61-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2022.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838505v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167918v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of combination targeted therapies in immune-mediated inflammatory disease: the COMBIO study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factors associated with COVID-19 severity in patients with spondyloarthritis: Results of the French RMD COVID-19 cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Nachury</w:t>
+                <w:t xml:space="preserve">Léa Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René-Marc Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Pertuiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2022.07.012⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 90 (6), pp.105608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2023.105608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167918v2</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teleconsultation in rheumatology: A literature review and opinion paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Balsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Chebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Le Clanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminars in Arthritis and Rheumatism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 63, pp.152271. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.semarthrit.2023.152271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing COVID-19 disease severity in patients with rheumatic and inflammatory diseases between the first and the subsequent waves</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dietary supplementation with nacre reduces cortical bone loss in aged female mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Herasse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">René-Marc Flipo</w:t>
+                <w:t xml:space="preserve">Dung Kim Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Linossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2023.105605⟩</w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 184, pp.112337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2023.112337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026100v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnancy outcomes in women with primary Sjögren's syndrome: an analysis of data from the multicentre, prospective, GR2 study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Guettrot-Imbert</w:t>
+                <w:t xml:space="preserve">Comparing COVID-19 disease severity in patients with rheumatic and inflammatory diseases between the first and the subsequent waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Drumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bebear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Herasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René-Marc Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 90 (5), pp.105605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2023.105605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2665-9913(23)00099-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05048231v1</w:t>
+                <w:t xml:space="preserve">hal-05026100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary supplementation with nacre reduces cortical bone loss in aged female mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Thérèse Linossier</w:t>
+                <w:t xml:space="preserve">Pregnancy outcomes in women with primary Sjögren's syndrome: an analysis of data from the multicentre, prospective, GR2 study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Martin de Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Costedoat-Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Lazaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakiba Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Guettrot-Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2023.112337⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (6), pp.e330-e340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2665-9913(23)00099-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04332057v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel insights into the anatomy and histopathology of the sacroiliac joint and correlations with imaging signs of sacroiliitis in case of axial spondyloarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Prati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lequerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hechmi Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.1182902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2023.1182902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing COVID-19 disease severity in patients with rheumatic and inflammatory diseases between the first and the subsequent waves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Drumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bebear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Herasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René-Marc Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Bone Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Joint Bone Spine, pp.105605. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbspin.2023.105605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CovAID: Identification of factors associated with severe COVID-19 in patients with inflammatory rheumatism or autoimmune diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Petit Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene-Marc Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmed.2023.1152587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CovAID: Identification of factors associated with severe COVID-19 in patients with inflammatory rheumatism or autoimmune diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rene-Marc Flipo</w:t>
+                <w:t xml:space="preserve">Serum Col3-4: A new type III and IV collagen biochemical marker of synovial tissue turnover in patients with rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmed.2023.1152587⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (4), pp.e0282954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0282954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026098v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum Col3-4: A new type III and IV collagen biochemical marker of synovial tissue turnover in patients with rheumatoid arthritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Rousseau</w:t>
+                <w:t xml:space="preserve">Improvement of Pain Management by Nefopam in a Rat Adjuvant-Induced Arthritis Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dalix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Linossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Peyroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0282954⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.809980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2022.809980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838497v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Pain Management by Nefopam in a Rat Adjuvant-Induced Arthritis Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Peyroche</w:t>
+                <w:t xml:space="preserve">Increased Immunity against the Oral Germs Porphyromonas gingivalis and Prevotella intermedia in Different Categories of Juvenile Idiopathic Arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Zekre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Cimaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Giani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Waeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2022.809980⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (10), pp.2613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines10102613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838474v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similar effect of co-administration of methotrexate and folic acid for the treatment of arthritis compared to separate administration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles-Antoine Arthaud</w:t>
+                <w:t xml:space="preserve">Dorsal Defect of the Patella: An Efficient, Safe, and Minimally Invasive Treatment with Percutaneous Sclerotherapy Using Radiopaque Gelified Ethanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boureille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keac579⟩</w:t>
+              <w:t xml:space="preserve">JVIR: Journal of Vascular and Interventional Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (2), pp.205-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvir.2021.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844528v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective Effect on Bone of Nacre Supplementation in Ovariectomized Rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mireille Thomas</w:t>
+                <w:t xml:space="preserve">Ability to predict rheumatoid arthritis relapse after tumour necrosis factor inhibitor tapering by the Multi-Biomarker Disease Activity Score: a post-hoc analysis of the STRASS trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia-Savina Moysidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Kossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tubach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JBMR Plus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbm4.10655⟩</w:t>
+              <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55563/clinexprheumatol/eonoj3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863621v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorsal Defect of the Patella: An Efficient, Safe, and Minimally Invasive Treatment with Percutaneous Sclerotherapy Using Radiopaque Gelified Ethanol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Neri</w:t>
+                <w:t xml:space="preserve">Similar effect of co-administration of methotrexate and folic acid for the treatment of arthritis compared to separate administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dalix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Peyroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JVIR: Journal of Vascular and Interventional Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvir.2021.10.007⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keac579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838469v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability to predict rheumatoid arthritis relapse after tumour necrosis factor inhibitor tapering by the Multi-Biomarker Disease Activity Score: a post-hoc analysis of the STRASS trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Hajage</w:t>
+                <w:t xml:space="preserve">Protective Effect on Bone of Nacre Supplementation in Ovariectomized Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dung Kim Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐thérèse Linossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.55563/clinexprheumatol/eonoj3⟩</w:t>
+              <w:t xml:space="preserve">JBMR Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbm4.10655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838507v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective Effect on Bone of Nacre Supplementation in Ovariectomized Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dung Kim Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐thérèse Linossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JBMR Plus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 6 (9), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+              <w:t xml:space="preserve">, 2022, 6 (9), pp.e10655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jbm4.10655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971633v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Immunity against the Oral Germs Porphyromonas gingivalis and Prevotella intermedia in Different Categories of Juvenile Idiopathic Arthritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis Waeckel</w:t>
+                <w:t xml:space="preserve">The effects of combined amplitude and high-frequency vibration on physically inactive osteopenic postmenopausal women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pasqualini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Locrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines10102613⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.61-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.952140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871442v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of combined amplitude and high-frequency vibration on physically inactive osteopenic postmenopausal women</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Bonneau</w:t>
+                <w:t xml:space="preserve">Changes in etanercept and adalimumab biosimilar prescriptions for the initial treatment of rheumatoid arthritis in France: Data from the ART-SFR Registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ruyssen-Witrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Boudali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cantagrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.952140⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 89 (3), pp.105310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2021.105310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838483v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in etanercept and adalimumab biosimilar prescriptions for the initial treatment of rheumatoid arthritis in France: Data from the ART-SFR Registry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Thevenot</w:t>
+                <w:t xml:space="preserve">YAP promotes cell-autonomous immune responses to tackle intracellular Staphylococcus aureus in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Audoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dalix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2021.105310⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.6995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-34432-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379113v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YAP Transcriptional Activity Dictates Cell Response to TNF In Vitro</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Thérèse Linossier</w:t>
+                <w:t xml:space="preserve">Characterisation of a high-risk profile for maternal thrombotic and severe haemorrhagic complications in pregnant women with antiphospholipid syndrome in France (GR2): a multicentre, prospective, observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murarasu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Guettrot-Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Yelnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.856247⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (12), pp.e842-e852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2665-9913(22)00308-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838472v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YAP promotes cell-autonomous immune responses to tackle intracellular Staphylococcus aureus in vitro</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Peyron</w:t>
+                <w:t xml:space="preserve">Improvement in patient-reported outcomes in rheumatoid arthritis patients treated with sarilumab is independent of the cognition levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René-Marc Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schaeverbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marmar Kabir-Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-34432-0⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 89 (5), pp.105425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2022.105425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026097v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement in patient-reported outcomes in rheumatoid arthritis patients treated with sarilumab is independent of the cognition levels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marmar Kabir-Ahmadi</w:t>
+                <w:t xml:space="preserve">Correction to: Reference microarchitectural values measured by HR-pQCT in a Franco-Swiss cohort of young adult women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa How Shing Koy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adamah Amouzougan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Biver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chevalley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2022.105425⟩</w:t>
+              <w:t xml:space="preserve">Osteoporosis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (3), pp.711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00198-021-06223-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860942v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of a high-risk profile for maternal thrombotic and severe haemorrhagic complications in pregnant women with antiphospholipid syndrome in France (GR2): a multicentre, prospective, observational study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Viviane Queyrel</w:t>
+                <w:t xml:space="preserve">Reference microarchitectural values measured by HR-pQCT in a Franco-Swiss cohort of young adult women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa How Shing Koy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adamah Amouzougan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Biver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chevalley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2665-9913(22)00308-3⟩</w:t>
+              <w:t xml:space="preserve">Osteoporosis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (3), pp.703-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00198-021-06193-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205677v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YAP/TAZ: Key Players for Rheumatoid Arthritis Severity by Driving Fibroblast Like Synoviocytes Phenotype and Fibro-Inflammatory Response</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rheumatoid arthritis and depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.791907⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 88 (5), pp.105200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2021.105200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838463v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Reference microarchitectural values measured by HR-pQCT in a Franco-Swiss cohort of young adult women</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The non-haemostatic response of platelets to stress: an actor of the inflammatory environment on regenerative medicine?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Chevalley</w:t>
+                <w:t xml:space="preserve">David Eglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cognasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Hamzeh-Cognasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mismetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoporosis International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048893v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference microarchitectural values measured by HR-pQCT in a Franco-Swiss cohort of young adult women</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chevalley</w:t>
+                <w:t xml:space="preserve">COVID-19 outcomes in patients with inflammatory rheumatic and musculoskeletal diseases treated with rituximab: a cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Drumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hachulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Georgin-Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoporosis International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00198-021-06193-x⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (6), pp.e419-e426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2665-9913(21)00059-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838466v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheumatoid arthritis and depression</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Efficacy and safety of rituximab in peripheral ulcerative keratitis associated with rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Duraffour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Duc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2021.105200⟩</w:t>
+              <w:t xml:space="preserve">RMD Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.e001472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/rmdopen-2020-001472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835073v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of rituximab in peripheral ulcerative keratitis associated with rheumatoid arthritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chi Duc Nguyen</w:t>
+                <w:t xml:space="preserve">Reliability and Change in Erosion Measurements by High-resolution Peripheral Quantitative Computed Tomography in a Longitudinal Dataset of Rheumatoid Arthritis Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Finzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Manske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl C.M. Barnabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Burghardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMD Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/rmdopen-2020-001472⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (3), pp.348-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3899/jrheum.191391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835071v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The non-haemostatic response of platelets to stress: an actor of the inflammatory environment on regenerative medicine?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Thierry</w:t>
+                <w:t xml:space="preserve">Factors associated with back complaints among French medical students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 88 (2), pp.105110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2020.105110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329470v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 outcomes in patients with inflammatory rheumatic and musculoskeletal diseases treated with rituximab: a cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Georgin-Lavialle</w:t>
+                <w:t xml:space="preserve">Immunomodulation with IL-17 and TNF-α in spondyloarthritis: focus on the eye and the central nervous system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa How Shing Koy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athan Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Prati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2665-9913(21)00059-X⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic advances in musculoskeletal disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.1759720X2110258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1759720X211025894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365306v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with back complaints among French medical students</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">An Update on the Adalimumab Biosimilar Landscape Following Approval of the First High-Concentration Biosimilar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Fusaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Wohlrab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soohyun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2020.105110⟩</w:t>
+              <w:t xml:space="preserve">Immunotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (3), pp.235 - 252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/imt-2021-0271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184550v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and Change in Erosion Measurements by High-resolution Peripheral Quantitative Computed Tomography in a Longitudinal Dataset of Rheumatoid Arthritis Patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hubert Marotte</w:t>
+                <w:t xml:space="preserve">The Non-Haemostatic Response of Platelets to Stress: An Actor of the Inflammatory Environment on Regenerative Medicine?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cognasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Hamzeh-Cognasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mismetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3899/jrheum.191391⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.741988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.741988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835070v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomodulation with IL-17 and TNF-α in spondyloarthritis: focus on the eye and the central nervous system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hubert Marotte</w:t>
+                <w:t xml:space="preserve">Distal phalangeal bone erosions observed by HR-pQCT in patients with psoriatic onycholysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boutroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coutisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Barets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic advances in musculoskeletal disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1759720X211025894⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (3), pp.1176-1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keaa415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652850v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Update on the Adalimumab Biosimilar Landscape Following Approval of the First High-Concentration Biosimilar</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Efficiency of an Optimized Care Organization in Fibromyalgia Patients: The From Intent to Move (FIMOUV) Study Protocol of a Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Creac'h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Vericel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/imt-2021-0271⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.554291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2021.554291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026095v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Non-Haemostatic Response of Platelets to Stress: An Actor of the Inflammatory Environment on Regenerative Medicine?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Eglin</w:t>
+                <w:t xml:space="preserve">Tocilizumab in symptomatic calcium pyrophosphate deposition disease: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Latourte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang-Korng Ea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Frazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lioté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.741988⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79 (8), pp.1126-1128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-217188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835077v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with back complaints among French medical students</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Response to: ‘Alcohol is not the missing link between Porphyromonas gingivalis related periodontitis and radiologic progression in early Rheumatoid arthritis’ by Hillion et al</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Paul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2020.105110⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79 (9), pp.e108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2019-215731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026083v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of an Optimized Care Organization in Fibromyalgia Patients: The From Intent to Move (FIMOUV) Study Protocol of a Randomized Controlled Trial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tapering without relapse in rheumatoid arthritis patients with high TNF blocker concentrations: data from STRASS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rinaudo-Gaujous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Petiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fautrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Paul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2021.554291⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79 (7), pp.e81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2019-215546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372712v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distal phalangeal bone erosions observed by HR-pQCT in patients with psoriatic onycholysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-surgical periodontal disease: A new treatment for rheumatoid arthritis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keaa415⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 87 (1), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2019.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834917v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tocilizumab in symptomatic calcium pyrophosphate deposition disease: a pilot study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lioté</w:t>
+                <w:t xml:space="preserve">Severity of COVID-19 and survival in patients with rheumatic and inflammatory diseases: data from the French RMD COVID-19 cohort of 694 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Aeschlimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ait-Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alcais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Allanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 79 (8), pp.1126-1128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-217188⟩</w:t>
+              <w:t xml:space="preserve">, 2020, pp.annrheumdis-2020-218310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-218310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026082v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to: ‘Alcohol is not the missing link between Porphyromonas gingivalis related periodontitis and radiologic progression in early Rheumatoid arthritis’ by Hillion et al</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Arthritis associated to cardio-facio-cutaneous syndrome related to a MAP2K1 mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Touraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2019-215731⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 87, pp.169 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2019.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04873010v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure–Response Relationship of Certolizumab Pegol and Achievement of Low Disease Activity and Remission in Patients With Rheumatoid Arthritis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Non-surgical periodontal disease to treat rheumatoid arthritis after selection of the right patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Translational Science.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cts.12760⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (5), pp.928-929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/kez624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834903v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tapering without relapse in rheumatoid arthritis patients with high TNF blocker concentrations: data from STRASS study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Increased high molecular weight adiponectin and lean mass during tocilizumab treatment in patients with rheumatoid arthritis: a 12-month multicentre study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Toussirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mulleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Coury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2019-215546⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (1), pp.224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13075-020-02297-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04873017v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tapering without Relapse in Rheumatoid Arthritis Patients with High TNF Blocker Concentrations: Data from STRASS Study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Consensus approach for 3D joint space width of metacarpophalangeal joints of rheumatoid arthritis patients using high-resolution peripheral quantitative computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Stok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Burghardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Boutroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Manske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2019-215546⟩</w:t>
+              <w:t xml:space="preserve">Quantitative Imaging in Medicine and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), pp.314-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21037/qims.2019.12.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896051v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-surgical periodontal disease: A new treatment for rheumatoid arthritis?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tocilizumab in symptomatic calcium pyrophosphate deposition disease: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Latourte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang-Korng Ea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Frazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lioté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2019.05.002⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79 (8), pp.1126-1128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-217188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834900v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthritis associated to cardio-facio-cutaneous syndrome related to a MAP2K1 mutation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+                <w:t xml:space="preserve">Arthrite associée au syndrome cardio-facio-cutané lié à une mutation de MAP2K1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Touraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2019.09.014⟩</w:t>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 87, pp.403 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2020.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489953v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severity of COVID-19 and survival in patients with rheumatic and inflammatory diseases: data from the French RMD COVID-19 cohort of 694 patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Allanore</w:t>
+                <w:t xml:space="preserve">Osteoclast‐Derived Autotaxin, a Distinguishing Factor for Inflammatory Bone Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Flammier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Peyruchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bourguillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Duboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Davignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-218310⟩</w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71 (11), pp.1801-1811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.41005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105409v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-surgical periodontal disease to treat rheumatoid arthritis after selection of the right patients</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A single nucleotide polymorphism of IL6-receptor is associated with response to tocilizumab in rheumatoid arthritis patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Luxembourger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ruyssen-Witrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chayma Ladhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rittore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Degboé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/kez624⟩</w:t>
+              <w:t xml:space="preserve">Pharmacogenomics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (4), pp.368--374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41397-019-0072-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834902v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus approach for 3D joint space width of metacarpophalangeal joints of rheumatoid arthritis patients using high-resolution peripheral quantitative computed tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Manske</w:t>
+                <w:t xml:space="preserve">Implication of IL-17 in Bone Loss and Structural Damage in Inflammatory Rheumatic Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lequerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lespessailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Imaging in Medicine and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21037/qims.2019.12.11⟩</w:t>
+              <w:t xml:space="preserve">Mediators of Inflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2019/8659302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834906v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased high molecular weight adiponectin and lean mass during tocilizumab treatment in patients with rheumatoid arthritis: a 12-month multicentre study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Platelet Inflammatory Response to Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cognasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Laradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Coury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13075-020-02297-7⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.01478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835069v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tocilizumab in symptomatic calcium pyrophosphate deposition disease: a pilot study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lioté</w:t>
+                <w:t xml:space="preserve">Prealbumin, platelet factor 4 and S100A12 combination at baseline predicts good response to TNF alpha inhibitors in rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Vu Chuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athan Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Romand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Trocme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Courtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-217188⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86 (2), pp.195-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2018.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676813v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthrite associée au syndrome cardio-facio-cutané lié à une mutation de MAP2K1</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Porphyromonas gingivalis experimentally induces periodontis and an anti-CCP2-associated arthritis in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rinaudo-Gaujous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blasco-Baque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2020.07.010⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78 (5), pp.594-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2018-213697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492730v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to: ‘Alcohol is not the missing link between Porphyromonas gingivalis related periodontitis and radiologic progression in early Rheumatoid arthritis’ by Hillion et al</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Porphyromonas gingivalis experimentally induces periodontis and an anti-CCP2-associated arthritis in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rinaudo-Gaujous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blasco-Baque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 79 (9), pp.e108-e108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2019-215731⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 78 (5), pp.594-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2018-213697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834890v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02440865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single nucleotide polymorphism of IL6-receptor is associated with response to tocilizumab in rheumatoid arthritis patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Degboé</w:t>
+                <w:t xml:space="preserve">How to Get the Most from Methotrexate (MTX) Treatment for Your Rheumatoid Arthritis Patient?—MTX in the Treat-to-Target Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Balsa Criado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Barbara Mongey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacogenomics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41397-019-0072-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (4), pp.515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm8040515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929668v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of IL-17 in Bone Loss and Structural Damage in Inflammatory Rheumatic Diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hubert Marotte</w:t>
+                <w:t xml:space="preserve">Étude PREO – polyarthrite rhumatoïde séropositive associée à une hyperéosinophilie persistante : caractéristiques de 50 cas rétrospectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Groh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soubrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schleinitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediators of Inflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2019/8659302⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40, pp.A86-A87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2019.10.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256870v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infliximab Induced a Dissociated Response of Severe Periodontal Biomarkers in Rheumatoid Arthritis Patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 3-year back and forth between Modic type 1 and 2 on MRI in chronic low back pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adamah Amouzougan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Boussoualim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice-Guy Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm8050751⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86 (1), pp.109-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2018.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834885v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteoclast‐Derived Autotaxin, a Distinguishing Factor for Inflammatory Bone Loss</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calcium Pyrophosphate Deposition Disease Arthropathy–Related Sciatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amouzougan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Peoc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 71 (11), pp.1801-1811. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/art.41005⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 71 (12), pp.2099-2099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.41099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354473v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platelet Inflammatory Response to Stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hubert Marotte</w:t>
+                <w:t xml:space="preserve">Infliximab Induced a Dissociated Response of Severe Periodontal Biomarkers in Rheumatoid Arthritis Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rinaudo-Gaujous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blasco-Baque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Miossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.01478⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm8050751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834894v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyromonas gingivalis experimentally induces periodontis and an anti-CCP2-associated arthritis in the rat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robin Caire</w:t>
+                <w:t xml:space="preserve">Sources de variation et reproductibilité de la mesure des érosions de la polyarthrite rhumatoïde par HRpQCT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Ibrahim-Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Valery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Salliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hechmi Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2018-213697⟩</w:t>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86, pp.170 - 177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2018.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02440865v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyromonas gingivalis experimentally induces periodontis and an anti-CCP2-associated arthritis in the rat</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determining the Right Time for the Right Treatment—Application to Preclinical Rheumatoid Arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2018-213697⟩</w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (6), pp.e195358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2019.5358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872879v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prealbumin, platelet factor 4 and S100A12 combination at baseline predicts good response to TNF alpha inhibitors in rheumatoid arthritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Courtier</w:t>
+                <w:t xml:space="preserve">La persistance d’une inflammation articulaire locale infra-clinique est associée à une altération de la microarchitecture osseuse des têtes métacarpiennes au cours de la polyarthrite rhumatoïde en faible activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuing Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Locrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adamah Amouzougan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Denarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2018.05.006⟩</w:t>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86, pp.301 - 304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2019.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416032v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Get the Most from Methotrexate (MTX) Treatment for Your Rheumatoid Arthritis Patient?—MTX in the Treat-to-Target Strategy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hubert Marotte</w:t>
+                <w:t xml:space="preserve">Infection cutanée à Mycobacterium chelonae chez un patient atteint de polyarthrite rhumatoïde sous glucocorticoïdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mervyn Mungroo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Ojardias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adamah Amouzougan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Boussoualim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm8040515⟩</w:t>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86, pp.524 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2019.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834884v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude PREO – polyarthrite rhumatoïde séropositive associée à une hyperéosinophilie persistante : caractéristiques de 50 cas rétrospectifs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Schleinitz</w:t>
+                <w:t xml:space="preserve">Methotrexate Restores CD73 Expression on Th1.17 in Rheumatoid Arthritis and Psoriatic Arthritis Patients and May Contribute to Its Anti-Inflammatory Effect through Ado Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bossennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Di Roio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2019.10.099⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (11), pp.1859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm8111859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02425906v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3-year back and forth between Modic type 1 and 2 on MRI in chronic low back pain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Cutaneous Mycobacterium chelonae infection in a patient with rheumatoid arthritis treated with glucocorticoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mervyn Mungroo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ojardias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adamah Amouzougan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Boussoualim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Bone Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 86 (1), pp.109-110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2018.03.012⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 86, pp.105 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2018.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834872v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infliximab Induced a Dissociated Response of Severe Periodontal Biomarkers in Rheumatoid Arthritis Patients</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early sclerostin expression explains bone formation inhibition before arthritis onset in the rat adjuvant-induced arthritis model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gaudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Farge</w:t>
+                <w:t xml:space="preserve">Guillaume Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Gerbaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Linossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm8050751⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.3492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-21886-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003193v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infliximab Induced a Dissociated Response of Severe Periodontal Biomarkers in Rheumatoid Arthritis Patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Farge</w:t>
+                <w:t xml:space="preserve">Precision and sources of variability in the assessment of rheumatoid arthritis erosions by HRpQCT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Ibrahim-Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Valery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Salliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hechmi Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm8050751⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 85 (2), pp.211-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2017.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872872v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03295762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium Pyrophosphate Deposition Disease Arthropathy–Related Sciatica</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Protective effect of low dose intra-articular cadmium on inflammation and joint destruction in arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bonaventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lamboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lavocat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/art.41099⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.2415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-02611-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834897v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources de variation et reproductibilité de la mesure des érosions de la polyarthrite rhumatoïde par HRpQCT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hechmi Toumi</w:t>
+                <w:t xml:space="preserve">PUMA gene delivery to synoviocytes reduces inflammation and degeneration of arthritic joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saw-See Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. S. Firestein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2018.09.006⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-00142-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486213v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the Right Time for the Right Treatment—Application to Preclinical Rheumatoid Arthritis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Protective effect of low dose intra-articular cadmium on inflammation and joint destruction in arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bonaventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Lamboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lavocat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2019.5358⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-02611-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834888v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methotrexate Restores CD73 Expression on Th1.17 in Rheumatoid Arthritis and Psoriatic Arthritis Patients and May Contribute to Its Anti-Inflammatory Effect through Ado Production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Machon</w:t>
+                <w:t xml:space="preserve">Azathioprine dose reduction in inflammatory bowel disease patients on combination therapy: an open-label, prospective and randomised clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boschetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Williet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm8111859⟩</w:t>
+              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (2), pp.142-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apt.14106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769215v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infection cutanée à Mycobacterium chelonae chez un patient atteint de polyarthrite rhumatoïde sous glucocorticoïdes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">06.01 Intra-articular injection of cadmium protects arthritic joints from inflammation and destruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Ojardias</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Thomas</w:t>
+                <w:t xml:space="preserve">Paola Bonaventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Lamboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lavocat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2019.07.012⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76 (Suppl 1), pp.A59--A60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2016-211053.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488967v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methotrexate Restores CD73 Expression on Th1.17 in Rheumatoid Arthritis and Psoriatic Arthritis Patients and May Contribute to Its Anti-Inflammatory Effect through Ado Production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Machon</w:t>
+                <w:t xml:space="preserve">PUMA gene delivery to synoviocytes reduces inflammation and degeneration of arthritic joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saw-See Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Firestein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm8111859⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-00142-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026077v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La persistance d’une inflammation articulaire locale infra-clinique est associée à une altération de la microarchitecture osseuse des têtes métacarpiennes au cours de la polyarthrite rhumatoïde en faible activité</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Collet</w:t>
+                <w:t xml:space="preserve">Non–TNF-Targeted Biologic vs a Second Anti-TNF Drug to Treat Rheumatoid Arthritis in Patients With Insufficient Response to a First Anti-TNF Drug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gottenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleth Perdriger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Lassoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2019.01.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 316 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jama.2016.13512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486210v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutaneous Mycobacterium chelonae infection in a patient with rheumatoid arthritis treated with glucocorticoids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Thomas</w:t>
+                <w:t xml:space="preserve">Value of ultrasonography as a marker of early response to abatacept in patients with rheumatoid arthritis and an inadequate response to methotrexate: results from the APPRAISE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Vu Chuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Romand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Trocme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Courtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2018.06.004⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75 (10), pp.1763-1769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2015-207709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484637v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early sclerostin expression explains bone formation inhibition before arthritis onset in the rat adjuvant-induced arthritis model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Thérèse Linossier</w:t>
+                <w:t xml:space="preserve">Variations in the metabolome in response to disease activity of rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Tatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lequerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-21886-w⟩</w:t>
+              <w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12891-016-1214-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971522v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision and sources of variability in the assessment of rheumatoid arthritis erosions by HRpQCT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hechmi Toumi</w:t>
+                <w:t xml:space="preserve">Combination of C-reactive Protein, Infliximab Trough Levels, and Stable but Not Transient Antibodies to Infliximab Are Associated With Loss of Response to Infliximab in Inflammatory Bowel Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. del Tedesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Phelip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2017.02.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (7), pp.525 - 531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjv061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295762v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effect of low dose intra-articular cadmium on inflammation and joint destruction in arthritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hubert Marotte</w:t>
+                <w:t xml:space="preserve">Response to Tocilizumab in Rheumatoid Arthritis Is Not Influenced by the Body Mass Index of the Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Pers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Godfrin-Valnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fortunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-02611-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (4), pp.580-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3899/jrheum.140673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971322v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUMA gene delivery to synoviocytes reduces inflammation and degeneration of arthritic joints</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boulanger</w:t>
+                <w:t xml:space="preserve">Efficacy and safety of tocilizumab in elderly patients with rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Godfrin-Valnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-00142-1⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82 (1), pp.25 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2014.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191892v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effect of low dose intra-articular cadmium on inflammation and joint destruction in arthritis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Blocking the janus-activated kinase pathway reduces tumor necrosis factor alpha-induced interleukin-18 bioactivity by caspase-1 inhibition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei-Suen Tsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Fedorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Pinney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-02611-5⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (2), pp.R102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/ar4551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328798v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00997797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azathioprine dose reduction in inflammatory bowel disease patients on combination therapy: an open-label, prospective and randomised clinical trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Marotte</w:t>
+                <w:t xml:space="preserve">Association Between Pharmacokinetics of Adalimumab and Mucosal Healing in Patients With Inflammatory Bowel Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Rinaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie del Tedesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apt.14106⟩</w:t>
+              <w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (1), pp.80 - 84.e2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cgh.2013.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908994v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUMA gene delivery to synoviocytes reduces inflammation and degeneration of arthritic joints</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boulanger</w:t>
+                <w:t xml:space="preserve">Predictors of response and remission in a large cohort of rheumatoid arthritis patients treated with tocilizumab in clinical practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Pers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fortunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constant Elodie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Godfrin-Valnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-00142-1⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (1), pp.76-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/ket301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971492v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">06.01 Intra-articular injection of cadmium protects arthritic joints from inflammation and destruction</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Therapeutic Drug Monitoring of Infliximab and Mucosal Healing in Inflammatory Bowel Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie del Tedesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rinaudo-Gaujous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2016-211053.1⟩</w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (12), pp.2568 - 2576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MIB.0b013e3182a77b41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358938v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value of ultrasonography as a marker of early response to abatacept in patients with rheumatoid arthritis and an inadequate response to methotrexate: results from the APPRAISE study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Apolipoprotein A-I and platelet factor 4 are biomarkers for infliximab response in rheumatoid arthritis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Trocmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athan Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pallot-Prades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 75 (10), pp.1763-1769. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2015-207709⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 68 (8), pp.1328-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ard.2008.093153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467707v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00382264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non–TNF-Targeted Biologic vs a Second Anti-TNF Drug to Treat Rheumatoid Arthritis in Patients With Insufficient Response to a First Anti-TNF Drug</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rituximab-related late-onset neutropenia in a patient with severe rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Brocq</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paintaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Miossec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 67 (6), pp.893-894</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374313v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in the metabolome in response to disease activity of rheumatoid arthritis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rituximab-related late-onset neutropenia in a severe rheumatoid arthritis patient (case report).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paintaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Miossec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 67, pp.893-894</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595460v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00318083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of C-reactive Protein, Infliximab Trough Levels, and Stable but Not Transient Antibodies to Infliximab Are Associated With Loss of Response to Infliximab in Inflammatory Bowel Disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId431" w:history="1">
+                <w:t xml:space="preserve">Rheumatoid arthritis and genetic markers in Syrian and French populations: different impact of the shared epitope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kazkaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.M. Phelip</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hamwi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Cazalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 66, pp.195-201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668431v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of tocilizumab in elderly patients with rheumatoid arthritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Godfrin-Valnet</w:t>
+                <w:t xml:space="preserve">Overexpression of synoviolin in peripheral blood and synoviocytes from rheumatoid arthritis patients and continued elevation in nonresponders to infliximab treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myew-Ling Toh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umar Jhumka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Eljaafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (7), pp.2109-2118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01834445v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to Tocilizumab in Rheumatoid Arthritis Is Not Influenced by the Body Mass Index of the Patient</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Constant</w:t>
+                <w:t xml:space="preserve">Extensive multiallelic analysis of the relationship between HLA-DRB1 and rheumatoid arthritis using a Bayesian partition model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tournoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Cazalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3899/jrheum.140673⟩</w:t>
+              <w:t xml:space="preserve">Genes and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (6), pp.487-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.gene.636431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102693v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blocking the janus-activated kinase pathway reduces tumor necrosis factor alpha-induced interleukin-18 bioactivity by caspase-1 inhibition.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lewis</w:t>
+                <w:t xml:space="preserve">The association between periodontal disease and joint destruction in rheumatoid arthritis extends the link between the HLA-DR shared epitope and severity of bone destruction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/ar4551⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 65 (7), pp.905-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ard.2005.036913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00997797v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Pharmacokinetics of Adalimumab and Mucosal Healing in Patients With Inflammatory Bowel Diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amelie Moreau</w:t>
+                <w:t xml:space="preserve">The shared epitope is a marker of severity associated with selection for, but not with response to, infliximab in a large rheumatoid arthritis population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pallot-Prades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tebib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cgh.2013.07.010⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 65 (3), pp.342-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ard.2005.037150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687260v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of response and remission in a large cohort of rheumatoid arthritis patients treated with tocilizumab in clinical practice</w:t>
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53 (1), pp.76-84. </w:t>
+                <w:t xml:space="preserve">Rheumatoid arthritis and genetic markers in Syrian and French populations: different effect of the shared epitope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kazkaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hamwi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Angelique Cazalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/ket301⟩</w:t>
-[...240 lines deleted...]
-                <w:t xml:space="preserve">Jérome Garin</w:t>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 68 (8), pp.1328-33. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/ard.2008.093153⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 66 (2), pp.195-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ard.2004.033829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...375 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
-              <w:r>
-[...623 lines deleted...]
-            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16702,422 +15409,422 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABS0695 SEX DIFFERENCES ASSOCIATED WITH OVERALL TOLERANCE AFTER A SWITCH TO AN ADALIMUMAB BIOSIMILAR, A POST-HOC ANALYSIS FROM THE YU-MATTER STUDY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Foulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Habauzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EULAR 2025: European Congress of Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Barcelone, Spain. pp.1524-1525, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ard.2025.06.886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the lowest efficacious dose (toledo): results of a multicenter non-inferiority randomized open-label controlled trial assessing tocilizumab or abatacept injection spacing in rheumatoid arthritis patients in remission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dieude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ducourau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Congress of Rheumatology (EULAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Madrid, Spain. pp.715-716, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/annrheumdis-2019-eular.5060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in the Metabolome in Response to Disease Activity of Rheumatoid Arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Tatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 ACR/ARHP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, San-Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17127,560 +15834,560 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIMEFRAME FOR INITIATING METHOTREXATE AND VACCINATION PROTECTION AGAINST PNEUMOCOCCUS IN RHEUMATOID ARTHRITIS: THE VACIMRA STUDY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dernis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 European Congress of Rheumatology (EULAR 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BMJ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 83 (Suppl. 1), pp.74-75 / OP0140, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/annrheumdis-2024-eular.1621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la réponse vaccinale contre le pneumocoque à l’initiation du méthotrexate dans la polyarthrite rhumatoïde (VACIMRA) : un essai randomisé ouvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dernis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37e Congrès Français de Rhumatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris, France. Revue du Rhumatisme, 91, pp.A29-A30, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rhum.2024.10.312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevention of Arthritis Development by Mechanical Unloading Through Inhibition of CCL2 and YAP-mediated Inflammation in the Rat Adjuvant-induced Arthritis Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dalix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACR Convergence 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the lowest efficacious dose (toledo): results of a multicenter non-inferiority randomized open-label controlled trial assessing tocilizumab or abatacept injection spacing in rheumatoid arthritis patients in remission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kedra Joanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dieudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ducourau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EULAR 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, MADRID, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17690,105 +16397,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods of therapy comprising simultaneous administration of methotrexate and folic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP22305076. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId611"/>
+      <w:footerReference w:type="default" r:id="rId593"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17935,51 +16642,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05422035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelsomina Alle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guettrot-Imbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Molto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costedoat-Chalumeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Absiror" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keae449" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101454v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Fan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Sellam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapurlat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Marotte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-093409" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dernis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brocq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(25)00071-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237197v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Verhoeven" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fakih" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Miceli-Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2025-005727" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428615v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Goletti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niaz Banaei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Batra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Emmanuelle Berger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azra Blazevic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2025.108318" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761576v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ruyssen-Witrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Brusq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Masson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Bongard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Salliot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2024-226620" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Juge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Revel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Devauchelle-Pensec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Avouac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2025.105991" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026177v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Escal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poudret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hodin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphany Neel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Coman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.13050" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838552v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dalix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2024.105822" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04732017v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fautrel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kedra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rempenault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Drouet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2024.09.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279434v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieud&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giboin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.42752" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719779v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouguen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gossec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;red Abitbol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senbel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40259-024-00681-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564488v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caillet-Portillo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Najm" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fogel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athan Baillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2024.105733" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838551v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Taylor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Balsa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Barbara Mongey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Filkov&#225;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chebbah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40744-024-00721-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838553v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nguyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Baron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Hamamouche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiba Belkhir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miconnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keae599" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838547v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boussoualim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamah Amouzougan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kead390" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495049v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caillet Portillo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pu&#233;chal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kostine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Michaut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2023.12.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04732025v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2024.105790" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05003204v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026102v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wendling" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Breban" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Costantino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lequerr&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Felten" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2024.105741" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835076v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hamroun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Couderc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Marc Flipo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sellam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2024-004745" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838549v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Bejan-Angoulvant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Finckh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rancon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-087872" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04679067v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2024.105741Get" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026203v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838513v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vered Abitbol" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Benkhalifa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Habauzit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57264/cer-2023-0117" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838491v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Karkas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boureille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vico" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bergandi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-022-07811-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838505v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Perrot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pertuiset" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2023.105608" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04167918v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guillo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Flachaire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dong" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nachury" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2022.07.012" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838512v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Le Clanche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semarthrit.2023.152271" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026100v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drumez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bebear" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Herasse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2023.105605" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048231v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Martin de Fr&#233;mont" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Lazaro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(23)00099-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332057v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Kim Nguyen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vanden-Bossche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Thomas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Linossier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2023.112337" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227233v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Prati" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lequerre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Goff" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cortet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hechmi Toumi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1182902" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04515118v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106544v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chevalier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Genin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petit Jean" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Avouac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene-Marc Flipo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1152587" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026098v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838497v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gineyts" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Millet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coutant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Rousseau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0282954" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838474v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maalouf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Peyroche" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.809980" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844528v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Arthaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keac579" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863621v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;th&#233;r&#232;se Linossier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm4.10655" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838469v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grange" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forest" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvir.2021.10.007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838507v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia-Savina Moysidou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kossi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tubach" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55563/clinexprheumatol/eonoj3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971633v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871442v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zekre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Cimaz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Paul" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Giani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Waeckel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10102613" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838483v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fernandez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pasqualini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Locrelle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Normand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonneau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.952140" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379113v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boudali" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pane" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cantagrel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Thevenot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2021.105310" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838472v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Caire" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chafchafi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.856247" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026097v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audoux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Peyron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34432-0" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860942v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fakra" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schaeverbeke" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marmar Kabir-Ahmadi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2022.105425" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04205677v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murarasu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Guern" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Yelnik" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Queyrel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(22)00308-3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838463v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courbon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Michaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Petit" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.791907" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048893v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa How Shing Koy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Biver" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalley" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-021-06223-8" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838466v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-021-06193-x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835073v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2021.105200" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835071v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duraffour" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pouchot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Duc Nguyen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2020-001472" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329470v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eglin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cognasse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Hamzeh-Cognasse" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mismetti" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thierry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365306v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hachulla" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Seror" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(21)00059-X" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184550v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pelissier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lemaitre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonneterre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105110" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835070v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Finzel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Manske" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl C.M. Barnabe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Burghardt" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.191391" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652850v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labauge" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1759720X211025894" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026095v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Fusaro" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Wohlrab" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soohyun Lee" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/imt-2021-0271" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835077v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.741988" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026083v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lemaitre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372712v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goutte" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Creac'h" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fontana" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Vericel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.554291" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834917v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Villani" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutroy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutisson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carlier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Barets" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaa415" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026082v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Latourte" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang-Korng Ea" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Frazier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Liot&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-217188" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873010v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paul" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-215731" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834903v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kavanaugh" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupille" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tore Kvien" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cts.12760" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873017v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rinaudo-Gaujous" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Petiet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-215546" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896051v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834900v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2019.05.002" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489953v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bochet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ramond" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Touraine" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2019.09.014" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03105409v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aeschlimann" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Abdallah" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Albert" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alcais" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Allanore" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-218310" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834902v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kez624" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834906v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Stok" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutroy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Peters" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/qims.2019.12.11" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835069v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Toussirot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mulleman" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cormier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Coury" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-020-02297-7" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676813v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492730v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2020.07.010" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834890v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02929668v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Luxembourger" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma Ladhari" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rittore" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Degbo&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41397-019-0072-6" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256870v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Goff" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouvard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lespessailles" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/8659302" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834885v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blasco-Baque" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Miossec" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Farge" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8050751" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354473v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Flammier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyruchaud" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourguillault" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duboeuf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Davignon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.41005" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834894v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laradi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthelot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourlet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01478" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440865v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auger" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-213697" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872879v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416032v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Vu Chuong Nguyen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Romand" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Trocme" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Courtier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2018.05.006" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834884v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter. Taylor" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Balsa Criado" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Avouac" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8040515" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425906v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schein" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Groh" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marotte" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soubrier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schleinitz" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2019.10.099" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V38TX4VG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834872v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice-Guy Barral" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2018.03.012" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05003193v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872872v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834897v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouzougan" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vassal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peoc'H" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thomas" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.41099" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486213v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ibrahim-Nasser" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Valery" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2018.09.006" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834888v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2019.5358" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769215v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bossennec" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rodriguez" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Hubert" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Di Roio" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Machon" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8111859" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488967v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervyn Mungroo" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Ojardias" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2019.07.012" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026077v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Di-Roio" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486210v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuing Kong" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Denari&#233;" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2019.01.002" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484637v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ojardias" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2018.06.004" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971522v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lamarque" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Gerbaix" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21886-w" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295762v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2017.02.011" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971322v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonaventura" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lamboux" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lavocat" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02611-5" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02191892v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saw-See Hong" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Courbon" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Firestein" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulanger" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00142-1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328798v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908994v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Roblin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boschetti" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Williet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nancey" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.14106" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971492v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Firestein" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02358938v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-211053.1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467707v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207709" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374313v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gottenberg" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleth Perdriger" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Lassoued" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berthelot" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2016.13512" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595460v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Tatar" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12891-016-1214-5" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01668431v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leclerc" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. del Tedesco" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Phelip" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjv061" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834445v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pers" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Schaub" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Constant" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lambert" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Godfrin-Valnet" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2014.07.010" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVM8FNZ5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102693v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fortunet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.140673" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00997797v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Suen Tsou" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Fedorova" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Pinney" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lewis" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar4551" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01687260v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roblin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rinaudo" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie del Tedesco" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Moreau" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2013.07.010" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03108989v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Elodie" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/ket301" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707808v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0b013e3182a77b41" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00382264v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Trocm&#233;" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pallot-Prades" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Garin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2008.093153" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616939v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paintaud" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Watier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318083v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Watier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miossec" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434612v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kazkaz" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamwi" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cazalis" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01981034v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myew-Ling Toh" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blond" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Jhumka" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Eljaafari" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427879v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tournoud" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mougin" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gene.636431" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399217v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pallot-Prades" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grange" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tebib" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaudin" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2005.037150" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400095v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Farge" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alexandre" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2005.036913" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153162v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angelique Cazalis" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2004.033829" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488844v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dellal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foulley" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Habauzit" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ard.2025.06.886" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606082v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieude" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lafourcade" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ducourau" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-eular.5060" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739819v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862731v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richez" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://congress2024.eular.org/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2024-eular.1621" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04811104v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2024.10.312" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938339v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dumas" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02158682v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedra Joanna" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969465v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574069v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gossec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouguen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Dellal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Foulley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Habauzit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40744-026-00840-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197641v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dernis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brocq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(25)00071-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237197v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Verhoeven" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fakih" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Miceli-Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Marotte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2025-005727" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101454v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Fan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Sellam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapurlat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-093409" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05422035v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelsomina Alle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guettrot-Imbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Molto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costedoat-Chalumeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Absiror" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keae449" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428615v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Goletti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niaz Banaei" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Batra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Emmanuelle Berger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azra Blazevic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2025.108318" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761576v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ruyssen-Witrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Brusq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Masson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Bongard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Salliot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2024-226620" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026177v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Escal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poudret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hodin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphany Neel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Coman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.13050" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346021v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Juge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Revel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Devauchelle-Pensec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Avouac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2025.105991" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838552v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dalix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2024.105822" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kedra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieud&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giboin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.42752" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04732017v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fautrel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rempenault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Drouet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2024.09.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495049v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caillet Portillo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pu&#233;chal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kostine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Michaut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2023.12.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838553v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Baron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Hamamouche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiba Belkhir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miconnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keae599" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caillet-Portillo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Najm" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fogel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athan Baillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2024.105733" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719779v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;red Abitbol" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senbel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40259-024-00681-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838551v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Taylor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Balsa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Barbara Mongey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Filkov&#225;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chebbah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40744-024-00721-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04732025v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2024.105790" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05003204v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838549v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Bejan-Angoulvant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Finckh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rancon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-087872" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04679067v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wendling" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Breban" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Costantino" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lequerr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Felten" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2024.105741Get" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835076v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hamroun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Couderc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Marc Flipo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sellam" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2024-004745" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026203v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boussoualim" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamah Amouzougan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kead390" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838491v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Karkas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boureille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vico" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bergandi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-022-07811-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838513v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vered Abitbol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Benkhalifa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57264/cer-2023-0117" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04167918v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guillo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Flachaire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dong" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nachury" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2022.07.012" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838505v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Perrot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pertuiset" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2023.105608" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838512v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Le Clanche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semarthrit.2023.152271" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332057v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Kim Nguyen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vanden-Bossche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Thomas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Linossier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2023.112337" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026100v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drumez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bebear" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Herasse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2023.105605" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048231v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Martin de Fr&#233;mont" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Lazaro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(23)00099-1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227233v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Prati" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lequerre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Goff" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cortet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hechmi Toumi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1182902" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04515118v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106544v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chevalier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Genin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petit Jean" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Avouac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene-Marc Flipo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1152587" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838497v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gineyts" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Millet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coutant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Rousseau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0282954" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838474v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maalouf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Peyroche" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.809980" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871442v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zekre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Cimaz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Paul" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Giani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Waeckel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10102613" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838469v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grange" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forest" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvir.2021.10.007" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838507v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia-Savina Moysidou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kossi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tubach" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55563/clinexprheumatol/eonoj3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844528v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Arthaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keac579" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971633v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;th&#233;r&#232;se Linossier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm4.10655" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863621v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838483v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fernandez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pasqualini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Locrelle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Normand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonneau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.952140" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379113v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boudali" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pane" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cantagrel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Thevenot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2021.105310" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026097v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Caire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audoux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Peyron" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34432-0" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04205677v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murarasu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Guern" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Yelnik" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Queyrel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(22)00308-3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860942v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fakra" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schaeverbeke" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marmar Kabir-Ahmadi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2022.105425" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048893v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa How Shing Koy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Biver" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalley" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-021-06223-8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838466v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-021-06193-x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835073v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2021.105200" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329470v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eglin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cognasse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Hamzeh-Cognasse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mismetti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thierry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365306v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hachulla" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Seror" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(21)00059-X" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835071v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duraffour" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pouchot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Duc Nguyen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2020-001472" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835070v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Finzel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Manske" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl C.M. Barnabe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Burghardt" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.191391" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184550v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pelissier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lemaitre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonneterre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105110" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652850v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labauge" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1759720X211025894" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026095v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Fusaro" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Wohlrab" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soohyun Lee" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/imt-2021-0271" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835077v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.741988" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834917v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Villani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutroy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutisson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carlier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Barets" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaa415" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372712v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goutte" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Creac'h" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fontana" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Vericel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.554291" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026082v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Latourte" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang-Korng Ea" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Frazier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Liot&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-217188" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873010v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paul" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-215731" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873017v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rinaudo-Gaujous" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Petiet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-215546" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834900v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2019.05.002" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03105409v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aeschlimann" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Abdallah" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Albert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alcais" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Allanore" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-218310" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489953v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bochet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ramond" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Touraine" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2019.09.014" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834902v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kez624" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835069v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Toussirot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mulleman" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cormier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Coury" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-020-02297-7" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834906v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Stok" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutroy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Peters" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/qims.2019.12.11" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676813v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492730v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2020.07.010" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354473v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Flammier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyruchaud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourguillault" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duboeuf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Davignon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.41005" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02929668v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Luxembourger" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma Ladhari" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rittore" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Degbo&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41397-019-0072-6" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256870v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Goff" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouvard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lespessailles" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/8659302" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834894v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laradi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthelot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourlet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01478" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416032v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Vu Chuong Nguyen" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Romand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Trocme" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Courtier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2018.05.006" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872879v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courbon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blasco-Baque" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-213697" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440865v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834884v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter. Taylor" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Balsa Criado" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Avouac" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8040515" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425906v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schein" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Groh" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marotte" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soubrier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schleinitz" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2019.10.099" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V38TX4VG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834872v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice-Guy Barral" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2018.03.012" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834897v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouzougan" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vassal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peoc'H" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thomas" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.41099" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872872v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Miossec" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Farge" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8050751" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486213v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ibrahim-Nasser" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Valery" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2018.09.006" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834888v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2019.5358" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486210v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuing Kong" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Denari&#233;" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2019.01.002" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488967v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervyn Mungroo" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Ojardias" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2019.07.012" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769215v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bossennec" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rodriguez" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Hubert" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Di Roio" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Machon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8111859" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484637v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ojardias" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2018.06.004" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971522v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lamarque" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Gerbaix" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21886-w" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295762v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2017.02.011" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971322v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonaventura" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamboux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lavocat" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02611-5" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02191892v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saw-See Hong" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Courbon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Firestein" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulanger" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00142-1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328798v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lamboux" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908994v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Roblin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boschetti" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Williet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nancey" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.14106" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02358938v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-211053.1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971492v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Firestein" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374313v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gottenberg" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleth Perdriger" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Lassoued" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berthelot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2016.13512" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467707v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207709" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595460v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Tatar" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12891-016-1214-5" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01668431v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leclerc" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. del Tedesco" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Phelip" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjv061" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102693v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Godfrin-Valnet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lambert" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fortunet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Constant" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.140673" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834445v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pers" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Schaub" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2014.07.010" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVM8FNZ5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00997797v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Suen Tsou" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Fedorova" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Pinney" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lewis" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar4551" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01687260v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roblin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rinaudo" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie del Tedesco" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Moreau" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2013.07.010" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03108989v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Elodie" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/ket301" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707808v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0b013e3182a77b41" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00382264v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Trocm&#233;" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pallot-Prades" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Garin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2008.093153" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616939v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paintaud" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Watier" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318083v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Watier" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miossec" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434612v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kazkaz" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamwi" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cazalis" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01981034v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myew-Ling Toh" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blond" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Jhumka" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Eljaafari" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427879v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tournoud" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mougin" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gene.636431" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400095v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Farge" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaudin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alexandre" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2005.036913" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399217v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pallot-Prades" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grange" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tebib" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2005.037150" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153162v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angelique Cazalis" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2004.033829" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488844v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dellal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foulley" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Habauzit" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ard.2025.06.886" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606082v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieude" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lafourcade" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ducourau" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-eular.5060" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739819v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862731v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richez" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://congress2024.eular.org/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2024-eular.1621" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04811104v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2024.10.312" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938339v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dumas" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02158682v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedra Joanna" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969465v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>