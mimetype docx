--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (117)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (119)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,6576 +234,6576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a 1-month methotrexate delay on pneumococcal vaccine immunogenicity and disease control in patients with early rheumatoid arthritis (VACIMRA): an open-label randomised trial</w:t>
+                <w:t xml:space="preserve">Evaluation of pregnancy outcomes in patients with spondyloarthritis compared to the general population: results from a French national prospective and matched study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Morel</w:t>
+                <w:t xml:space="preserve">Sabrina Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Dernis</w:t>
+                <w:t xml:space="preserve">Grégoire Martin de Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Roux</w:t>
+                <w:t xml:space="preserve">Nathalie Costedoat-Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Richez</w:t>
+                <w:t xml:space="preserve">Marion Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Brocq</w:t>
+                <w:t xml:space="preserve">René-Marc Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 85 (2), pp.319-327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2665-9913(25)00071-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ard.2025.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05197641v1</w:t>
+                <w:t xml:space="preserve">hal-05620464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When generative artificial intelligence answers to Google Trends about spondyloarthritis: what does a French expert panel think about it?</w:t>
+                <w:t xml:space="preserve">Impact of postpartum on patients with rheumatoid arthritis and spondyloarthritis: an ancillary analysis of the GR2 prospective cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Verhoeven</w:t>
+                <w:t xml:space="preserve">Marie Hornez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fakih</w:t>
+                <w:t xml:space="preserve">Anna Molto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Miceli-Richard</w:t>
+                <w:t xml:space="preserve">Maxime Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thao Pham</w:t>
+                <w:t xml:space="preserve">Béatrice Banneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Marotte</w:t>
+                <w:t xml:space="preserve">Rakiba Belkhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMD Open : Rheumatic &amp; Musculoskeletal Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (3), pp.e005727-e005727. </w:t>
+              <w:t xml:space="preserve">RMD Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12 (2), pp.e006593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/rmdopen-2025-005727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/rmdopen-2025-006593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237197v1</w:t>
+                <w:t xml:space="preserve">hal-05613952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a 1-month methotrexate delay on pneumococcal vaccine immunogenicity and disease control in patients with early rheumatoid arthritis (VACIMRA): an open-label randomised trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Brocq</w:t>
+                <w:t xml:space="preserve">CADOR (Capsaicin in neuropathic-like pain in digital osteoarthritis) study protocol: a multicentre randomised parallel-group trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Sellam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2665-9913(25)00071-2⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (3), pp.e093409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-093409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05560735v1</w:t>
+                <w:t xml:space="preserve">hal-05101454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CADOR (Capsaicin in neuropathic-like pain in digital osteoarthritis) study protocol: a multicentre randomised parallel-group trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hubert Marotte</w:t>
+                <w:t xml:space="preserve">Comment on: Hydroxychloroquine levels in pregnancy and materno–fetal outcomes in Systemic Lupus Erythematosus patients: Reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gelsomina Alle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Guettrot-Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Molto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Costedoat-Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Absiror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-093409⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (5), pp.3203-3204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keae449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101454v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on: Hydroxychloroquine levels in pregnancy and materno–fetal outcomes in Systemic Lupus Erythematosus patients: Reply</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noémie Absiror</w:t>
+                <w:t xml:space="preserve">Effect of a 1-month methotrexate delay on pneumococcal vaccine immunogenicity and disease control in patients with early rheumatoid arthritis (VACIMRA): an open-label randomised trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dernis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keae449⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (10), pp.e675-e686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2665-9913(25)00071-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05422035v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of VIDAS® TB-IGRA in TB patients and individuals with different thresholds of exposure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of a 1-month methotrexate delay on pneumococcal vaccine immunogenicity and disease control in patients with early rheumatoid arthritis (VACIMRA): an open-label randomised trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dernis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delia Goletti</w:t>
+                <w:t xml:space="preserve">Christian Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niaz Banaei</w:t>
+                <w:t xml:space="preserve">Christophe Richez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahul Batra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Azra Blazevic</w:t>
+                <w:t xml:space="preserve">Olivier Brocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2025.108318⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2665-9913(25)00071-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05428615v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05197641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two strategies of glucocorticoid withdrawal in patients with rheumatoid arthritis in low disease activity (STAR): a randomised, placebo-controlled, double-blind trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When generative artificial intelligence answers to Google Trends about spondyloarthritis: what does a French expert panel think about it?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Ruyssen-Witrand</w:t>
+                <w:t xml:space="preserve">Olivier Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Brusq</w:t>
+                <w:t xml:space="preserve">Corinne Miceli-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Masson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carine Salliot</w:t>
+                <w:t xml:space="preserve">Thao Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/ard-2024-226620⟩</w:t>
+              <w:t xml:space="preserve">RMD Open : Rheumatic &amp; Musculoskeletal Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (3), pp.e005727-e005727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/rmdopen-2025-005727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761576v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐term evaluation of rheumatoid arthritis activity with erythrocyte methotrexate‐polyglutamate 3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of two strategies of glucocorticoid withdrawal in patients with rheumatoid arthritis in low disease activity (STAR): a randomised, placebo-controlled, double-blind trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ruyssen-Witrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Brusq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Escal</w:t>
+                <w:t xml:space="preserve">Maëva Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Poudret</w:t>
+                <w:t xml:space="preserve">Vanina Bongard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Hodin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Irina Coman</w:t>
+                <w:t xml:space="preserve">Carine Salliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fcp.13050⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 84 (1), pp.49-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ard-2024-226620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026177v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baseline characteristics of the TRANSLATE2 cohort: a prospective study on rheumatoid arthritis-associated interstitial lung disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accuracy of VIDAS® TB-IGRA in TB patients and individuals with different thresholds of exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Goletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niaz Banaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Juge</w:t>
+                <w:t xml:space="preserve">Rahul Batra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Revel</w:t>
+                <w:t xml:space="preserve">Anne Emmanuelle Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Devauchelle-Pensec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Avouac</w:t>
+                <w:t xml:space="preserve">Azra Blazevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2025.105991⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.108318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2025.108318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346021v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From a better knowledge of periodontal disease to Porphyromonas gingivalis target for rheumatoid arthritis disease activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long‐term evaluation of rheumatoid arthritis activity with erythrocyte methotrexate‐polyglutamate 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Escal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Dalix</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Poudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphany Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Coman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2024.105822⟩</w:t>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fcp.13050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838552v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the lowest efficacious dose (ToLEDo): results of a multicenter non‐inferiority randomized open‐label controlled trial assessing Tocilizumab or Abatacept injection spacing in rheumatoid arthritis in remission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carine Salliot</w:t>
+                <w:t xml:space="preserve">Baseline characteristics of the TRANSLATE2 cohort: a prospective study on rheumatoid arthritis-associated interstitial lung disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Juge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Devauchelle-Pensec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/art.42752⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 93 (2), pp.105991-105991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2025.105991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279434v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualisation 2024 des recommandations de la Société Française de Rhumatologie pour le diagnostic et la prise en charge des personnes souffrant de polyarthrite rhumatoïde</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juliette Drouet</w:t>
+                <w:t xml:space="preserve">Does Concomitant Use of Methotrexate with JAK Inhibition Confer Benefit for Cardiovascular Outcomes? A Commentary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Balsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Barbara Mongey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mária Filková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rheumatology and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (6), pp.1425-1435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40744-024-00721-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2024.09.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04732017v1</w:t>
+                <w:t xml:space="preserve">hal-04838551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis and treatment of Tropheryma whipplei infection in patients with inflammatory rheumatic disease: Data from the French Tw-IRD registry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexia Michaut</w:t>
+                <w:t xml:space="preserve">Standardized reporting for systematic global evaluation of axial spondyloarthritis: An evidence-based and consensus-driven initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ruyssen-Witrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caillet-Portillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Najm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athan Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2023.12.010⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 91 (5), pp.105733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2024.105733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495049v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do SMS/e-mail reminders increase influenza vaccination of rheumatoid arthritis patients under anti-TNF: a nested randomized controlled trial in the ART e-cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Miconnet</w:t>
+                <w:t xml:space="preserve">Patient Satisfaction and Experience with CT-P17 Following Transition from Reference Adalimumab or Another Adalimumab Biosimilar: Results from the Real-World YU-MATTER Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véred Abitbol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioDrugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (6), pp.867-878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40259-024-00681-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keae599⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04838553v1</w:t>
+                <w:t xml:space="preserve">hal-04719779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardized reporting for systematic global evaluation of axial spondyloarthritis: An evidence-based and consensus-driven initiative</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Athan Baillet</w:t>
+                <w:t xml:space="preserve">Do SMS/e-mail reminders increase influenza vaccination of rheumatoid arthritis patients under anti-TNF: a nested randomized controlled trial in the ART e-cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Hamamouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakiba Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Miconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2024.105733⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keae599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564488v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient Satisfaction and Experience with CT-P17 Following Transition from Reference Adalimumab or Another Adalimumab Biosimilar: Results from the Real-World YU-MATTER Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bonnaud</w:t>
+                <w:t xml:space="preserve">Diagnosis and treatment of Tropheryma whipplei infection in patients with inflammatory rheumatic disease: Data from the French Tw-IRD registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caillet Portillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Puéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kostine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Michaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioDrugs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 88 (2), pp.132-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2023.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40259-024-00681-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04719779v1</w:t>
+                <w:t xml:space="preserve">hal-04495049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Concomitant Use of Methotrexate with JAK Inhibition Confer Benefit for Cardiovascular Outcomes? A Commentary</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Myriam Chebbah</w:t>
+                <w:t xml:space="preserve">Towards the Lowest Efficacious Dose: Results From a Multicenter Noninferiority Randomized Open‐Label Controlled Trial Assessing Tocilizumab or Abatacept Injection Spacing in Rheumatoid Arthritis in Remission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dieudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Salliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40744-024-00721-x⟩</w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 76 (4), pp.541-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.42752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838551v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2024 update of the recommendations of the French Society of Rheumatology for the diagnosis and management of patients with rheumatoid arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rempenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Bone Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 91 (6), pp.105790. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbspin.2024.105790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Lowest Efficacious Dose: Results From a Multicenter Noninferiority Randomized Open‐Label Controlled Trial Assessing Tocilizumab or Abatacept Injection Spacing in Rheumatoid Arthritis in Remission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carine Salliot</w:t>
+                <w:t xml:space="preserve">Rotation or change of biotherapy after TNF blocker treatment failure for axial spondyloarthritis: the ROC-SpA study, a randomised controlled study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dalix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marcelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodora Bejan-Angoulvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Finckh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/art.42752⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (9), pp.e087872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-087872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003204v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotation or change of biotherapy after TNF blocker treatment failure for axial spondyloarthritis: the ROC-SpA study, a randomised controlled study protocol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Rancon</w:t>
+                <w:t xml:space="preserve">Proteomics analyses of human plasma reveal triosephosphate isomerase as a potential blood marker of methotrexate resistance in rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Escal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphany Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Boussoualim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adamah Amouzougan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-087872⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (5), pp.1368-1376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/kead390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838549v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unmet needs in axial spondyloarthritis. Proceedings of the French spondyloarthritis taskforce workshop</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renaud Felten</w:t>
+                <w:t xml:space="preserve">NSAID exposure delays time-to-pregnancy in patients with spondyloarthritis: an analysis of the GR2 prospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René-Marc Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sellam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2024.105741Get⟩</w:t>
+              <w:t xml:space="preserve">RMD Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (4), pp.e004745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/rmdopen-2024-004745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679067v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NSAID exposure delays time-to-pregnancy in patients with spondyloarthritis: an analysis of the GR2 prospective cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richez</w:t>
+                <w:t xml:space="preserve">Unmet needs in axial spondyloarthritis. Proceedings of the French spondyloarthritis taskforce workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Breban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lequerré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMD Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/rmdopen-2024-004745⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 91 (6), pp.105741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2024.105741Get⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835076v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics analyses of human plasma reveal triosephosphate isomerase as a potential blood marker of methotrexate resistance in rheumatoid arthritis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tiphany Neel</w:t>
+                <w:t xml:space="preserve">Towards the lowest efficacious dose (ToLEDo): results of a multicenter non‐inferiority randomized open‐label controlled trial assessing Tocilizumab or Abatacept injection spacing in rheumatoid arthritis in remission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dieudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Hodin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adamah Amouzougan</w:t>
+                <w:t xml:space="preserve">Carine Salliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/kead390⟩</w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 76 (4), pp.541-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.42752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026203v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of the human cochlea using micro-computed tomography before and after cochlear implantation: comparison with cone-beam computed tomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From a better knowledge of periodontal disease to Porphyromonas gingivalis target for rheumatoid arthritis disease activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dalix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00405-022-07811-y⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.105822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2024.105822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838491v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating adalimumab biosimilars: an expert opinion</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Actualisation 2024 des recommandations de la Société Française de Rhumatologie pour le diagnostic et la prise en charge des personnes souffrant de polyarthrite rhumatoïde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fautrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rempenault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Juge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Effectiveness Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57264/cer-2023-0117⟩</w:t>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 91 (6), pp.663-693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2024.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838513v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy and safety of combination targeted therapies in immune-mediated inflammatory disease: the COMBIO study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Guillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Flachaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nachury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 55 (1), pp.61-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dld.2022.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167918v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors associated with COVID-19 severity in patients with spondyloarthritis: Results of the French RMD COVID-19 cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René-Marc Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Pertuiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Bone Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 90 (6), pp.105608. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbspin.2023.105608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teleconsultation in rheumatology: A literature review and opinion paper</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Solenn Le Clanche</w:t>
+                <w:t xml:space="preserve">Comparing COVID-19 disease severity in patients with rheumatic and inflammatory diseases between the first and the subsequent waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Drumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bebear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Herasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René-Marc Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Arthritis and Rheumatism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.semarthrit.2023.152271⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 90 (5), pp.105605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2023.105605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838512v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary supplementation with nacre reduces cortical bone loss in aged female mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Thérèse Linossier</w:t>
+                <w:t xml:space="preserve">Teleconsultation in rheumatology: A literature review and opinion paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Balsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Le Clanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2023.112337⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Arthritis and Rheumatism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63, pp.152271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.semarthrit.2023.152271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04332057v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing COVID-19 disease severity in patients with rheumatic and inflammatory diseases between the first and the subsequent waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary supplementation with nacre reduces cortical bone loss in aged female mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dung Kim Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Drumez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">René-Marc Flipo</w:t>
+                <w:t xml:space="preserve">Marie-Thérèse Linossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2023.105605⟩</w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 184, pp.112337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2023.112337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026100v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pregnancy outcomes in women with primary Sjögren's syndrome: an analysis of data from the multicentre, prospective, GR2 study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Martin de Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Costedoat-Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estibaliz Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakiba Belkhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Guettrot-Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5 (6), pp.e330-e340. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S2665-9913(23)00099-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel insights into the anatomy and histopathology of the sacroiliac joint and correlations with imaging signs of sacroiliitis in case of axial spondyloarthritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hechmi Toumi</w:t>
+                <w:t xml:space="preserve">Comparing COVID-19 disease severity in patients with rheumatic and inflammatory diseases between the first and the subsequent waves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Drumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bebear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Herasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René-Marc Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1182902⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Joint Bone Spine, pp.105605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2023.105605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227233v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing COVID-19 disease severity in patients with rheumatic and inflammatory diseases between the first and the subsequent waves.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">René-Marc Flipo</w:t>
+                <w:t xml:space="preserve">Novel insights into the anatomy and histopathology of the sacroiliac joint and correlations with imaging signs of sacroiliitis in case of axial spondyloarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Prati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lequerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hechmi Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2023.105605⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1182902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1182902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515118v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CovAID: Identification of factors associated with severe COVID-19 in patients with inflammatory rheumatism or autoimmune diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Petit Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Chevalier</w:t>
+                <w:t xml:space="preserve">Jerôme Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene-Marc Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmed.2023.1152587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serum Col3-4: A new type III and IV collagen biochemical marker of synovial tissue turnover in patients with rheumatoid arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
+                <w:t xml:space="preserve">Frédéric Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (4), pp.e0282954. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0282954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Pain Management by Nefopam in a Rat Adjuvant-Induced Arthritis Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Dalix</w:t>
+                <w:t xml:space="preserve">Imaging of the human cochlea using micro-computed tomography before and after cochlear implantation: comparison with cone-beam computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Karkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boureille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Maalouf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Peyroche</w:t>
+                <w:t xml:space="preserve">Florian Bergandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2022.809980⟩</w:t>
+              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 280 (7), pp.3131-3140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00405-022-07811-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838474v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Immunity against the Oral Germs Porphyromonas gingivalis and Prevotella intermedia in Different Categories of Juvenile Idiopathic Arthritis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Navigating adalimumab biosimilars: an expert opinion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vered Abitbol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Zekre</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salim Benkhalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Habauzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines10102613⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Effectiveness Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (11), pp.e230117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57264/cer-2023-0117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871442v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorsal Defect of the Patella: An Efficient, Safe, and Minimally Invasive Treatment with Percutaneous Sclerotherapy Using Radiopaque Gelified Ethanol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Neri</w:t>
+                <w:t xml:space="preserve">Protective Effect on Bone of Nacre Supplementation in Ovariectomized Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dung Kim Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐thérèse Linossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JVIR: Journal of Vascular and Interventional Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvir.2021.10.007⟩</w:t>
+              <w:t xml:space="preserve">JBMR Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbm4.10655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838469v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability to predict rheumatoid arthritis relapse after tumour necrosis factor inhibitor tapering by the Multi-Biomarker Disease Activity Score: a post-hoc analysis of the STRASS trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Hajage</w:t>
+                <w:t xml:space="preserve">Similar effect of co-administration of methotrexate and folic acid for the treatment of arthritis compared to separate administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dalix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Peyroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.55563/clinexprheumatol/eonoj3⟩</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keac579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838507v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similar effect of co-administration of methotrexate and folic acid for the treatment of arthritis compared to separate administration</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Protective Effect on Bone of Nacre Supplementation in Ovariectomized Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dung Kim Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles-Antoine Arthaud</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐thérèse Linossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keac579⟩</w:t>
+              <w:t xml:space="preserve">JBMR Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (9), pp.e10655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbm4.10655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844528v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective Effect on Bone of Nacre Supplementation in Ovariectomized Rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mireille Thomas</w:t>
+                <w:t xml:space="preserve">Ability to predict rheumatoid arthritis relapse after tumour necrosis factor inhibitor tapering by the Multi-Biomarker Disease Activity Score: a post-hoc analysis of the STRASS trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia-Savina Moysidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Kossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tubach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JBMR Plus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbm4.10655⟩</w:t>
+              <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55563/clinexprheumatol/eonoj3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971633v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective Effect on Bone of Nacre Supplementation in Ovariectomized Rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mireille Thomas</w:t>
+                <w:t xml:space="preserve">Dorsal Defect of the Patella: An Efficient, Safe, and Minimally Invasive Treatment with Percutaneous Sclerotherapy Using Radiopaque Gelified Ethanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boureille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JBMR Plus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbm4.10655⟩</w:t>
+              <w:t xml:space="preserve">JVIR: Journal of Vascular and Interventional Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (2), pp.205-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvir.2021.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863621v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of combined amplitude and high-frequency vibration on physically inactive osteopenic postmenopausal women</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increased Immunity against the Oral Germs Porphyromonas gingivalis and Prevotella intermedia in Different Categories of Juvenile Idiopathic Arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Zekre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Cimaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Fernandez</w:t>
+                <w:t xml:space="preserve">Mireille Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Pasqualini</w:t>
+                <w:t xml:space="preserve">Teresa Giani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Locrelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Bonneau</w:t>
+                <w:t xml:space="preserve">Louis Waeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.952140⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (10), pp.2613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines10102613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838483v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in etanercept and adalimumab biosimilar prescriptions for the initial treatment of rheumatoid arthritis in France: Data from the ART-SFR Registry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Ruyssen-Witrand</w:t>
+                <w:t xml:space="preserve">The effects of combined amplitude and high-frequency vibration on physically inactive osteopenic postmenopausal women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Boudali</w:t>
+                <w:t xml:space="preserve">Hervé Locrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pane</w:t>
+                <w:t xml:space="preserve">Myriam Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Cantagrel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Thevenot</w:t>
+                <w:t xml:space="preserve">Christine Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2021.105310⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.61-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.952140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379113v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">YAP promotes cell-autonomous immune responses to tackle intracellular Staphylococcus aureus in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Caire</w:t>
+                <w:t xml:space="preserve">Estelle Audoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dalix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.6995. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-022-34432-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of a high-risk profile for maternal thrombotic and severe haemorrhagic complications in pregnant women with antiphospholipid syndrome in France (GR2): a multicentre, prospective, observational study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in etanercept and adalimumab biosimilar prescriptions for the initial treatment of rheumatoid arthritis in France: Data from the ART-SFR Registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ruyssen-Witrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Boudali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Murarasu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Guettrot-Imbert</w:t>
+                <w:t xml:space="preserve">Isabelle Pane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Le Guern</w:t>
+                <w:t xml:space="preserve">Alain Cantagrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Yelnik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viviane Queyrel</w:t>
+                <w:t xml:space="preserve">Pascale Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2665-9913(22)00308-3⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 89 (3), pp.105310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2021.105310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205677v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement in patient-reported outcomes in rheumatoid arthritis patients treated with sarilumab is independent of the cognition levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René-Marc Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Fakra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">René-Marc Flipo</w:t>
+                <w:t xml:space="preserve">Thierry Schaeverbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marmar Kabir-Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Bone Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 89 (5), pp.105425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbspin.2022.105425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Reference microarchitectural values measured by HR-pQCT in a Franco-Swiss cohort of young adult women</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of a high-risk profile for maternal thrombotic and severe haemorrhagic complications in pregnant women with antiphospholipid syndrome in France (GR2): a multicentre, prospective, observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murarasu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Guettrot-Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa How Shing Koy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adamah Amouzougan</w:t>
+                <w:t xml:space="preserve">Véronique Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Biver</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roland Chapurlat</w:t>
+                <w:t xml:space="preserve">Cécile Yelnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Chevalley</w:t>
+                <w:t xml:space="preserve">Viviane Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoporosis International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (3), pp.711. </w:t>
+              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (12), pp.e842-e852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00198-021-06223-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2665-9913(22)00308-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048893v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference microarchitectural values measured by HR-pQCT in a Franco-Swiss cohort of young adult women</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chevalley</w:t>
+                <w:t xml:space="preserve">Improvement of Pain Management by Nefopam in a Rat Adjuvant-Induced Arthritis Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dalix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Linossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Peyroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoporosis International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (3), pp.703-709. </w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.809980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00198-021-06193-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2022.809980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04838466v1</w:t>
+                <w:t xml:space="preserve">hal-04838474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheumatoid arthritis and depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Bone Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 88 (5), pp.105200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6831,8575 +6831,8843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The non-haemostatic response of platelets to stress: an actor of the inflammatory environment on regenerative medicine?</w:t>
+                <w:t xml:space="preserve">Correction to: Reference microarchitectural values measured by HR-pQCT in a Franco-Swiss cohort of young adult women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Eglin</w:t>
+                <w:t xml:space="preserve">Elsa How Shing Koy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adamah Amouzougan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Cognasse</w:t>
+                <w:t xml:space="preserve">Emmanuel Biver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hind Hamzeh-Cognasse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Thierry</w:t>
+                <w:t xml:space="preserve">Thierry Chevalley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Osteoporosis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (3), pp.711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00198-021-06223-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329470v1</w:t>
+                <w:t xml:space="preserve">hal-05048893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 outcomes in patients with inflammatory rheumatic and musculoskeletal diseases treated with rituximab: a cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Georgin-Lavialle</w:t>
+                <w:t xml:space="preserve">Reference microarchitectural values measured by HR-pQCT in a Franco-Swiss cohort of young adult women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa How Shing Koy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adamah Amouzougan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Biver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chevalley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2665-9913(21)00059-X⟩</w:t>
+              <w:t xml:space="preserve">Osteoporosis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (3), pp.703-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00198-021-06193-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365306v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of rituximab in peripheral ulcerative keratitis associated with rheumatoid arthritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chi Duc Nguyen</w:t>
+                <w:t xml:space="preserve">Reliability and Change in Erosion Measurements by High-resolution Peripheral Quantitative Computed Tomography in a Longitudinal Dataset of Rheumatoid Arthritis Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Finzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Manske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl C.M. Barnabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Burghardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMD Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/rmdopen-2020-001472⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (3), pp.348-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3899/jrheum.191391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835071v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and Change in Erosion Measurements by High-resolution Peripheral Quantitative Computed Tomography in a Longitudinal Dataset of Rheumatoid Arthritis Patients</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Immunomodulation with IL-17 and TNF-α in spondyloarthritis: focus on the eye and the central nervous system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa How Shing Koy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athan Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Prati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3899/jrheum.191391⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic advances in musculoskeletal disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.1759720X2110258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1759720X211025894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835070v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors associated with back complaints among French medical students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Bone Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 88 (2), pp.105110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbspin.2020.105110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomodulation with IL-17 and TNF-α in spondyloarthritis: focus on the eye and the central nervous system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hubert Marotte</w:t>
+                <w:t xml:space="preserve">Efficacy and safety of rituximab in peripheral ulcerative keratitis associated with rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Duraffour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Duc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic advances in musculoskeletal disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1759720X211025894⟩</w:t>
+              <w:t xml:space="preserve">RMD Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.e001472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/rmdopen-2020-001472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652850v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Update on the Adalimumab Biosimilar Landscape Following Approval of the First High-Concentration Biosimilar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The non-haemostatic response of platelets to stress: an actor of the inflammatory environment on regenerative medicine?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cognasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Hamzeh-Cognasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mismetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Fusaro</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunotherapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026095v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Non-Haemostatic Response of Platelets to Stress: An Actor of the Inflammatory Environment on Regenerative Medicine?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Eglin</w:t>
+                <w:t xml:space="preserve">COVID-19 outcomes in patients with inflammatory rheumatic and musculoskeletal diseases treated with rituximab: a cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Drumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hachulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Georgin-Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.741988⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (6), pp.e419-e426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2665-9913(21)00059-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835077v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distal phalangeal bone erosions observed by HR-pQCT in patients with psoriatic onycholysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Update on the Adalimumab Biosimilar Landscape Following Approval of the First High-Concentration Biosimilar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Fusaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Villani</w:t>
+                <w:t xml:space="preserve">Johannes Wohlrab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Boutroy</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soohyun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keaa415⟩</w:t>
+              <w:t xml:space="preserve">Immunotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (3), pp.235 - 252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/imt-2021-0271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834917v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of an Optimized Care Organization in Fibromyalgia Patients: The From Intent to Move (FIMOUV) Study Protocol of a Randomized Controlled Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Vericel</w:t>
+                <w:t xml:space="preserve">The Non-Haemostatic Response of Platelets to Stress: An Actor of the Inflammatory Environment on Regenerative Medicine?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cognasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Hamzeh-Cognasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mismetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2021.554291⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.741988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.741988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372712v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tocilizumab in symptomatic calcium pyrophosphate deposition disease: a pilot study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lioté</w:t>
+                <w:t xml:space="preserve">Efficiency of an Optimized Care Organization in Fibromyalgia Patients: The From Intent to Move (FIMOUV) Study Protocol of a Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Creac'h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Vericel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-217188⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.554291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2021.554291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026082v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to: ‘Alcohol is not the missing link between Porphyromonas gingivalis related periodontitis and radiologic progression in early Rheumatoid arthritis’ by Hillion et al</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Distal phalangeal bone erosions observed by HR-pQCT in patients with psoriatic onycholysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boutroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coutisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Barets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2019-215731⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (3), pp.1176-1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keaa415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04873010v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tapering without relapse in rheumatoid arthritis patients with high TNF blocker concentrations: data from STRASS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Rinaudo-Gaujous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Petiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 79 (7), pp.e81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/annrheumdis-2019-215546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-surgical periodontal disease: A new treatment for rheumatoid arthritis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Bone Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 87 (1), pp.1-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbspin.2019.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severity of COVID-19 and survival in patients with rheumatic and inflammatory diseases: data from the French RMD COVID-19 cohort of 694 patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arthritis associated to cardio-facio-cutaneous syndrome related to a MAP2K1 mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Aeschlimann</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renaud Touraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-218310⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 87, pp.169 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2019.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105409v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthritis associated to cardio-facio-cutaneous syndrome related to a MAP2K1 mutation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Severity of COVID-19 and survival in patients with rheumatic and inflammatory diseases: data from the French RMD COVID-19 cohort of 694 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Aeschlimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ait-Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alcais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bochet</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yannick Allanore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2019.09.014⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.annrheumdis-2020-218310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-218310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489953v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-surgical periodontal disease to treat rheumatoid arthritis after selection of the right patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59 (5), pp.928-929. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/rheumatology/kez624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased high molecular weight adiponectin and lean mass during tocilizumab treatment in patients with rheumatoid arthritis: a 12-month multicentre study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consensus approach for 3D joint space width of metacarpophalangeal joints of rheumatoid arthritis patients using high-resolution peripheral quantitative computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Stok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Burghardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Boutroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Toussirot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Coury</w:t>
+                <w:t xml:space="preserve">Michiel Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Manske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13075-020-02297-7⟩</w:t>
+              <w:t xml:space="preserve">Quantitative Imaging in Medicine and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), pp.314-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21037/qims.2019.12.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835069v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus approach for 3D joint space width of metacarpophalangeal joints of rheumatoid arthritis patients using high-resolution peripheral quantitative computed tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increased high molecular weight adiponectin and lean mass during tocilizumab treatment in patients with rheumatoid arthritis: a 12-month multicentre study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Toussirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mulleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn Stok</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sarah Manske</w:t>
+                <w:t xml:space="preserve">Fabienne Coury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Imaging in Medicine and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21037/qims.2019.12.11⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (1), pp.224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13075-020-02297-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834906v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tocilizumab in symptomatic calcium pyrophosphate deposition disease: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Latourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang-Korng Ea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Frazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lioté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 79 (8), pp.1126-1128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-217188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthrite associée au syndrome cardio-facio-cutané lié à une mutation de MAP2K1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Touraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 87, pp.403 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rhum.2020.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03492730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteoclast‐Derived Autotaxin, a Distinguishing Factor for Inflammatory Bone Loss</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response to: ‘Alcohol is not the missing link between Porphyromonas gingivalis related periodontitis and radiologic progression in early Rheumatoid arthritis’ by Hillion et al</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Paul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/art.41005⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79 (9), pp.e108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2019-215731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354473v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single nucleotide polymorphism of IL6-receptor is associated with response to tocilizumab in rheumatoid arthritis patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Degboé</w:t>
+                <w:t xml:space="preserve">Tocilizumab in symptomatic calcium pyrophosphate deposition disease: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Latourte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang-Korng Ea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Frazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lioté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacogenomics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41397-019-0072-6⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79 (8), pp.1126-1128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-217188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929668v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of IL-17 in Bone Loss and Structural Damage in Inflammatory Rheumatic Diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hubert Marotte</w:t>
+                <w:t xml:space="preserve">Porphyromonas gingivalis experimentally induces periodontis and an anti-CCP2-associated arthritis in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rinaudo-Gaujous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blasco-Baque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediators of Inflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2019/8659302⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78 (5), pp.594-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2018-213697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256870v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platelet Inflammatory Response to Stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hubert Marotte</w:t>
+                <w:t xml:space="preserve">Porphyromonas gingivalis experimentally induces periodontis and an anti-CCP2-associated arthritis in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rinaudo-Gaujous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blasco-Baque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.01478⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78 (5), pp.594-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2018-213697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834894v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02440865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prealbumin, platelet factor 4 and S100A12 combination at baseline predicts good response to TNF alpha inhibitors in rheumatoid arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Vu Chuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athan Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Romand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Trocme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Courtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Bone Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 86 (2), pp.195-201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbspin.2018.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyromonas gingivalis experimentally induces periodontis and an anti-CCP2-associated arthritis in the rat</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 3-year back and forth between Modic type 1 and 2 on MRI in chronic low back pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adamah Amouzougan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Boussoualim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice-Guy Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2018-213697⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86 (1), pp.109-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2018.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872879v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyromonas gingivalis experimentally induces periodontis and an anti-CCP2-associated arthritis in the rat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robin Caire</w:t>
+                <w:t xml:space="preserve">How to Get the Most from Methotrexate (MTX) Treatment for Your Rheumatoid Arthritis Patient?—MTX in the Treat-to-Target Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Balsa Criado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Barbara Mongey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2018-213697⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (4), pp.515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm8040515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02440865v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Get the Most from Methotrexate (MTX) Treatment for Your Rheumatoid Arthritis Patient?—MTX in the Treat-to-Target Strategy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hubert Marotte</w:t>
+                <w:t xml:space="preserve">Étude PREO – polyarthrite rhumatoïde séropositive associée à une hyperéosinophilie persistante : caractéristiques de 50 cas rétrospectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Groh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soubrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schleinitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm8040515⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40, pp.A86-A87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2019.10.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834884v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude PREO – polyarthrite rhumatoïde séropositive associée à une hyperéosinophilie persistante : caractéristiques de 50 cas rétrospectifs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calcium Pyrophosphate Deposition Disease Arthropathy–Related Sciatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amouzougan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Peoc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2019.10.099⟩</w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71 (12), pp.2099-2099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.41099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02425906v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3-year back and forth between Modic type 1 and 2 on MRI in chronic low back pain</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Infliximab Induced a Dissociated Response of Severe Periodontal Biomarkers in Rheumatoid Arthritis Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rinaudo-Gaujous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blasco-Baque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Miossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2018.03.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm8050751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834872v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium Pyrophosphate Deposition Disease Arthropathy–Related Sciatica</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Determining the Right Time for the Right Treatment—Application to Preclinical Rheumatoid Arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/art.41099⟩</w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (6), pp.e195358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2019.5358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834897v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infliximab Induced a Dissociated Response of Severe Periodontal Biomarkers in Rheumatoid Arthritis Patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Farge</w:t>
+                <w:t xml:space="preserve">La persistance d’une inflammation articulaire locale infra-clinique est associée à une altération de la microarchitecture osseuse des têtes métacarpiennes au cours de la polyarthrite rhumatoïde en faible activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuing Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Locrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adamah Amouzougan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Denarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm8050751⟩</w:t>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86, pp.301 - 304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2019.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872872v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources de variation et reproductibilité de la mesure des érosions de la polyarthrite rhumatoïde par HRpQCT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hechmi Toumi</w:t>
+                <w:t xml:space="preserve">Infection cutanée à Mycobacterium chelonae chez un patient atteint de polyarthrite rhumatoïde sous glucocorticoïdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mervyn Mungroo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Ojardias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adamah Amouzougan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Boussoualim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 86, pp.170 - 177. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2018.09.006⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 86, pp.524 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2019.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486213v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the Right Time for the Right Treatment—Application to Preclinical Rheumatoid Arthritis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Methotrexate Restores CD73 Expression on Th1.17 in Rheumatoid Arthritis and Psoriatic Arthritis Patients and May Contribute to Its Anti-Inflammatory Effect through Ado Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bossennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Di Roio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2019.5358⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (11), pp.1859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm8111859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834888v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La persistance d’une inflammation articulaire locale infra-clinique est associée à une altération de la microarchitecture osseuse des têtes métacarpiennes au cours de la polyarthrite rhumatoïde en faible activité</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Collet</w:t>
+                <w:t xml:space="preserve">Sources de variation et reproductibilité de la mesure des érosions de la polyarthrite rhumatoïde par HRpQCT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Ibrahim-Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Valery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Salliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hechmi Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 86, pp.301 - 304. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2019.01.002⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 86, pp.170 - 177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2018.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486210v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infection cutanée à Mycobacterium chelonae chez un patient atteint de polyarthrite rhumatoïde sous glucocorticoïdes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
+                <w:t xml:space="preserve">Cutaneous Mycobacterium chelonae infection in a patient with rheumatoid arthritis treated with glucocorticoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mervyn Mungroo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ojardias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adamah Amouzougan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Boussoualim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2019.07.012⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86, pp.105 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2018.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488967v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methotrexate Restores CD73 Expression on Th1.17 in Rheumatoid Arthritis and Psoriatic Arthritis Patients and May Contribute to Its Anti-Inflammatory Effect through Ado Production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Machon</w:t>
+                <w:t xml:space="preserve">A single nucleotide polymorphism of IL6-receptor is associated with response to tocilizumab in rheumatoid arthritis patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Luxembourger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ruyssen-Witrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chayma Ladhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rittore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Degboé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm8111859⟩</w:t>
+              <w:t xml:space="preserve">Pharmacogenomics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (4), pp.368--374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41397-019-0072-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769215v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutaneous Mycobacterium chelonae infection in a patient with rheumatoid arthritis treated with glucocorticoids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Thomas</w:t>
+                <w:t xml:space="preserve">Implication of IL-17 in Bone Loss and Structural Damage in Inflammatory Rheumatic Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lequerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lespessailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2018.06.004⟩</w:t>
+              <w:t xml:space="preserve">Mediators of Inflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2019/8659302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484637v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early sclerostin expression explains bone formation inhibition before arthritis onset in the rat adjuvant-induced arthritis model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Thérèse Linossier</w:t>
+                <w:t xml:space="preserve">Platelet Inflammatory Response to Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cognasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Laradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-21886-w⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.01478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971522v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision and sources of variability in the assessment of rheumatoid arthritis erosions by HRpQCT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hechmi Toumi</w:t>
+                <w:t xml:space="preserve">Osteoclast‐Derived Autotaxin, a Distinguishing Factor for Inflammatory Bone Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Flammier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Peyruchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bourguillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Duboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Davignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2017.02.011⟩</w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71 (11), pp.1801-1811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.41005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295762v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effect of low dose intra-articular cadmium on inflammation and joint destruction in arthritis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
+                <w:t xml:space="preserve">Early sclerostin expression explains bone formation inhibition before arthritis onset in the rat adjuvant-induced arthritis model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lamboux</w:t>
+                <w:t xml:space="preserve">Raphaëlle Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Lavocat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hubert Marotte</w:t>
+                <w:t xml:space="preserve">Maude Gerbaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Linossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.2415. </w:t>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.3492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-02611-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-21886-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971322v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUMA gene delivery to synoviocytes reduces inflammation and degeneration of arthritic joints</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boulanger</w:t>
+                <w:t xml:space="preserve">Precision and sources of variability in the assessment of rheumatoid arthritis erosions by HRpQCT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Ibrahim-Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Valery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Salliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hechmi Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-00142-1⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 85 (2), pp.211-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2017.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191892v1</w:t>
+                <w:t xml:space="preserve">hal-03295762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective effect of low dose intra-articular cadmium on inflammation and joint destruction in arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Bonaventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lamboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lavocat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId465" w:history="1">
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.2415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-02611-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328798v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azathioprine dose reduction in inflammatory bowel disease patients on combination therapy: an open-label, prospective and randomised clinical trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PUMA gene delivery to synoviocytes reduces inflammation and degeneration of arthritic joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saw-See Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Roblin</w:t>
+                <w:t xml:space="preserve">G. Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Boschetti</w:t>
+                <w:t xml:space="preserve">G. S. Firestein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Williet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Marotte</w:t>
+                <w:t xml:space="preserve">Pierre Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apt.14106⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-00142-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908994v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">06.01 Intra-articular injection of cadmium protects arthritic joints from inflammation and destruction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId462" w:history="1">
+                <w:t xml:space="preserve">Protective effect of low dose intra-articular cadmium on inflammation and joint destruction in arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Bonaventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Lamboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lavocat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2016-211053.1⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-02611-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358938v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUMA gene delivery to synoviocytes reduces inflammation and degeneration of arthritic joints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hubert Marotte</w:t>
+                <w:t xml:space="preserve">Azathioprine dose reduction in inflammatory bowel disease patients on combination therapy: an open-label, prospective and randomised clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boschetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Williet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Courbon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boulanger</w:t>
+                <w:t xml:space="preserve">H. Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-00142-1⟩</w:t>
+              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (2), pp.142-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apt.14106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971492v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non–TNF-Targeted Biologic vs a Second Anti-TNF Drug to Treat Rheumatoid Arthritis in Patients With Insufficient Response to a First Anti-TNF Drug</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Berthelot</w:t>
+                <w:t xml:space="preserve">06.01 Intra-articular injection of cadmium protects arthritic joints from inflammation and destruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bonaventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Lamboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lavocat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jama.2016.13512⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76 (Suppl 1), pp.A59--A60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2016-211053.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374313v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value of ultrasonography as a marker of early response to abatacept in patients with rheumatoid arthritis and an inadequate response to methotrexate: results from the APPRAISE study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">PUMA gene delivery to synoviocytes reduces inflammation and degeneration of arthritic joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saw-See Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Firestein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2015-207709⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-00142-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467707v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in the metabolome in response to disease activity of rheumatoid arthritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lequerre</w:t>
+                <w:t xml:space="preserve">Value of ultrasonography as a marker of early response to abatacept in patients with rheumatoid arthritis and an inadequate response to methotrexate: results from the APPRAISE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Vu Chuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Romand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Trocme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Courtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12891-016-1214-5⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75 (10), pp.1763-1769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2015-207709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595460v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of C-reactive Protein, Infliximab Trough Levels, and Stable but Not Transient Antibodies to Infliximab Are Associated With Loss of Response to Infliximab in Inflammatory Bowel Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.M. Phelip</w:t>
+                <w:t xml:space="preserve">Non–TNF-Targeted Biologic vs a Second Anti-TNF Drug to Treat Rheumatoid Arthritis in Patients With Insufficient Response to a First Anti-TNF Drug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gottenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleth Perdriger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Lassoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjv061⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 316 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jama.2016.13512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668431v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to Tocilizumab in Rheumatoid Arthritis Is Not Influenced by the Body Mass Index of the Patient</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Constant</w:t>
+                <w:t xml:space="preserve">Variations in the metabolome in response to disease activity of rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Tatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lequerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3899/jrheum.140673⟩</w:t>
+              <w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12891-016-1214-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102693v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of tocilizumab in elderly patients with rheumatoid arthritis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roxane Schaub</w:t>
+                <w:t xml:space="preserve">Combination of C-reactive Protein, Infliximab Trough Levels, and Stable but Not Transient Antibodies to Infliximab Are Associated With Loss of Response to Infliximab in Inflammatory Bowel Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. del Tedesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Constant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Godfrin-Valnet</w:t>
+                <w:t xml:space="preserve">J.M. Phelip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2014.07.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (7), pp.525 - 531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjv061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01834445v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blocking the janus-activated kinase pathway reduces tumor necrosis factor alpha-induced interleukin-18 bioactivity by caspase-1 inhibition.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lewis</w:t>
+                <w:t xml:space="preserve">Response to Tocilizumab in Rheumatoid Arthritis Is Not Influenced by the Body Mass Index of the Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Pers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Godfrin-Valnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fortunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/ar4551⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (4), pp.580-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3899/jrheum.140673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00997797v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Pharmacokinetics of Adalimumab and Mucosal Healing in Patients With Inflammatory Bowel Diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amelie Moreau</w:t>
+                <w:t xml:space="preserve">Efficacy and safety of tocilizumab in elderly patients with rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Godfrin-Valnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cgh.2013.07.010⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82 (1), pp.25 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2014.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687260v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of response and remission in a large cohort of rheumatoid arthritis patients treated with tocilizumab in clinical practice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Godfrin-Valnet</w:t>
+                <w:t xml:space="preserve">Blocking the janus-activated kinase pathway reduces tumor necrosis factor alpha-induced interleukin-18 bioactivity by caspase-1 inhibition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei-Suen Tsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Fedorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Pinney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/ket301⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (2), pp.R102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/ar4551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108989v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00997797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic Drug Monitoring of Infliximab and Mucosal Healing in Inflammatory Bowel Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amelie Moreau</w:t>
+                <w:t xml:space="preserve">Predictors of response and remission in a large cohort of rheumatoid arthritis patients treated with tocilizumab in clinical practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Pers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fortunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constant Elodie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Godfrin-Valnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MIB.0b013e3182a77b41⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (1), pp.76-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/ket301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707808v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolipoprotein A-I and platelet factor 4 are biomarkers for infliximab response in rheumatoid arthritis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association Between Pharmacokinetics of Adalimumab and Mucosal Healing in Patients With Inflammatory Bowel Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candice Trocmé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Athan Baillet</w:t>
+                <w:t xml:space="preserve">Melanie Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Pallot-Prades</w:t>
+                <w:t xml:space="preserve">Emilie del Tedesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Garin</w:t>
+                <w:t xml:space="preserve">Amelie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 68 (8), pp.1328-33. </w:t>
+              <w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (1), pp.80 - 84.e2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/ard.2008.093153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cgh.2013.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00382264v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rituximab-related late-onset neutropenia in a patient with severe rheumatoid arthritis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Therapeutic Drug Monitoring of Infliximab and Mucosal Healing in Inflammatory Bowel Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie del Tedesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rinaudo-Gaujous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (12), pp.2568 - 2576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MIB.0b013e3182a77b41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616939v1</w:t>
+                <w:t xml:space="preserve">hal-01707808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rituximab-related late-onset neutropenia in a severe rheumatoid arthritis patient (case report).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Paintaud</w:t>
+                <w:t xml:space="preserve">Apolipoprotein A-I and platelet factor 4 are biomarkers for infliximab response in rheumatoid arthritis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Trocmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athan Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Watier</w:t>
+                <w:t xml:space="preserve">Béatrice Pallot-Prades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Miossec</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérome Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 67, pp.893-894</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 68 (8), pp.1328-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ard.2008.093153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00318083v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00382264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheumatoid arthritis and genetic markers in Syrian and French populations: different impact of the shared epitope</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Marotte</w:t>
+                <w:t xml:space="preserve">Rituximab-related late-onset neutropenia in a patient with severe rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hamwi</w:t>
+                <w:t xml:space="preserve">Gilles Paintaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Cazalis</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Herve Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Miossec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 66, pp.195-201</w:t>
+              <w:t xml:space="preserve">, 2008, 67 (6), pp.893-894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434612v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of synoviolin in peripheral blood and synoviocytes from rheumatoid arthritis patients and continued elevation in nonresponders to infliximab treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rituximab-related late-onset neutropenia in a severe rheumatoid arthritis patient (case report).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paintaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myew-Ling Toh</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Miossec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 54 (7), pp.2109-2118</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 67, pp.893-894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981034v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00318083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive multiallelic analysis of the relationship between HLA-DRB1 and rheumatoid arthritis using a Bayesian partition model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
+                <w:t xml:space="preserve">Rheumatoid arthritis and genetic markers in Syrian and French populations: different impact of the shared epitope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kazkaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hamwi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Cazalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Immunity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 66, pp.195-201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427879v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The association between periodontal disease and joint destruction in rheumatoid arthritis extends the link between the HLA-DR shared epitope and severity of bone destruction.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Marotte</w:t>
+                <w:t xml:space="preserve">Overexpression of synoviolin in peripheral blood and synoviocytes from rheumatoid arthritis patients and continued elevation in nonresponders to infliximab treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myew-Ling Toh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Farge</w:t>
+                <w:t xml:space="preserve">Umar Jhumka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gaudin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Mougin</w:t>
+                <w:t xml:space="preserve">Assia Eljaafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (7), pp.2109-2118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400095v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shared epitope is a marker of severity associated with selection for, but not with response to, infliximab in a large rheumatoid arthritis population.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
+                <w:t xml:space="preserve">Extensive multiallelic analysis of the relationship between HLA-DRB1 and rheumatoid arthritis using a Bayesian partition model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Gaudin</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tournoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Cazalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/ard.2005.037150⟩</w:t>
+              <w:t xml:space="preserve">Genes and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (6), pp.487-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.gene.636431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399217v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheumatoid arthritis and genetic markers in Syrian and French populations: different effect of the shared epitope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
+                <w:t xml:space="preserve">The association between periodontal disease and joint destruction in rheumatoid arthritis extends the link between the HLA-DR shared epitope and severity of bone destruction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roy</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 65 (7), pp.905-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ard.2005.036913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The shared epitope is a marker of severity associated with selection for, but not with response to, infliximab in a large rheumatoid arthritis population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pallot-Prades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tebib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 65 (3), pp.342-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ard.2005.037150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rheumatoid arthritis and genetic markers in Syrian and French populations: different effect of the shared epitope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kazkaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hamwi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Angelique Cazalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2006, 66 (2), pp.195-201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/ard.2004.033829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15409,422 +15677,422 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABS0695 SEX DIFFERENCES ASSOCIATED WITH OVERALL TOLERANCE AFTER A SWITCH TO AN ADALIMUMAB BIOSIMILAR, A POST-HOC ANALYSIS FROM THE YU-MATTER STUDY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Foulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Habauzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EULAR 2025: European Congress of Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Barcelone, Spain. pp.1524-1525, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ard.2025.06.886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the lowest efficacious dose (toledo): results of a multicenter non-inferiority randomized open-label controlled trial assessing tocilizumab or abatacept injection spacing in rheumatoid arthritis patients in remission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dieude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ducourau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Congress of Rheumatology (EULAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Madrid, Spain. pp.715-716, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/annrheumdis-2019-eular.5060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in the Metabolome in Response to Disease Activity of Rheumatoid Arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Tatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 ACR/ARHP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, San-Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15834,560 +16102,560 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIMEFRAME FOR INITIATING METHOTREXATE AND VACCINATION PROTECTION AGAINST PNEUMOCOCCUS IN RHEUMATOID ARTHRITIS: THE VACIMRA STUDY</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Optimisation de la réponse vaccinale contre le pneumocoque à l’initiation du méthotrexate dans la polyarthrite rhumatoïde (VACIMRA) : un essai randomisé ouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dernis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 European Congress of Rheumatology (EULAR 2024)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2024-eular.1621⟩</w:t>
+              <w:t xml:space="preserve">37e Congrès Français de Rhumatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France. Revue du Rhumatisme, 91, pp.A29-A30, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2024.10.312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862731v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la réponse vaccinale contre le pneumocoque à l’initiation du méthotrexate dans la polyarthrite rhumatoïde (VACIMRA) : un essai randomisé ouvert</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">TIMEFRAME FOR INITIATING METHOTREXATE AND VACCINATION PROTECTION AGAINST PNEUMOCOCCUS IN RHEUMATOID ARTHRITIS: THE VACIMRA STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dernis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37e Congrès Français de Rhumatologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2024.10.312⟩</w:t>
+              <w:t xml:space="preserve">2024 European Congress of Rheumatology (EULAR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BMJ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 83 (Suppl. 1), pp.74-75 / OP0140, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2024-eular.1621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811104v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevention of Arthritis Development by Mechanical Unloading Through Inhibition of CCL2 and YAP-mediated Inflammation in the Rat Adjuvant-induced Arthritis Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dalix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACR Convergence 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the lowest efficacious dose (toledo): results of a multicenter non-inferiority randomized open-label controlled trial assessing tocilizumab or abatacept injection spacing in rheumatoid arthritis patients in remission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kedra Joanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dieudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ducourau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EULAR 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, MADRID, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16397,105 +16665,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods of therapy comprising simultaneous administration of methotrexate and folic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP22305076. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId593"/>
+      <w:footerReference w:type="default" r:id="rId600"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16642,51 +16910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574069v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gossec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouguen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Dellal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Foulley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Habauzit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40744-026-00840-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197641v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dernis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brocq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(25)00071-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237197v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Verhoeven" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fakih" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Miceli-Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Marotte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2025-005727" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101454v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Fan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Sellam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapurlat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-093409" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05422035v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelsomina Alle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guettrot-Imbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Molto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costedoat-Chalumeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Absiror" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keae449" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428615v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Goletti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niaz Banaei" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Batra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Emmanuelle Berger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azra Blazevic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2025.108318" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761576v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ruyssen-Witrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Brusq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Masson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Bongard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Salliot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2024-226620" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026177v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Escal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poudret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hodin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphany Neel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Coman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.13050" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346021v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Juge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Revel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Devauchelle-Pensec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Avouac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2025.105991" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838552v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dalix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2024.105822" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kedra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieud&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giboin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.42752" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04732017v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fautrel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rempenault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Drouet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2024.09.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495049v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caillet Portillo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pu&#233;chal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kostine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Michaut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2023.12.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838553v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Baron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Hamamouche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiba Belkhir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miconnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keae599" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caillet-Portillo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Najm" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fogel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athan Baillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2024.105733" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719779v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;red Abitbol" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senbel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40259-024-00681-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838551v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Taylor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Balsa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Barbara Mongey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Filkov&#225;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chebbah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40744-024-00721-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04732025v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2024.105790" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05003204v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838549v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Bejan-Angoulvant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Finckh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rancon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-087872" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04679067v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wendling" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Breban" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Costantino" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lequerr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Felten" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2024.105741Get" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835076v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hamroun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Couderc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Marc Flipo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sellam" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2024-004745" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026203v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boussoualim" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamah Amouzougan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kead390" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838491v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Karkas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boureille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vico" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bergandi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-022-07811-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838513v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vered Abitbol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Benkhalifa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57264/cer-2023-0117" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04167918v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guillo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Flachaire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dong" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nachury" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2022.07.012" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838505v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Perrot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pertuiset" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2023.105608" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838512v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Le Clanche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semarthrit.2023.152271" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332057v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Kim Nguyen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vanden-Bossche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Thomas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Linossier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2023.112337" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026100v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drumez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bebear" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Herasse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2023.105605" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048231v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Martin de Fr&#233;mont" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Lazaro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(23)00099-1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227233v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Prati" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lequerre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Goff" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cortet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hechmi Toumi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1182902" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04515118v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106544v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chevalier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Genin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petit Jean" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Avouac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene-Marc Flipo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1152587" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838497v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gineyts" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Millet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coutant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Rousseau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0282954" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838474v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maalouf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Peyroche" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.809980" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871442v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zekre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Cimaz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Paul" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Giani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Waeckel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10102613" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838469v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grange" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forest" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvir.2021.10.007" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838507v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia-Savina Moysidou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kossi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tubach" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55563/clinexprheumatol/eonoj3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844528v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Arthaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keac579" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971633v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;th&#233;r&#232;se Linossier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm4.10655" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863621v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838483v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fernandez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pasqualini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Locrelle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Normand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonneau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.952140" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379113v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boudali" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pane" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cantagrel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Thevenot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2021.105310" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026097v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Caire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audoux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Peyron" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34432-0" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04205677v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murarasu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Guern" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Yelnik" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Queyrel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(22)00308-3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860942v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fakra" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schaeverbeke" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marmar Kabir-Ahmadi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2022.105425" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048893v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa How Shing Koy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Biver" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalley" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-021-06223-8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838466v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-021-06193-x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835073v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2021.105200" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329470v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eglin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cognasse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Hamzeh-Cognasse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mismetti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thierry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365306v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hachulla" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Seror" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(21)00059-X" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835071v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duraffour" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pouchot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Duc Nguyen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2020-001472" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835070v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Finzel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Manske" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl C.M. Barnabe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Burghardt" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.191391" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184550v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pelissier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lemaitre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonneterre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105110" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652850v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labauge" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1759720X211025894" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026095v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Fusaro" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Wohlrab" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soohyun Lee" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/imt-2021-0271" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835077v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.741988" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834917v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Villani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutroy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutisson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carlier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Barets" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaa415" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372712v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goutte" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Creac'h" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fontana" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Vericel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.554291" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026082v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Latourte" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang-Korng Ea" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Frazier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Liot&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-217188" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873010v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paul" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-215731" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873017v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rinaudo-Gaujous" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Petiet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-215546" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834900v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2019.05.002" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03105409v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aeschlimann" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Abdallah" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Albert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alcais" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Allanore" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-218310" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489953v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bochet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ramond" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Touraine" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2019.09.014" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834902v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kez624" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835069v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Toussirot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mulleman" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cormier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Coury" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-020-02297-7" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834906v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Stok" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutroy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Peters" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/qims.2019.12.11" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676813v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492730v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2020.07.010" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354473v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Flammier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyruchaud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourguillault" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duboeuf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Davignon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.41005" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02929668v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Luxembourger" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma Ladhari" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rittore" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Degbo&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41397-019-0072-6" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256870v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Goff" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouvard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lespessailles" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/8659302" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834894v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laradi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthelot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourlet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01478" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416032v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Vu Chuong Nguyen" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Romand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Trocme" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Courtier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2018.05.006" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872879v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courbon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blasco-Baque" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-213697" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440865v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834884v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter. Taylor" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Balsa Criado" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Avouac" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8040515" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425906v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schein" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Groh" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marotte" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soubrier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schleinitz" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2019.10.099" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V38TX4VG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834872v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice-Guy Barral" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2018.03.012" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834897v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouzougan" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vassal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peoc'H" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thomas" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.41099" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872872v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Miossec" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Farge" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8050751" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486213v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ibrahim-Nasser" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Valery" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2018.09.006" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834888v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2019.5358" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486210v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuing Kong" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Denari&#233;" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2019.01.002" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488967v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervyn Mungroo" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Ojardias" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2019.07.012" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769215v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bossennec" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rodriguez" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Hubert" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Di Roio" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Machon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8111859" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484637v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ojardias" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2018.06.004" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971522v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lamarque" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Gerbaix" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21886-w" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295762v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2017.02.011" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971322v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonaventura" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamboux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lavocat" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02611-5" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02191892v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saw-See Hong" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Courbon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Firestein" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulanger" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00142-1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328798v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lamboux" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908994v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Roblin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boschetti" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Williet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nancey" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.14106" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02358938v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-211053.1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971492v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Firestein" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374313v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gottenberg" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleth Perdriger" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Lassoued" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berthelot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2016.13512" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467707v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207709" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595460v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Tatar" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12891-016-1214-5" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01668431v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leclerc" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. del Tedesco" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Phelip" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjv061" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102693v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Godfrin-Valnet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lambert" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fortunet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Constant" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.140673" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834445v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pers" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Schaub" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2014.07.010" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVM8FNZ5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00997797v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Suen Tsou" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Fedorova" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Pinney" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lewis" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar4551" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01687260v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roblin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rinaudo" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie del Tedesco" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Moreau" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2013.07.010" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03108989v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Elodie" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/ket301" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707808v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0b013e3182a77b41" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00382264v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Trocm&#233;" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pallot-Prades" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Garin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2008.093153" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616939v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paintaud" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Watier" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318083v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Watier" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miossec" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434612v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kazkaz" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamwi" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cazalis" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01981034v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myew-Ling Toh" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blond" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Jhumka" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Eljaafari" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427879v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tournoud" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mougin" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gene.636431" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400095v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Farge" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaudin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alexandre" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2005.036913" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399217v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pallot-Prades" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grange" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tebib" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2005.037150" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153162v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angelique Cazalis" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2004.033829" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488844v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dellal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foulley" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Habauzit" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ard.2025.06.886" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606082v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieude" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lafourcade" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ducourau" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-eular.5060" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739819v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862731v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richez" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://congress2024.eular.org/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2024-eular.1621" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04811104v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2024.10.312" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938339v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dumas" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02158682v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedra Joanna" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969465v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574069v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gossec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouguen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Dellal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Foulley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Habauzit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40744-026-00840-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05620464v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hamroun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Martin de Fr&#233;mont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costedoat-Chalumeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Couderc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Marc Flipo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ard.2025.10.024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05613952v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hornez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Molto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Banneville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiba Belkhir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2025-006593" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101454v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Fan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Sellam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapurlat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Marotte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-093409" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05422035v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelsomina Alle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guettrot-Imbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Absiror" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keae449" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560735v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dernis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brocq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(25)00071-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197641v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237197v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Verhoeven" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fakih" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Miceli-Richard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2025-005727" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761576v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ruyssen-Witrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Brusq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Masson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Bongard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Salliot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2024-226620" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Goletti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niaz Banaei" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Batra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Emmanuelle Berger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azra Blazevic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2025.108318" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026177v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Escal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poudret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hodin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphany Neel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Coman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.13050" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346021v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Juge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Revel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Devauchelle-Pensec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Avouac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2025.105991" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838551v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Taylor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Balsa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Barbara Mongey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Filkov&#225;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chebbah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40744-024-00721-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564488v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caillet-Portillo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Najm" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fogel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athan Baillet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2024.105733" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719779v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;red Abitbol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senbel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40259-024-00681-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838553v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nguyen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Baron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Hamamouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miconnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keae599" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495049v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caillet Portillo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pu&#233;chal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kostine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Michaut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2023.12.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05003204v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kedra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieud&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giboin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.42752" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04732025v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fautrel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rempenault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Drouet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2024.105790" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838549v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dalix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Bejan-Angoulvant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Finckh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rancon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-087872" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026203v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boussoualim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamah Amouzougan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kead390" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835076v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sellam" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2024-004745" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04679067v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wendling" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Breban" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Costantino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lequerr&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Felten" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2024.105741Get" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279434v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838552v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2024.105822" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04732017v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2024.09.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04167918v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guillo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Flachaire" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dong" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nachury" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2022.07.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838505v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Perrot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pertuiset" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2023.105608" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026100v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drumez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bebear" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Herasse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2023.105605" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838512v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Le Clanche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semarthrit.2023.152271" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332057v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Kim Nguyen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vanden-Bossche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Thomas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Linossier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2023.112337" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048231v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Lazaro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(23)00099-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04515118v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227233v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Prati" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lequerre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Goff" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cortet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hechmi Toumi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1182902" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106544v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chevalier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Genin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petit Jean" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Avouac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene-Marc Flipo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1152587" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838497v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gineyts" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Millet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coutant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Rousseau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0282954" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838491v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Karkas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boureille" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vico" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bergandi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-022-07811-y" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838513v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vered Abitbol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Benkhalifa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57264/cer-2023-0117" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971633v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;th&#233;r&#232;se Linossier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm4.10655" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844528v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maalouf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Peyroche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Arthaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keac579" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863621v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838507v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia-Savina Moysidou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kossi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tubach" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55563/clinexprheumatol/eonoj3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838469v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grange" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forest" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvir.2021.10.007" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871442v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zekre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Cimaz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Paul" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Giani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Waeckel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10102613" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838483v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fernandez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pasqualini" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Locrelle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Normand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonneau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.952140" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026097v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Caire" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audoux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Peyron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34432-0" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379113v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boudali" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cantagrel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Thevenot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2021.105310" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860942v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fakra" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schaeverbeke" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marmar Kabir-Ahmadi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2022.105425" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04205677v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murarasu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Guern" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Yelnik" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Queyrel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(22)00308-3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838474v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.809980" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835073v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2021.105200" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048893v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa How Shing Koy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Biver" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalley" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-021-06223-8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838466v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-021-06193-x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835070v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Finzel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Manske" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl C.M. Barnabe" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Burghardt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.191391" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652850v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labauge" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1759720X211025894" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184550v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pelissier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lemaitre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonneterre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105110" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835071v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duraffour" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pouchot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Duc Nguyen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2020-001472" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329470v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eglin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cognasse" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Hamzeh-Cognasse" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mismetti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thierry" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365306v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hachulla" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Seror" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(21)00059-X" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026095v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Fusaro" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Wohlrab" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soohyun Lee" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/imt-2021-0271" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835077v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.741988" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372712v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goutte" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Creac'h" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fontana" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Vericel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.554291" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834917v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Villani" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutroy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutisson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carlier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Barets" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaa415" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873017v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rinaudo-Gaujous" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Petiet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paul" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-215546" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834900v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2019.05.002" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489953v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bochet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ramond" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Touraine" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2019.09.014" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03105409v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aeschlimann" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Abdallah" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Albert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alcais" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Allanore" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-218310" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834902v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kez624" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834906v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Stok" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutroy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Peters" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/qims.2019.12.11" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835069v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Toussirot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mulleman" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cormier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Coury" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-020-02297-7" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676813v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Latourte" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang-Korng Ea" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Frazier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Liot&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-217188" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492730v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2020.07.010" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873010v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-215731" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026082v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872879v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courbon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blasco-Baque" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auger" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-213697" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440865v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416032v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Vu Chuong Nguyen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Romand" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Trocme" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Courtier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2018.05.006" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834872v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice-Guy Barral" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2018.03.012" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834884v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter. Taylor" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Balsa Criado" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Avouac" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8040515" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425906v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schein" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Groh" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marotte" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soubrier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schleinitz" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2019.10.099" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V38TX4VG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834897v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouzougan" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vassal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peoc'H" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thomas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.41099" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872872v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Miossec" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Farge" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8050751" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834888v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2019.5358" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486210v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuing Kong" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Denari&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2019.01.002" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488967v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervyn Mungroo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Ojardias" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2019.07.012" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769215v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bossennec" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rodriguez" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Hubert" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Di Roio" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Machon" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8111859" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486213v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ibrahim-Nasser" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Valery" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2018.09.006" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484637v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ojardias" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2018.06.004" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02929668v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Luxembourger" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma Ladhari" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rittore" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Degbo&#233;" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41397-019-0072-6" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256870v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Goff" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouvard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lespessailles" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/8659302" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834894v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laradi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthelot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourlet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01478" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354473v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Flammier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyruchaud" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourguillault" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duboeuf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Davignon" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.41005" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971522v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lamarque" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Gerbaix" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21886-w" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295762v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2017.02.011" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971322v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonaventura" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamboux" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lavocat" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02611-5" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02191892v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saw-See Hong" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Courbon" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Firestein" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulanger" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00142-1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328798v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lamboux" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908994v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Roblin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boschetti" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Williet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nancey" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.14106" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02358938v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-211053.1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971492v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Firestein" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467707v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207709" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374313v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gottenberg" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleth Perdriger" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Lassoued" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berthelot" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2016.13512" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595460v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Tatar" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12891-016-1214-5" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01668431v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leclerc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. del Tedesco" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Phelip" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjv061" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102693v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Godfrin-Valnet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lambert" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fortunet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Constant" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.140673" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834445v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pers" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Schaub" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2014.07.010" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVM8FNZ5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00997797v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Suen Tsou" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Fedorova" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Pinney" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lewis" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar4551" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03108989v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Elodie" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/ket301" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01687260v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roblin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rinaudo" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie del Tedesco" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Moreau" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2013.07.010" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707808v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0b013e3182a77b41" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00382264v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Trocm&#233;" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pallot-Prades" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Garin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2008.093153" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616939v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paintaud" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Watier" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318083v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Watier" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miossec" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434612v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kazkaz" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamwi" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cazalis" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01981034v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myew-Ling Toh" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blond" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Jhumka" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Eljaafari" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427879v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tournoud" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mougin" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gene.636431" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400095v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Farge" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaudin" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alexandre" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2005.036913" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399217v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pallot-Prades" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grange" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tebib" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2005.037150" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153162v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angelique Cazalis" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2004.033829" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488844v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dellal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foulley" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Habauzit" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ard.2025.06.886" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606082v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieude" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lafourcade" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ducourau" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-eular.5060" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739819v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04811104v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2024.10.312" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862731v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richez" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://congress2024.eular.org/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2024-eular.1621" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938339v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dumas" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02158682v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedra Joanna" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969465v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>