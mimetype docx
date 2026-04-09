--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -2207,321 +2207,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Evolution of Science with Pivot Topic Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ke Li</w:t>
+                <w:t xml:space="preserve">Enriching Geolocalized Dataset with POIs Descriptions at Large Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Naacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernd Amann</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gançarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Big Data Visual Exploration and Analytics BigVis at EDBT 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations and Interdisciplinary Solutions for Underserved Areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Nairobi, Kenya. pp.264-273, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-51051-0_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459335v1</w:t>
+                <w:t xml:space="preserve">hal-03990440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enriching Geolocalized Dataset with POIs Descriptions at Large Scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibrahima Gueye</w:t>
+                <w:t xml:space="preserve">EPIQUE: A Graph Data Model and Query Language for Exploring the Evolution of Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Naacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gançarski</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Amann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations and Interdisciplinary Solutions for Underserved Areas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BDA 2020 : 36ème Conférence sur la Gestion de Données – Principes, Technologies et Applications.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIP6-Sorbonne Université, Oct 2020, Paris (virtual), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-51051-0_19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03990440v1</w:t>
+                <w:t xml:space="preserve">hal-03773268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPIQUE: A Graph Data Model and Query Language for Exploring the Evolution of Science</w:t>
+                <w:t xml:space="preserve">Exploring the Evolution of Science with Pivot Topic Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Naacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Amann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA 2020 : 36ème Conférence sur la Gestion de Données – Principes, Technologies et Applications.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIP6-Sorbonne Université, Oct 2020, Paris (virtual), France</w:t>
+              <w:t xml:space="preserve">International Workshop on Big Data Visual Exploration and Analytics BigVis at EDBT 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03773268v1</w:t>
+                <w:t xml:space="preserve">hal-02459335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enriching geolocalized dataset with POIs descriptions at large scale</w:t>
               </w:r>
@@ -2821,663 +2821,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiteMat, an Encoding Scheme with RDFS++ and Multiple Inheritance Support</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient similarity-based alignment of temporally-situated graph nodes with Apache Spark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Naacke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Amann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Semantic Web: {ESWC} 2019 Satellite Events</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-32327-1_47⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Big Data, High Performance Big Graph Data Management, Analysis, and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Los Angeles, CA, United States. pp.4793-4798, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BigData47090.2019.9005483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468346v1</w:t>
+                <w:t xml:space="preserve">hal-02444359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending LiteMat toward RDFS++</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiqin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Naacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LASCAR @ Extended Semantic Web Conference (ESWC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia. pp.54-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient similarity-based alignment of temporally-situated graph nodes with Apache Spark</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LiteMat, an Encoding Scheme with RDFS++ and Multiple Inheritance Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Curé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiqin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Naacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Curé</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Big Data, High Performance Big Graph Data Management, Analysis, and Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Los Angeles, CA, United States. pp.4793-4798, </w:t>
+              <w:t xml:space="preserve">The Semantic Web: {ESWC} 2019 Satellite Events</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia. pp.269-284, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BigData47090.2019.9005483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32327-1_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02444359v1</w:t>
+                <w:t xml:space="preserve">hal-04468346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALGeoSPF: A Hierarchical Factorization Model for POI Recommendation</w:t>
+                <w:t xml:space="preserve">BigSR: real-time expressive RDF stream reasoning on modern Big Data platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benoît Griesner</w:t>
+                <w:t xml:space="preserve">Xiangnan Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Curé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Naacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talel Abdessalem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dosne</w:t>
+                <w:t xml:space="preserve">Guohui Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining (ASONAM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Seatle, WA, United States. pp.811-820</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871756v1</w:t>
+                <w:t xml:space="preserve">hal-02020989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BigSR: real-time expressive RDF stream reasoning on modern Big Data platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ALGeoSPF: A Hierarchical Factorization Model for POI Recommendation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Griesner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talel Abdessalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Naacke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiangnan Ren</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guohui Xiao</w:t>
+                <w:t xml:space="preserve">Pierre Dosne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Big Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining (ASONAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Barcelona, Spain. pp.87-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASONAM.2018.8508249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020989v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALGeoSPF: Un modèle de factorisation basé sur du clustering géographique pour la recommandation de POI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Griesner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talel Abdessalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Naacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dosne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Extraction et Gestion de Connaissances (EGC'2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Saint Denis, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3515,77 +3515,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALGeoSPF: A Hierarchical Geographical Factorization Model for POI Recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Naacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Griesner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talel Abdessalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dosne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Bases de Données Avancées (BDA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nancy, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3610,64 +3610,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Modèle de Factorisation de Poisson pour la Recommandation de Points d'Intérêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Griesner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talel Abdessalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Naacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3705,51 +3705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strider R: Massive and Distributed RDF Graph Stream Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangnan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3930,64 +3930,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des Influences Géographique et Temporelle pour la Recommandation de Points d'Intérêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Griesner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talel Abdessalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Naacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4354,64 +4354,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POI Recommendation: Towards Fused Matrix Factorization with Geographical and Temporal Influences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Griesner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talel Abdessalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Naacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4575,51 +4575,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Social and Popularity-based Tag Recommender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modou Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talel Abdessalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Naacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4679,51 +4679,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parameter-free algorithm for an optimized tag recommendation list size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modou Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talel Abdessalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Naacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5062,333 +5062,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STRING: Social-Transaction Routing over a Ring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Idrissa Sarr</w:t>
+                <w:t xml:space="preserve">FoldCons: A Simple Way To Improve Tag Recommendation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modou Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talel Abdessalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Naacke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane O. M. Moctar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Database and Expert Systems Applications (DEXA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th ACM RecSys Workshop on Recommender Systems &amp; the Social Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Hong Kong, Hong Kong SAR China. pp.Session: Tags</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216595v1</w:t>
+                <w:t xml:space="preserve">hal-00913859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FoldCons: A Simple Way To Improve Tag Recommendation</w:t>
+                <w:t xml:space="preserve">Factorisation multi-biais pour de meilleures recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modou Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talel Abdessalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Naacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th ACM RecSys Workshop on Recommender Systems &amp; the Social Web</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Hong Kong, Hong Kong SAR China. pp.Session: Tags</w:t>
+              <w:t xml:space="preserve">5ème COLLOQUE NATIONAL SUR LA RECHERCHE EN INFORMATIQUE ET SES APPLICATIONS (CNRIA '13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Ziguinchor, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913859v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factorisation multi-biais pour de meilleures recommandations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Talel Abdessalem</w:t>
+                <w:t xml:space="preserve">STRING: Social-Transaction Routing over a Ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idrissa Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Naacke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane O. M. Moctar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème COLLOQUE NATIONAL SUR LA RECHERCHE EN INFORMATIQUE ET SES APPLICATIONS (CNRIA '13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Database and Expert Systems Applications (DEXA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.319-333, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40173-2_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00913873v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DataTour: Location-based Datastore over a Community Cloud (prototype demonstration)</w:t>
               </w:r>
@@ -5508,51 +5508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technique de factorisation multi-biais pour des recommandations dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modou Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talel Abdessalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Naacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5603,51 +5603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STRec: An Improved Graph-based Tag Recommender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modou Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talel Abdessalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Naacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6044,51 +6044,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cluster-based matrix-factorization for online integration of new ratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modou Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talel Abdessalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Naacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7209,90 +7209,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RDF Stream Reasoning via Answer Set Programming on Modern Big Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangnan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Naacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guohui Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWC 2018 Posters &amp; Demonstrations, Industry and Blue Sky Ideas Tracks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Monterey, CA, United States. ceur-ws.org, 2180, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8050,51 +8050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Recommender System: Using Cluster-Based Biases to Improve the Accuracy of the Predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modou Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talel Abdessalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Naacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8839,51 +8839,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03834948v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medjeu Fopa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Gueye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Naacke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2022.102095" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03347058v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bdr.2021.100247" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492049v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cur&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304734v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiouma Bame" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Sarr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1998" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300092v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1976" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185455v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gan&#231;arski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.15.1.87-111" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9A1026FB304E842D71149B0CA38774D62F9F3E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483382v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185367v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Le&#246;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rukoz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Santini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442708v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dang Ngoc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaa Boutaleb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Angarita" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.trl-1.7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04517597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Rahimi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Louis Hoover" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mimno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Constantin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04495320v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53472-0_28" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04946604v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cur&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825757" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04616915v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhe Bai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04691698v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jarrad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04295255v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gancarski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012060300003541" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04295228v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Gueye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012132700003541" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03745537v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Medjeu Fopa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468035v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3391274.3393634" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02459335v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990440v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51051-0_19" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03773268v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02460419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482056v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Khiri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009591800350046" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02444386v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468346v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqin Xu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calvez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32327-1_47" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491540v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02444359v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9005483" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01871756v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Griesner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Abdessalem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dosne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2018.8508249" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02020989v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangnan Ren" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohui Xiao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01657515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01657508v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699997v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01657494v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lhez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2017.8258321" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502519v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509851v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447387v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214902v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Baazizi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1507.02321" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740588v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tendry Randriamalala" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2015.7363955" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510135v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2792838.2799679" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510110v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22852-5_25" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01113540v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2014.44" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089206v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2645710.2645727" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214851v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216606v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217468v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216595v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane O. M. Moctar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40173-2_26" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FQHC9G7X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913859v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913873v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216615v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Mi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stern" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913804v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913840v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272133v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271769v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Millet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lorrillere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Arantes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2212346.2212347" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272081v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32344-7_1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284606v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292020v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DBKDA.2010.9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288779v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1774088.1774179" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301630v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301627v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92859-1_46" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416601v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Pape" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416614v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02019887v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02019828v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02019874v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36124-3_24" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232802v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Almutawa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02021029v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513264v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Castillo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214900v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502339v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-72449-1_2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04842482v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-69603-3_3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03745518v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bouzid Khiri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030848101" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84811-8_8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078524v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119528227.ch2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510121v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319237503" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23751-0_5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510125v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/in/book/9783319082387" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08239-4_2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335803v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doucet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351859v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073546v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gardarin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tomasic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-03745557v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03834948v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medjeu Fopa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Gueye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Naacke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2022.102095" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03347058v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bdr.2021.100247" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492049v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cur&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304734v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiouma Bame" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Sarr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1998" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300092v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1976" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185455v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gan&#231;arski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.15.1.87-111" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9A1026FB304E842D71149B0CA38774D62F9F3E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483382v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185367v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Le&#246;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rukoz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Santini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442708v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dang Ngoc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaa Boutaleb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Angarita" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.trl-1.7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04517597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Rahimi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Louis Hoover" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mimno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Constantin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04495320v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53472-0_28" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04946604v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cur&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825757" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04616915v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhe Bai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04691698v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jarrad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04295255v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gancarski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012060300003541" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04295228v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Gueye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012132700003541" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03745537v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Medjeu Fopa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468035v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3391274.3393634" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990440v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51051-0_19" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03773268v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02459335v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02460419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482056v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Khiri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009591800350046" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02444386v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02444359v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9005483" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491540v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqin Xu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calvez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468346v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32327-1_47" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02020989v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangnan Ren" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohui Xiao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01871756v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Griesner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Abdessalem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dosne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2018.8508249" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01657515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01657508v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699997v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01657494v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lhez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2017.8258321" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502519v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509851v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447387v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214902v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Baazizi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1507.02321" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740588v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tendry Randriamalala" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2015.7363955" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510135v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2792838.2799679" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510110v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22852-5_25" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01113540v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2014.44" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089206v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2645710.2645727" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214851v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216606v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217468v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913859v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913873v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216595v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane O. M. Moctar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40173-2_26" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FQHC9G7X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216615v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Mi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stern" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913804v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913840v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272133v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271769v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Millet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lorrillere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Arantes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2212346.2212347" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272081v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32344-7_1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284606v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292020v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DBKDA.2010.9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288779v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1774088.1774179" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301630v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301627v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92859-1_46" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416601v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Pape" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416614v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02019887v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02019828v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02019874v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36124-3_24" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232802v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Almutawa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02021029v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513264v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Castillo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214900v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502339v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-72449-1_2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04842482v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-69603-3_3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03745518v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bouzid Khiri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030848101" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84811-8_8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078524v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119528227.ch2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510121v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319237503" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23751-0_5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510125v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/in/book/9783319082387" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08239-4_2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335803v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doucet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351859v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073546v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gardarin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tomasic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-03745557v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>