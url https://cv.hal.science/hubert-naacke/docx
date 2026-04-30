--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -1251,269 +1251,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05232772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualized Topic Coherence Metrics</w:t>
+                <w:t xml:space="preserve">ATEM: A Topic Evolution Model for the Detection of Emerging Topics in Scientific Archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Rahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Naacke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Louis Hoover</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camelia Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Amann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EACL 2024 - The 18th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPLEX NETWORKS 2023 - The 12th International Conference on Complex Networks and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Menton, France. pp.332-343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-53472-0_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04517597v1</w:t>
+                <w:t xml:space="preserve">hal-04495320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATEM: A Topic Evolution Model for the Detection of Emerging Topics in Scientific Archives</w:t>
+                <w:t xml:space="preserve">Contextualized Topic Coherence Metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Rahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Louis Hoover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mimno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Naacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLEX NETWORKS 2023 - The 12th International Conference on Complex Networks and their Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EACL 2024 - The 18th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, St. Julian's, Malta. pp.1760--1773</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495320v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCCMerge: a parallel method based on merging partial connected components in large graphs</w:t>
               </w:r>
@@ -1616,51 +1616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leiden-Fusion Partitioning Method for Effective Distributed Training of Graph Embeddings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuhe Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Naacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2207,321 +2207,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enriching Geolocalized Dataset with POIs Descriptions at Large Scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibrahima Gueye</w:t>
+                <w:t xml:space="preserve">Exploring the Evolution of Science with Pivot Topic Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Naacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gançarski</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Amann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations and Interdisciplinary Solutions for Underserved Areas</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Big Data Visual Exploration and Analytics BigVis at EDBT 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Copenhague, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03990440v1</w:t>
+                <w:t xml:space="preserve">hal-02459335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPIQUE: A Graph Data Model and Query Language for Exploring the Evolution of Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ke Li</w:t>
+                <w:t xml:space="preserve">Enriching Geolocalized Dataset with POIs Descriptions at Large Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Naacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernd Amann</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gançarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA 2020 : 36ème Conférence sur la Gestion de Données – Principes, Technologies et Applications.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations and Interdisciplinary Solutions for Underserved Areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Nairobi, Kenya. pp.264-273, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-51051-0_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773268v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Evolution of Science with Pivot Topic Graphs</w:t>
+                <w:t xml:space="preserve">EPIQUE: A Graph Data Model and Query Language for Exploring the Evolution of Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Naacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Amann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Big Data Visual Exploration and Analytics BigVis at EDBT 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">BDA 2020 : 36ème Conférence sur la Gestion de Données – Principes, Technologies et Applications.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIP6-Sorbonne Université, Oct 2020, Paris (virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459335v1</w:t>
+                <w:t xml:space="preserve">hal-03773268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enriching geolocalized dataset with POIs descriptions at large scale</w:t>
               </w:r>
@@ -7695,51 +7695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Rahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Naacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Amann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8839,51 +8839,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03834948v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medjeu Fopa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Gueye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Naacke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2022.102095" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03347058v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bdr.2021.100247" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492049v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cur&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304734v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiouma Bame" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Sarr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1998" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300092v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1976" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185455v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gan&#231;arski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.15.1.87-111" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9A1026FB304E842D71149B0CA38774D62F9F3E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483382v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185367v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Le&#246;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rukoz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Santini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442708v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dang Ngoc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaa Boutaleb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Angarita" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.trl-1.7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04517597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Rahimi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Louis Hoover" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mimno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Constantin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04495320v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53472-0_28" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04946604v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cur&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825757" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04616915v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhe Bai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04691698v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jarrad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04295255v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gancarski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012060300003541" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04295228v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Gueye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012132700003541" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03745537v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Medjeu Fopa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468035v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3391274.3393634" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990440v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51051-0_19" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03773268v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02459335v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02460419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482056v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Khiri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009591800350046" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02444386v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02444359v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9005483" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491540v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqin Xu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calvez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468346v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32327-1_47" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02020989v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangnan Ren" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohui Xiao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01871756v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Griesner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Abdessalem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dosne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2018.8508249" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01657515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01657508v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699997v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01657494v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lhez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2017.8258321" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502519v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509851v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447387v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214902v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Baazizi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1507.02321" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740588v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tendry Randriamalala" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2015.7363955" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510135v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2792838.2799679" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510110v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22852-5_25" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01113540v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2014.44" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089206v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2645710.2645727" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214851v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216606v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217468v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913859v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913873v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216595v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane O. M. Moctar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40173-2_26" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FQHC9G7X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216615v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Mi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stern" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913804v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913840v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272133v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271769v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Millet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lorrillere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Arantes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2212346.2212347" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272081v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32344-7_1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284606v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292020v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DBKDA.2010.9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288779v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1774088.1774179" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301630v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301627v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92859-1_46" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416601v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Pape" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416614v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02019887v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02019828v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02019874v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36124-3_24" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232802v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Almutawa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02021029v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513264v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Castillo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214900v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502339v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-72449-1_2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04842482v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-69603-3_3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03745518v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bouzid Khiri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030848101" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84811-8_8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078524v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119528227.ch2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510121v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319237503" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23751-0_5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510125v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/in/book/9783319082387" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08239-4_2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335803v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doucet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351859v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073546v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gardarin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tomasic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-03745557v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03834948v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medjeu Fopa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Gueye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Naacke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2022.102095" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03347058v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bdr.2021.100247" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492049v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cur&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304734v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiouma Bame" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Sarr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1998" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300092v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1976" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185455v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gan&#231;arski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.15.1.87-111" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9A1026FB304E842D71149B0CA38774D62F9F3E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483382v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185367v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Le&#246;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rukoz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Santini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442708v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dang Ngoc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaa Boutaleb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Angarita" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.trl-1.7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04495320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Rahimi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Constantin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53472-0_28" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04517597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Louis Hoover" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mimno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04946604v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cur&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825757" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04616915v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhe Bai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04691698v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jarrad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04295255v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gancarski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012060300003541" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04295228v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Gueye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012132700003541" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03745537v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Medjeu Fopa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468035v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3391274.3393634" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02459335v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990440v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51051-0_19" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03773268v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02460419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482056v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Khiri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009591800350046" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02444386v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02444359v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9005483" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491540v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqin Xu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calvez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468346v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32327-1_47" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02020989v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangnan Ren" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohui Xiao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01871756v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Griesner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Abdessalem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dosne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2018.8508249" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01657515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01657508v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699997v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01657494v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lhez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2017.8258321" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502519v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509851v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447387v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214902v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Baazizi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1507.02321" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740588v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tendry Randriamalala" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2015.7363955" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510135v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2792838.2799679" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510110v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22852-5_25" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01113540v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2014.44" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089206v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2645710.2645727" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214851v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216606v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217468v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913859v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913873v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216595v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane O. M. Moctar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40173-2_26" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FQHC9G7X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216615v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Mi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stern" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913804v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913840v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272133v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271769v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Millet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lorrillere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Arantes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2212346.2212347" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272081v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32344-7_1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284606v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292020v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DBKDA.2010.9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288779v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1774088.1774179" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301630v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301627v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92859-1_46" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416601v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Pape" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416614v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02019887v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02019828v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02019874v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36124-3_24" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232802v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Almutawa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02021029v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513264v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Castillo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214900v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502339v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-72449-1_2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04842482v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-69603-3_3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03745518v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bouzid Khiri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030848101" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84811-8_8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078524v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119528227.ch2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510121v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319237503" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23751-0_5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510125v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/in/book/9783319082387" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08239-4_2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335803v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doucet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351859v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073546v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gardarin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tomasic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-03745557v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>