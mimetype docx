--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hubert Razik </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> was graduated from the &amp;quot;Ecole Normale Supérieure, Cachan&amp;quot;, France, in 1987. He received the Ph.D. degree in Electrical Engineering from the ``Institut Polytechnique de Lorraine&amp;quot;, Nancy, France, in 1991, and received the Habilitation to Supervise Researches from the &amp;quot;Université Henri Poincaré&amp;quot;, France, in 2000. In 1993, he joined the laboratory `&amp;quot;Groupe de Recherche en Electrotechnique et Electronique de Nancy&amp;quot;, Nancy, France. He was an associate Professor of Electrical Engineering at the &amp;quot;Institut Universitaire de Formation des Maîtres de Lorraine&amp;quot; (Higher Institute for teacher vocation training in electrical engineering), Maxéville, France. Since November 1st, 2009, he is full professor of electrical engineering at the &amp;quot;Université Claude Bernard Lyon 1&amp;quot; and he is with the laboratory Ampère - CNRS UMR5005, Villeurbanne, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Digital Twins for Intelligent Fault Diagnosis and Condition-Based Monitoring of Electrical Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahin Hedayati Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa Dunai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alfonso Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (17), pp.4637. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18174637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Diagnostics of Bearing and Gear Fault under Variable Speed and Load Conditions Using Heterogeneous Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (3), pp.643. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17030643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and simulation investigation for rotor bar fault diagnosis in closed-loop induction motors drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Ghoggal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ishaq Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Zouzou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Electrical Engineering and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (4), pp.2058-2068. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/eei.v12i4.4833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Heterogeneous Data for Condition Monitoring of Multi Faults in Rotating Machines Used in Different Operating Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/ijphm.2023.v14i2.3497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault Tolerance Method for Multiple Current Sensor Offset Faults in Grid-Connected Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangfeng Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junchao Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingang Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.61. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/machines11010061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis for multiple current sensors in grid‐connected inverter based on average modulation voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangfeng Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingang Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), pp.54-66. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/pel2.12614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHM SURVEY: Implementation of Prognostic Methods for Monitoring Industrial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Lamraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Elyousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (19), pp.6909. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15196909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Hardware-in-the-Loop for Stator Windings Asymmetry Fault Analysis in Direct-Drive PMSG-Based Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Yousefzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahin Hedayati Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hoseintabar Marzebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davood Arab Khaburi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (19), pp.6896. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15196896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Output Power Interval Control Strategy Based on Pseudo-Tip-Speed Ratio and Adaptive Genetic Algorithm for Variable-Pitch Tidal Stream Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youming Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingzhu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (9), pp.1197. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse10091197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mini Review of Research on Blade Fault Detection of Marine Current Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancements in Civil Engineering & Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time numerical dosimetry of low-frequency electromagnetic fields by using multipoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2021.3065554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Feature Extraction Method for the Condition Monitoring of Bearings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (8), pp.2322. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14082322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Flux Analysis for the Condition Monitoring of Electric Machines: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Zamudio-Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roque Osornio-Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alfonso Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene de Jesus Romero-Troncoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2021.3070581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of bearing failures by the analysis of the time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, pp.106607. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imbalance Fault Detection Based on the Integrated Analysis Strategy for Marine Current Turbines under Variable Current Speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (10), pp.1069. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e22101069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of winding asymmetries in wound-rotor induction motors via transient analysis of the external magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Zamudio-Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alfonso Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roque Osornio-Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene de Jesus Romero-Troncoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2019.2931274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Propagation Mechanism of Fault Signatures in Squirrel Cage Induction Motor Drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Maouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boucherma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Khezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Engineering &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.121-133. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42835-018-00037-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Process Condition Forecasting Methodology based on Neo-Fuzzy Neuron and Self-Organizing Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zurita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delgado Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Carino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortega J.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scientific and Industrial Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.504-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHM Survey : Implementation of Diagnostic Methods for Monitoring Industrial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Elyousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Hawwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (2), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/ijphm.2019.v10i2.2733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phm survey : implementation of signal processing methods for monitoring bearings and gearboxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Hawwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heath Monitoring of Capacitors and Supercapacitors Using Neo Fuzzy Neural Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maawad Makdessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francklin Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.24-34. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2017.2701823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Detectability of Electromechanical Faults in Induction Motors Via Transient Analysis of the Stray Flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ramirez-Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Climente-Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Quijano-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (5), pp.4324 - 4332. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2018.2843371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Model of Cage Induction Machine Dedicated to the Study of the Inner Race Bearing Fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjami Hadjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmamek Kezzar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijece.v8i1.pp458-471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial Special Section on Networked Energy Systems: Architectures, Communication, and Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mo-Yuen Chow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Khaligh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (5), pp.1896 - 1899. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2016.2606250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden Markov Models for the Prediction of Impending Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (5), pp.3271 - 3281. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2016.2535111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency vibration analysis for the detection of motor damages caused by bearing currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Prudhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Climente-Alarcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.747 - 762. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognosis of Bearing Failures using Hidden Markov Models and the Adaptive Neuro-Fuzzy Inference System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Dong Doan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.2864 - 2874. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2013.2274415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Inductance Computation Devoted to the Modeling of Healthy, Eccentric, and Saturated Induction Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Ghoggal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Zouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (10), pp.1002-1022. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15325008.2013.801056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Diagnosis of Faults in Induction Motor Using an Improved Ant Clustering Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (9), pp.4053 - 4062. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2012.2230598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Digital Control of a Six-Phase Series-Connected Two-induction Machine Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rijaniaina Njakasoa Andriamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nirinarison Razafinjaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Sargos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering,IREE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (4), pp.1607-1619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction Motor Diagnosis Using Line Neutral Voltage Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hadjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boucherma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (11), pp.4581-4591. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2008.2010209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Monitoring of Load Level and Broken Bar Fault Severity Applied to Squirrel-Cage Induction Motors Using a Genetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. de Rossiter Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.R.C. da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (11), pp.4615-4626. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2009.2029580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent Voltage Control for Series-Connected Six- and Three-Phase Induction Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurício Beltrão de Rossiter Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Ricarte da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cursino Brandão Jacobina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Roberto Cabral da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (4), pp.1286-1293. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2009.2023485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contenu spectral du courant absorbé par la machine asynchrone en cas de défaillance, un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la détection d’un défaut au rotor des moteurs asynchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical machines: Real-time Simulation for In¬telligent Fault Diagnosis, Prognostics and Health Man¬agement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahin Hedayati Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunai Larisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON'24,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50TH ANNUAL CONFERENCE OF THE IEEE INDUSTRIAL ELECTRONICS SOCIETY, Nov 2024, Chicago (Illinois), US, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time numerical dosimetry of low-frequency electromagnetic fields by using multipoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Biennial IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Pisa (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection method to compute a source vector potential for ELF magnetic field dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical dosimetry of low frequency electromagnetic fields by using reduced models of the source of the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Magnetism 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Moena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion on Classification Methods for Lifetime Evaluation of a Lab-Scale SiC MOSFET Power Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malorie Hologne-Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serge Pierfederici, Jean-Philippe Martin, May 2022, NANCY (54), France. pp.153-166, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24837-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection of magnetic vector potential on large phantoms for low frequency magnetic field numerical dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Driven Methods for the Prediction of Failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Toulouse, France. pp.474-480, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2019.8864877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient analysis of the external magnetic field via MUSIC methods for the diagnosis of electromechanical faults in induction motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ramirez-Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roque Osornio-Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Quijano-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Toulouse, France. pp.303-308, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2019.8864858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of parameters for lifetime evaluation of SiC MOSFETs based power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malorie Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution of Functional Performance and Expected Lifetime of Electrical Equipments (ELTEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of an Electromagnetic Peening Process on Mumetal Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chazottes-Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Plantevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE ICIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing Wireless Power Transfer with Single-Turn Coreless Coupled Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Wanderoild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2018.8351209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of stator current of dual-three phase induction motor drive under broken bar fault condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Maouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El K. Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE ICIEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Wuhan, China. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIEA.2018.8397779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gear and bearings fault detection using motor current signature analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Gueye Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Frini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE ICIEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Wuhan, China. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIEA.2018.8397840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developpement d'un dispositif de mise en contraintes résiduelles par impulsion électromagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chazottes-Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental approach to the health-monitoring of a silicon carbide MOSFET-based power module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malorie Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEMDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Miami, FL, United States. pp.MO263, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMDC.2017.8002028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion sur le suivi de l’état de santé des modules de puissance constitués de MOSFET en carbure de silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malorie Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Arras, France. pp.141985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of rotor faults via transient analysis of the external magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Quijano-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Climente-Alarcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Pékin, China. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8216651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-noising of spectral contents for diagnosis purpose using morphological filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonino Daviu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Pékin, China. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8216650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal compensation capacitors maximizing coreless inductive power transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Wanderoild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grézaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of isothermal representation for infrared-based fault detection in induction motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picazo-Rodenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonino Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tinos, Greece. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2017.8062415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Dead-time optimization for wide range Flyback active-clamp converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Abouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Volay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early detection of bearing faults by the Hilbert-Huang transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 4th CEIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIT.2016.7929064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency, High Temperature designed DC/DC Coreless Converter for GaN Gate Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Wanderoild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de suivi de creux de tension pour convertisseur Flyback active-clamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Abouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Volay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-calibrated valley switching for wide range Flyback active-clamp DC-DC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Abouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Volay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPEMC-ECCE Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hefei, China. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPEMC.2016.7512447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative influence of adjacent and non-adjacent broken rotor bars on the induction motor diagnosis through MCSA and ZSC methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Gyftakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Garcia-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio J. Marques Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2015.7392343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control optimization of a dual resonant converter for 15–75V input voltage application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volay Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPE-ECCE Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Séoul, South Korea. pp.2300-2305, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPE.2015.7168141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and Safety Monitoring for more Electrical Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Dumitrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APE Automotive Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing circuit control for supercapacitor state estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seïma Shili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVER 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Monte Carlo, France. 7 p., </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2015.7112981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case stories of advanced rotor assessment in field motors operated with soft-starters and frequency converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Corral-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Climente-Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2015.7392253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health monitoring of metallized film capacitors using Neo Fuzzy Neural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maawad Makdessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Búzios, RJ, Brazil. pp.1266-1271, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault prognosis based on Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEMDCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Torino, Italy. pp.271-278, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WEMDCD.2015.7194540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of startup-based rotor fault severity indicators under different starting methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pons-Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Climente-Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dallas, TX, United States. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2014.7048995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application of Z-Source converter to batteries charge with a photovoltaic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Maret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hiroshima, Japan. pp.3239 - 3243, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPEC.2014.6870151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of a heuristic approach to localise faulty lines in induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Roberto Cabral da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Beltrao de Rossiter Corrêa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Kitakyushu, Japan. pp.490 - 495, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDS.2013.6527068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of mixed-eccentric induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rijaniaina Njakasoa Andriamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Sargos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Valence, Spain. pp.128-135, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2013.6645707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors Ageing Prediction by Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Kangaroo Algorithm to Assess the State Of Health of Electric Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Valencia, Spain. pp.97-102, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2013.6645695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dedicated Application of Artiﬁcial Ants for the Condition Monitoring of Induction Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Valencia, Spain. pp.580-585, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2013.6645769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Prediction of Bearing Condition by the Neo-Fuzzy Neuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francklin Rivas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Valencia, Spain. pp.532-537, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2013.6645774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application of particle swarm optimization to the tracking of faulty lines for the monitoring of outer-race bearing faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bali, Indonesia. pp.710 - 713, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CMD.2012.6416245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Rotor Field-Oriented Control of a Dual Three-Phase Induction Machine using a novel Kalman observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rijaniaina Njakasoa Andriamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montréal, Canada. pp.2251 - 2256, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2012.6388886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology to assess the State of Health of lithium-ion batteries based on the battery's parameters and a Fuzzy Logic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEVC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Bordeaux, France. electronic proceedings, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEVC.2012.6183268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and diagnosis of induction motors based on hidden Markov model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marseille, France. pp.1693 - 1699, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICElMach.2012.6350108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faults Classification of induction machine using an improved ANT clustering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bologne, Italy. pp.ID 091, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2011.6063642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and identification of furtive misfiring in converter using wavelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talvanes Meneses Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Beltrão de Rossiter Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cursino Brandao Jacobina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Roberto Cabral da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bologne, Italy. pp.ID 040, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2011.6063693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line current analysis for bearing fault detection In induction motors using Hilbert transform phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Khezzar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACEMP-ELECTROMOTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Istanbul, Turkey. pp.3C-3, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACEMP.2011.6490612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Induction Motor Faults by an Improved Artificial Ant Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. pp.3325-3330, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2011.6119866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent and Direct Rotor-Flux Oriented Control of Series-Connected Induction Machines Using Decoupled Kalman-Filters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rijaniaina Njakasoa Andriamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nirinarison Razafinjaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Sargos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. pp.non connu, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2011.6119873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Model of Cage Induction Machine Dedicated to the Study of Axial Non-uniformities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hadjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Khezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bologne, Italy. pp.ID 287, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2011.6063683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of New Indices of Broken Rotor Bar in Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chemali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Khezzar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACEMP-ELECTROMOTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Istanbul, Turkey. pp.3C-6, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACEMP.2011.6490615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance Measurements combined with the Fuzzy Logic methodology to assess the SOC and SOH of Lithium-ion Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France. pp.DI-1-14 (Actes électroniques), </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2010.5729069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of artificial intelligence techniques and combined approaches in induction motor diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Roberto Cabral da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lane M. R. Baccarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio B. de R. Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cursino Brandao Jacobina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Congresso Brasileiro de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bonito, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Logic Combined with Impedance Measurements to Assess the SOC and SOH of Lithium-ion Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMD 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp.1008-1011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the SOC and the SOH of li-ion batteries, by combining impedance measurements with the fuzzy logic inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Glendale, United States. pp.1767-1772, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2010.5675408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the convolution theorem for the modeling of saturated induction motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghoggal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Zouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadri-Hamida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Glendale, United States. pp.766-771, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2010.5675228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tracking of induction motor's faulty lines through particle swarm optimization using chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Beltrão de Rossiter Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Roberto Cabral da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE ICIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Viña del Mar, Chile. pp.1225-1230, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2010.5472615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modelling of induction motor including the first space harmonics for diagnosis purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On space harmonics model of a three phase squirrel cage induction motor for diagnosis purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE PEMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, CAVTAT, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broken bars diagnosis of 3600 rpm 750 kW induction motor comparison modelization and measurement of phase currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Caironi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Durantay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDEMPED'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, GRADO, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a double star induction motor for space vector PWM control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Hadiouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2000: International conference on electrical machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, ESPOO, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of electrical parameters of an induction motor, a comparison between RLS and genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2000: international conference on electrical machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, ESPOO, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a double-star induction motor with an arbitrary shift angle between its three phase windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Hadiouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE-PEMC'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, KOSICE, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks applied to the control of an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEP 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, ACAPULCO, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-Fuzzy Vector Control of a Broken-Bar Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE-99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, LAUSANNE, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithm for the identification of the parameters of an induction motor on start-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCEEPCI'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, OUJDA, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithm for the identification of the parameters of an induction motor on start-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, LISBOA, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling induction motors for diagnostic purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, LAUSANNE, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Neuro-Fuzzy speed control of an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEMC'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, PRAGUE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stator Flux Oriented Drive for an Induction Motor with Extra (a, b) coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-Fuzzy speed control of an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS - CESA'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Hammamet, Tunisia. pp.1026-1030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Rotor Cage Induction Motors for Default Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDEMPED'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Carry le rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Fuzzy and Classical Speed Control Within a Field Oriented Method for Induction Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-Fuzzy Controller in a Field Oriented Control for Induction Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Tromdheim, Norway. pp.2.444-2.448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Field oriented control method using decoupling terms for induction motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Nancy, France. pp.147-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy sliding mode controller for Dc current control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Weinachter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, saint-nazaire, France. pp.415-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to speed identification for speed sensorless vector control of induction motors by using the MRAS technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Faidallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, BERLIN, Germany. pp.591-594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of robust loop shaping designs: an application to an electromechanical actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zazadzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems, Man and Cybernetics, SMC'93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, Le Touquet, France. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.1993.385110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of a minimal time, LQ and variable structure speed control of an electromechanical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souâd Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sawicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Abba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASTED International Symposium Modelling Identification and Control, MIC'93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1993, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of an electromechanical drive using VSSC with dubious parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souâd Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC Workshop on System Structure and Control, SSC'92</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-042057-8.50099-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum time control of a flexible axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souâd Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International workshop on Microcomputer Control of Electric Drives, MCED'91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1991, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed control using sliding mode theory for an axis with constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Conference of IEEE Industrial Electronics Society, IECON'90</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1990, Pacific Grove, CA, United States. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.1990.149109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis Methods on the Blade of Marine Current Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funa Zhuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editors: Fakher Chaari, Jacek Leskow, Agnieszka Wylomanska, Radoslaw Zimroz, Antonio Napolitano. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 18, pp.393--426, 2021, Nonstationary Systems: Theory and Applications, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82110-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis, Prognosis, and Reliability for Electrical Machines and Drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias G. Strangas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WILEY - IEEE. , pp.528, 2021, ISBN: 9781119722755</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Systems 1 : From Diagnosis to Prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 9781786304650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Systems 2 : From Diagnosis to Prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 9781786306081</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of asynchronous machine with variable speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, pp.409, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine asynchrone à vitesse variable. Sous-titre : capteurs, modèles, contrôle et diagnostic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science Publications. 2006, 2-7462-1381-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine asynchrone à vitesse variable. Sous-titre : capteurs, modèles, contrôle et diagnostic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Hermes, 2006, 2-7462-1382-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Health Monitoring of Silicon Carbide MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malorie Hologne-Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(Editors) Chaari F., Leskow J., Wylomanska A., Zimroz R., Napolitano A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonstationary Systems: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Springer, pp.307 - 329, 2021, Applied Condition Monitoring, 978-3-030-82191-3. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82110-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques for detecting bearings and gears defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Systems 1. From Diagnosis to Prognosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pronostic and health managment: state of art on the monitoring of gears and bearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Systems 1. From Diagnosis to Prognosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9781786304650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic Methods for the Health Monitoring of Gearboxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Systems 1 From Diagnosis to Prognosis ISBN : 9781786304650</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques for Predicting Defects in Bearings and Gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Systems 1 From Diagnosis to Prognosis ISBN : 9781786304650</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">现代电动机的电动机故障诊断, 第7章基于信号分析技术的感应电机机电故障诊断</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">现代电动机的电动机故障诊断, 第7章基于信号分析技术的感应电机机电故障诊断</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition IEEE WILEY, pp. 151-179, 2019, ISBN: 9787111623403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and mechanical faults diagnosis of induction machines using signal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Machines Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, non connu (chapitre 7), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de défauts électriques et mécaniques de la machine asynchrone par traitement du signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic des machines électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.233-267, 2011, Traité EGEM, série génie électrique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’ouvrage intitulé « Commande des systèmes électriques : perspectives technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic des machines électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2-7462-0735-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for determining a parameter of at least one accumulator of a battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barrailh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US 8775106 B2. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination d'un paramètre d'au moins un accumulateur d'une batterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barrailh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zenati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2963109 (A1). 2012, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId385"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hubert Razik </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> was graduated from the &amp;quot;Ecole Normale Supérieure, Cachan&amp;quot;, France, in 1987. He received the Ph.D. degree in Electrical Engineering from the ``Institut Polytechnique de Lorraine&amp;quot;, Nancy, France, in 1991, and received the Habilitation to Supervise Researches from the &amp;quot;Université Henri Poincaré&amp;quot;, France, in 2000. In 1993, he joined the laboratory `&amp;quot;Groupe de Recherche en Electrotechnique et Electronique de Nancy&amp;quot;, Nancy, France. He was an associate Professor of Electrical Engineering at the &amp;quot;Institut Universitaire de Formation des Maîtres de Lorraine&amp;quot; (Higher Institute for teacher vocation training in electrical engineering), Maxéville, France. Since November 1st, 2009, he is full professor of electrical engineering at the &amp;quot;Université Claude Bernard Lyon 1&amp;quot; and he is with the laboratory Ampère - CNRS UMR5005, Villeurbanne, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Digital Twins for Intelligent Fault Diagnosis and Condition-Based Monitoring of Electrical Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahin Hedayati Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa Dunai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alfonso Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (17), pp.4637. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18174637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Diagnostics of Bearing and Gear Fault under Variable Speed and Load Conditions Using Heterogeneous Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (3), pp.643. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17030643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault Tolerance Method for Multiple Current Sensor Offset Faults in Grid-Connected Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangfeng Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junchao Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingang Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.61. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/machines11010061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis for multiple current sensors in grid‐connected inverter based on average modulation voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangfeng Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingang Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), pp.54-66. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/pel2.12614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Heterogeneous Data for Condition Monitoring of Multi Faults in Rotating Machines Used in Different Operating Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/ijphm.2023.v14i2.3497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and simulation investigation for rotor bar fault diagnosis in closed-loop induction motors drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Ghoggal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ishaq Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Zouzou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Electrical Engineering and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (4), pp.2058-2068. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/eei.v12i4.4833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHM SURVEY: Implementation of Prognostic Methods for Monitoring Industrial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Lamraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Elyousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (19), pp.6909. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15196909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Hardware-in-the-Loop for Stator Windings Asymmetry Fault Analysis in Direct-Drive PMSG-Based Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Yousefzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahin Hedayati Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hoseintabar Marzebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davood Arab Khaburi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (19), pp.6896. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15196896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Output Power Interval Control Strategy Based on Pseudo-Tip-Speed Ratio and Adaptive Genetic Algorithm for Variable-Pitch Tidal Stream Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youming Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingzhu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (9), pp.1197. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse10091197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mini Review of Research on Blade Fault Detection of Marine Current Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancements in Civil Engineering & Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time numerical dosimetry of low-frequency electromagnetic fields by using multipoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2021.3065554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Feature Extraction Method for the Condition Monitoring of Bearings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (8), pp.2322. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14082322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Flux Analysis for the Condition Monitoring of Electric Machines: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Zamudio-Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roque Osornio-Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alfonso Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene de Jesus Romero-Troncoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2021.3070581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of bearing failures by the analysis of the time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, pp.106607. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imbalance Fault Detection Based on the Integrated Analysis Strategy for Marine Current Turbines under Variable Current Speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (10), pp.1069. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e22101069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Propagation Mechanism of Fault Signatures in Squirrel Cage Induction Motor Drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Maouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boucherma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Khezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Engineering &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.121-133. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42835-018-00037-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Process Condition Forecasting Methodology based on Neo-Fuzzy Neuron and Self-Organizing Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zurita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delgado Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Carino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortega J.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scientific and Industrial Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.504-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of winding asymmetries in wound-rotor induction motors via transient analysis of the external magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Zamudio-Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alfonso Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roque Osornio-Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene de Jesus Romero-Troncoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2019.2931274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHM Survey : Implementation of Diagnostic Methods for Monitoring Industrial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Elyousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Hawwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (2), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/ijphm.2019.v10i2.2733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heath Monitoring of Capacitors and Supercapacitors Using Neo Fuzzy Neural Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maawad Makdessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francklin Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.24-34. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2017.2701823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phm survey : implementation of signal processing methods for monitoring bearings and gearboxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Hawwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Detectability of Electromechanical Faults in Induction Motors Via Transient Analysis of the Stray Flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ramirez-Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Climente-Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Quijano-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (5), pp.4324 - 4332. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2018.2843371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Model of Cage Induction Machine Dedicated to the Study of the Inner Race Bearing Fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjami Hadjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmamek Kezzar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijece.v8i1.pp458-471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial Special Section on Networked Energy Systems: Architectures, Communication, and Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mo-Yuen Chow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Khaligh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (5), pp.1896 - 1899. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2016.2606250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden Markov Models for the Prediction of Impending Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (5), pp.3271 - 3281. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2016.2535111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency vibration analysis for the detection of motor damages caused by bearing currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Prudhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Climente-Alarcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.747 - 762. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognosis of Bearing Failures using Hidden Markov Models and the Adaptive Neuro-Fuzzy Inference System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Dong Doan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.2864 - 2874. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2013.2274415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Inductance Computation Devoted to the Modeling of Healthy, Eccentric, and Saturated Induction Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Ghoggal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Zouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (10), pp.1002-1022. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15325008.2013.801056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Diagnosis of Faults in Induction Motor Using an Improved Ant Clustering Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (9), pp.4053 - 4062. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2012.2230598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Digital Control of a Six-Phase Series-Connected Two-induction Machine Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rijaniaina Njakasoa Andriamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nirinarison Razafinjaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Sargos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering,IREE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (4), pp.1607-1619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction Motor Diagnosis Using Line Neutral Voltage Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hadjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boucherma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (11), pp.4581-4591. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2008.2010209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Monitoring of Load Level and Broken Bar Fault Severity Applied to Squirrel-Cage Induction Motors Using a Genetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. de Rossiter Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.R.C. da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (11), pp.4615-4626. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2009.2029580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent Voltage Control for Series-Connected Six- and Three-Phase Induction Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurício Beltrão de Rossiter Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Ricarte da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cursino Brandão Jacobina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Roberto Cabral da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (4), pp.1286-1293. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2009.2023485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contenu spectral du courant absorbé par la machine asynchrone en cas de défaillance, un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la détection d’un défaut au rotor des moteurs asynchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical machines: Real-time Simulation for In¬telligent Fault Diagnosis, Prognostics and Health Man¬agement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahin Hedayati Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunai Larisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON'24,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50TH ANNUAL CONFERENCE OF THE IEEE INDUSTRIAL ELECTRONICS SOCIETY, Nov 2024, Chicago (Illinois), US, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection method to compute a source vector potential for ELF magnetic field dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time numerical dosimetry of low-frequency electromagnetic fields by using multipoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Biennial IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Pisa (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical dosimetry of low frequency electromagnetic fields by using reduced models of the source of the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Magnetism 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Moena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion on Classification Methods for Lifetime Evaluation of a Lab-Scale SiC MOSFET Power Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malorie Hologne-Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serge Pierfederici, Jean-Philippe Martin, May 2022, NANCY (54), France. pp.153-166, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24837-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection of magnetic vector potential on large phantoms for low frequency magnetic field numerical dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Driven Methods for the Prediction of Failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Toulouse, France. pp.474-480, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2019.8864877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient analysis of the external magnetic field via MUSIC methods for the diagnosis of electromechanical faults in induction motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ramirez-Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roque Osornio-Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Quijano-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Toulouse, France. pp.303-308, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2019.8864858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of an Electromagnetic Peening Process on Mumetal Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chazottes-Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Plantevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE ICIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of parameters for lifetime evaluation of SiC MOSFETs based power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malorie Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution of Functional Performance and Expected Lifetime of Electrical Equipments (ELTEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing Wireless Power Transfer with Single-Turn Coreless Coupled Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Wanderoild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2018.8351209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of stator current of dual-three phase induction motor drive under broken bar fault condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Maouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El K. Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE ICIEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Wuhan, China. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIEA.2018.8397779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gear and bearings fault detection using motor current signature analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Gueye Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Frini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE ICIEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Wuhan, China. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIEA.2018.8397840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developpement d'un dispositif de mise en contraintes résiduelles par impulsion électromagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chazottes-Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental approach to the health-monitoring of a silicon carbide MOSFET-based power module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malorie Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEMDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Miami, FL, United States. pp.MO263, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMDC.2017.8002028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of rotor faults via transient analysis of the external magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Quijano-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Climente-Alarcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Pékin, China. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8216651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-noising of spectral contents for diagnosis purpose using morphological filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonino Daviu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Pékin, China. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8216650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion sur le suivi de l’état de santé des modules de puissance constitués de MOSFET en carbure de silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malorie Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Arras, France. pp.141985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal compensation capacitors maximizing coreless inductive power transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Wanderoild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grézaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of isothermal representation for infrared-based fault detection in induction motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picazo-Rodenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonino Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tinos, Greece. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2017.8062415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Dead-time optimization for wide range Flyback active-clamp converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Abouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Volay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency, High Temperature designed DC/DC Coreless Converter for GaN Gate Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Wanderoild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early detection of bearing faults by the Hilbert-Huang transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 4th CEIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIT.2016.7929064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de suivi de creux de tension pour convertisseur Flyback active-clamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Abouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Volay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-calibrated valley switching for wide range Flyback active-clamp DC-DC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Abouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Volay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPEMC-ECCE Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hefei, China. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPEMC.2016.7512447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and Safety Monitoring for more Electrical Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Dumitrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APE Automotive Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control optimization of a dual resonant converter for 15–75V input voltage application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volay Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPE-ECCE Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Séoul, South Korea. pp.2300-2305, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPE.2015.7168141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative influence of adjacent and non-adjacent broken rotor bars on the induction motor diagnosis through MCSA and ZSC methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Gyftakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Garcia-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio J. Marques Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2015.7392343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing circuit control for supercapacitor state estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seïma Shili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVER 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Monte Carlo, France. 7 p., </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2015.7112981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case stories of advanced rotor assessment in field motors operated with soft-starters and frequency converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Corral-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Climente-Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2015.7392253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health monitoring of metallized film capacitors using Neo Fuzzy Neural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maawad Makdessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Búzios, RJ, Brazil. pp.1266-1271, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault prognosis based on Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEMDCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Torino, Italy. pp.271-278, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WEMDCD.2015.7194540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of startup-based rotor fault severity indicators under different starting methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pons-Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Climente-Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dallas, TX, United States. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2014.7048995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application of Z-Source converter to batteries charge with a photovoltaic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Maret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hiroshima, Japan. pp.3239 - 3243, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPEC.2014.6870151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of mixed-eccentric induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rijaniaina Njakasoa Andriamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Sargos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Valence, Spain. pp.128-135, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2013.6645707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors Ageing Prediction by Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Kangaroo Algorithm to Assess the State Of Health of Electric Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Valencia, Spain. pp.97-102, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2013.6645695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of a heuristic approach to localise faulty lines in induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Roberto Cabral da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Beltrao de Rossiter Corrêa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Kitakyushu, Japan. pp.490 - 495, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDS.2013.6527068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dedicated Application of Artiﬁcial Ants for the Condition Monitoring of Induction Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Valencia, Spain. pp.580-585, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2013.6645769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Prediction of Bearing Condition by the Neo-Fuzzy Neuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francklin Rivas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Valencia, Spain. pp.532-537, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2013.6645774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Rotor Field-Oriented Control of a Dual Three-Phase Induction Machine using a novel Kalman observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rijaniaina Njakasoa Andriamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montréal, Canada. pp.2251 - 2256, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2012.6388886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application of particle swarm optimization to the tracking of faulty lines for the monitoring of outer-race bearing faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bali, Indonesia. pp.710 - 713, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CMD.2012.6416245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology to assess the State of Health of lithium-ion batteries based on the battery's parameters and a Fuzzy Logic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEVC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Bordeaux, France. electronic proceedings, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEVC.2012.6183268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and diagnosis of induction motors based on hidden Markov model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marseille, France. pp.1693 - 1699, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICElMach.2012.6350108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Induction Motor Faults by an Improved Artificial Ant Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. pp.3325-3330, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2011.6119866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faults Classification of induction machine using an improved ANT clustering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bologne, Italy. pp.ID 091, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2011.6063642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and identification of furtive misfiring in converter using wavelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talvanes Meneses Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Beltrão de Rossiter Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cursino Brandao Jacobina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Roberto Cabral da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bologne, Italy. pp.ID 040, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2011.6063693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line current analysis for bearing fault detection In induction motors using Hilbert transform phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Khezzar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACEMP-ELECTROMOTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Istanbul, Turkey. pp.3C-3, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACEMP.2011.6490612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent and Direct Rotor-Flux Oriented Control of Series-Connected Induction Machines Using Decoupled Kalman-Filters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rijaniaina Njakasoa Andriamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nirinarison Razafinjaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Sargos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. pp.non connu, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2011.6119873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Model of Cage Induction Machine Dedicated to the Study of Axial Non-uniformities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hadjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Khezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bologne, Italy. pp.ID 287, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2011.6063683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of New Indices of Broken Rotor Bar in Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chemali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Khezzar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACEMP-ELECTROMOTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Istanbul, Turkey. pp.3C-6, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACEMP.2011.6490615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance Measurements combined with the Fuzzy Logic methodology to assess the SOC and SOH of Lithium-ion Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France. pp.DI-1-14 (Actes électroniques), </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2010.5729069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of artificial intelligence techniques and combined approaches in induction motor diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Roberto Cabral da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lane M. R. Baccarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio B. de R. Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cursino Brandao Jacobina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Congresso Brasileiro de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bonito, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the SOC and the SOH of li-ion batteries, by combining impedance measurements with the fuzzy logic inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Glendale, United States. pp.1767-1772, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2010.5675408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Logic Combined with Impedance Measurements to Assess the SOC and SOH of Lithium-ion Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMD 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp.1008-1011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the convolution theorem for the modeling of saturated induction motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghoggal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Zouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadri-Hamida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Glendale, United States. pp.766-771, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2010.5675228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tracking of induction motor's faulty lines through particle swarm optimization using chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Beltrão de Rossiter Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Roberto Cabral da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE ICIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Viña del Mar, Chile. pp.1225-1230, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2010.5472615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modelling of induction motor including the first space harmonics for diagnosis purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On space harmonics model of a three phase squirrel cage induction motor for diagnosis purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE PEMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, CAVTAT, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broken bars diagnosis of 3600 rpm 750 kW induction motor comparison modelization and measurement of phase currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Caironi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Durantay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDEMPED'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, GRADO, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a double star induction motor for space vector PWM control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Hadiouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2000: International conference on electrical machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, ESPOO, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of electrical parameters of an induction motor, a comparison between RLS and genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2000: international conference on electrical machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, ESPOO, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a double-star induction motor with an arbitrary shift angle between its three phase windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Hadiouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE-PEMC'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, KOSICE, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks applied to the control of an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEP 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, ACAPULCO, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithm for the identification of the parameters of an induction motor on start-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCEEPCI'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, OUJDA, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-Fuzzy Vector Control of a Broken-Bar Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE-99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, LAUSANNE, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithm for the identification of the parameters of an induction motor on start-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, LISBOA, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling induction motors for diagnostic purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, LAUSANNE, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Neuro-Fuzzy speed control of an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEMC'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, PRAGUE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stator Flux Oriented Drive for an Induction Motor with Extra (a, b) coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-Fuzzy speed control of an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS - CESA'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Hammamet, Tunisia. pp.1026-1030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Rotor Cage Induction Motors for Default Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDEMPED'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Carry le rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-Fuzzy Controller in a Field Oriented Control for Induction Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Tromdheim, Norway. pp.2.444-2.448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Fuzzy and Classical Speed Control Within a Field Oriented Method for Induction Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Field oriented control method using decoupling terms for induction motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Nancy, France. pp.147-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy sliding mode controller for Dc current control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Weinachter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, saint-nazaire, France. pp.415-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to speed identification for speed sensorless vector control of induction motors by using the MRAS technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Faidallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, BERLIN, Germany. pp.591-594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of a minimal time, LQ and variable structure speed control of an electromechanical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souâd Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sawicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Abba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASTED International Symposium Modelling Identification and Control, MIC'93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1993, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of robust loop shaping designs: an application to an electromechanical actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zazadzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems, Man and Cybernetics, SMC'93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, Le Touquet, France. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.1993.385110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of an electromechanical drive using VSSC with dubious parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souâd Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC Workshop on System Structure and Control, SSC'92</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-042057-8.50099-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum time control of a flexible axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souâd Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International workshop on Microcomputer Control of Electric Drives, MCED'91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1991, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed control using sliding mode theory for an axis with constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Conference of IEEE Industrial Electronics Society, IECON'90</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1990, Pacific Grove, CA, United States. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.1990.149109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis Methods on the Blade of Marine Current Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funa Zhuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editors: Fakher Chaari, Jacek Leskow, Agnieszka Wylomanska, Radoslaw Zimroz, Antonio Napolitano. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 18, pp.393--426, 2021, Nonstationary Systems: Theory and Applications, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82110-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis, Prognosis, and Reliability for Electrical Machines and Drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias G. Strangas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WILEY - IEEE. , pp.528, 2021, ISBN: 9781119722755</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Systems 1 : From Diagnosis to Prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 9781786304650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Systems 2 : From Diagnosis to Prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 9781786306081</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of asynchronous machine with variable speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, pp.409, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine asynchrone à vitesse variable. Sous-titre : capteurs, modèles, contrôle et diagnostic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science Publications. 2006, 2-7462-1381-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine asynchrone à vitesse variable. Sous-titre : capteurs, modèles, contrôle et diagnostic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Hermes, 2006, 2-7462-1382-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Health Monitoring of Silicon Carbide MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malorie Hologne-Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(Editors) Chaari F., Leskow J., Wylomanska A., Zimroz R., Napolitano A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonstationary Systems: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Springer, pp.307 - 329, 2021, Applied Condition Monitoring, 978-3-030-82191-3. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82110-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques for detecting bearings and gears defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Systems 1. From Diagnosis to Prognosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pronostic and health managment: state of art on the monitoring of gears and bearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Systems 1. From Diagnosis to Prognosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9781786304650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic Methods for the Health Monitoring of Gearboxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Systems 1 From Diagnosis to Prognosis ISBN : 9781786304650</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques for Predicting Defects in Bearings and Gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Systems 1 From Diagnosis to Prognosis ISBN : 9781786304650</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">现代电动机的电动机故障诊断, 第7章基于信号分析技术的感应电机机电故障诊断</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">现代电动机的电动机故障诊断, 第7章基于信号分析技术的感应电机机电故障诊断</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition IEEE WILEY, pp. 151-179, 2019, ISBN: 9787111623403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de défauts électriques et mécaniques de la machine asynchrone par traitement du signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic des machines électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.233-267, 2011, Traité EGEM, série génie électrique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and mechanical faults diagnosis of induction machines using signal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Machines Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, non connu (chapitre 7), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’ouvrage intitulé « Commande des systèmes électriques : perspectives technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic des machines électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2-7462-0735-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for determining a parameter of at least one accumulator of a battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barrailh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US 8775106 B2. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination d'un paramètre d'au moins un accumulateur d'une batterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barrailh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zenati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2963109 (A1). 2012, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId385"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05241556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Hedayati Kia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Dunai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alfonso Antonino-Daviu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18174637" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04436287v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Bouzouidja" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Soualhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Soualhi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17030643" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288585v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Tabet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ghoggal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishaq Amrani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Zouzou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/eei.v12i4.4833" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288579v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Nguyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Medjaher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/ijphm.2023.v14i2.3497" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangfeng Jin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junchao Geng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Han" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines11010061" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pel2.12614" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Lamraoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Elyousfi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15196909" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787334v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Yousefzadeh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hoseintabar Marzebali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davood Arab Khaburi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15196896" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762099v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youming Cai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingzhu Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohang Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10091197" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258817v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189650v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tavernier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Burais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gaspard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3065554" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682964v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Yousfi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14082322" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189653v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Zamudio-Ramirez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roque Osornio-Rios" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alfonso Antonino-Daviu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene de Jesus Romero-Troncoso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2021.3070581" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469084v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106607" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22101069" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469094v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2931274" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683024v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Maouche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Kamel Oumaamar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boucherma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Khezzar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42835-018-00037-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zurita" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Delgado Prieto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Carino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortega J.A." TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809311v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hawwari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/ijphm.2019.v10i2.2733" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899884v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631513v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maawad Makdessi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan German" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francklin Rivas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2701823" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899871v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ramirez-Nunez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonino-Daviu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Climente-Alarcon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Quijano-Lopez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2843371" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899864v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjami Hadjami" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmamek Kezzar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v8i1.pp458-471" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419294v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Ma" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo-Yuen Chow" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Khaligh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2016.2606250" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387631v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Badaoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2535111" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387634v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Prudhom" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.12.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855283v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Dong Doan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2274415" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865642v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahraoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2013.801056" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803675v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2230598" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087922v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijaniaina Njakasoa Andriamalala" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Baghli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nirinarison Razafinjaka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Sargos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683052v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khezzar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kamel Oumaamar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadjami" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boucherma" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2008.2010209" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683045v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. de Rossiter Correa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R.C. da Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2009.2029580" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683054v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Beltr&#227;o de Rossiter Correa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Ricarte da Silva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cursino Brand&#227;o Jacobina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Roberto Cabral da Silva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2009.2023485" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893685v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893686v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Didier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829844v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunai Larisa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749010v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795996v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795855v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562710v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malorie Hologne-Carpentier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_12" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683107v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469105v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2019.8864877" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469100v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2019.8864858" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922194v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malorie Hologne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800374v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chazottes-Leconte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sonde" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Plantevin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352290" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881673v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Wanderoild" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bergogne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8351209" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899866v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maouche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El K. Oumaamar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2018.8397779" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899865v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Gueye Lo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Frini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2018.8397840" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981840v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532058v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002028" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534708v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barri&#232;re" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899870v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216651" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899867v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonino Daviu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216650" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630685v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gr&#233;zaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899872v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picazo-Rodenas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Redon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez-Perez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2017.8062415" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387598v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Larousse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cellier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Abouchi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Volay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899873v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zerhouni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2016.7929064" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387637v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361709v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Cellier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387638v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPEMC.2016.7512447" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899874v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Gyftakis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Garcia-Hernandez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J. Marques Cardoso" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392343" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240990v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lombard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volay Philippe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPE.2015.7168141" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922178v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitrescu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Li&#232;vre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240978v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#239;ma Shili" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112981" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899876v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antonino-Daviu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corral-Hernandez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392253" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240925v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281654" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240917v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WEMDCD.2015.7194540" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899877v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pons-Llinares" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048995" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056175v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zitouni" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Maret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPEC.2014.6870151" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855321v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Beltrao de Rossiter Corr&#234;a" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDS.2013.6527068" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384516v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fran&#231;ois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2013.6645707" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920298v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870039v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2013.6645695" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870040v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2013.6645769" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870054v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2013.6645774" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821649v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CMD.2012.6416245" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821647v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6388886" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703560v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zenati" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desprez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rael" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEVC.2012.6183268" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803682v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350108" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636522v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2011.6063642" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636519v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talvanes Meneses Oliveira" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Beltr&#227;o de Rossiter Corr&#234;a" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cursino Brandao Jacobina" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2011.6063693" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636558v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rezzoug" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACEMP.2011.6490612" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649359v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119866" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649374v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119873" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636512v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Hadjami" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2011.6063683" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636566v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chemali" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACEMP.2011.6490615" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539051v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2010.5729069" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537977v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lane M. R. Baccarini" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio B. de R. Corr&#234;a" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518009v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564335v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2010.5675408" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564329v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghoggal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahraoui" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadri-Hamida" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2010.5675228" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484641v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2010.5472615" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893684v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893675v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Abed" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893702v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Caironi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Durantay" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893728v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Hadiouche" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893731v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893737v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893710v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893744v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893753v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893754v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893747v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802410v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802461v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802494v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802552v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hein" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802536v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802520v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802581v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802564v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Weinachter" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802594v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Faidallah" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802609v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Malass&#233;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zazadzinski" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Iung" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1993.385110" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802626v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sou&#226;d Machmoum" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sawicki" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Abba" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802654v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-042057-8.50099-9" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802672v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802682v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.1990.149109" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296955v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Funa Zhuo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-82110-4" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82110-4_22" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319428v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias G. Strangas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499903v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499911v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597442v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682937v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682945v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296453v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82110-4_16" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047914v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soualhi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047909v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499924v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499931v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469156v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649338v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598519v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682951v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388107v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barrailh" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972579v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ra&#235;l" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05241556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Hedayati Kia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Dunai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alfonso Antonino-Daviu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18174637" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04436287v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Bouzouidja" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Soualhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Soualhi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17030643" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924853v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangfeng Jin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junchao Geng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Han" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines11010061" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337470v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pel2.12614" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288579v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Medjaher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/ijphm.2023.v14i2.3497" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288585v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Tabet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ghoggal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishaq Amrani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Zouzou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/eei.v12i4.4833" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Lamraoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Elyousfi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15196909" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787334v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Yousefzadeh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hoseintabar Marzebali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davood Arab Khaburi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15196896" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762099v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youming Cai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingzhu Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohang Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10091197" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258817v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189650v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tavernier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Burais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gaspard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3065554" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682964v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Yousfi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14082322" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189653v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Zamudio-Ramirez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roque Osornio-Rios" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alfonso Antonino-Daviu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene de Jesus Romero-Troncoso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2021.3070581" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469084v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106607" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22101069" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683024v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Maouche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Kamel Oumaamar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boucherma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Khezzar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42835-018-00037-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683021v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zurita" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Delgado Prieto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Carino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortega J.A." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469094v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2931274" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809311v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hawwari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/ijphm.2019.v10i2.2733" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631513v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maawad Makdessi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan German" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francklin Rivas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2701823" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899884v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899871v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ramirez-Nunez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonino-Daviu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Climente-Alarcon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Quijano-Lopez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2843371" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899864v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjami Hadjami" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmamek Kezzar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v8i1.pp458-471" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419294v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Ma" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo-Yuen Chow" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Khaligh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2016.2606250" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387631v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Badaoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2535111" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387634v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Prudhom" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.12.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855283v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Dong Doan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2274415" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865642v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahraoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2013.801056" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803675v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2230598" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087922v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijaniaina Njakasoa Andriamalala" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Baghli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nirinarison Razafinjaka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Sargos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683052v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khezzar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kamel Oumaamar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadjami" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boucherma" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2008.2010209" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683045v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. de Rossiter Correa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R.C. da Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2009.2029580" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683054v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Beltr&#227;o de Rossiter Correa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Ricarte da Silva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cursino Brand&#227;o Jacobina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Roberto Cabral da Silva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2009.2023485" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893685v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893686v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Didier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829844v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunai Larisa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795996v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749010v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795855v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562710v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malorie Hologne-Carpentier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_12" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683107v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469105v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2019.8864877" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469100v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2019.8864858" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800374v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chazottes-Leconte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sonde" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Plantevin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352290" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922194v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malorie Hologne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881673v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Wanderoild" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bergogne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8351209" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899866v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maouche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El K. Oumaamar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2018.8397779" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899865v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Gueye Lo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Frini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2018.8397840" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981840v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532058v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002028" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899870v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216651" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899867v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonino Daviu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216650" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534708v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barri&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630685v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gr&#233;zaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899872v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picazo-Rodenas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Redon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez-Perez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2017.8062415" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387598v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Larousse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cellier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Abouchi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Volay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387637v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899873v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zerhouni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2016.7929064" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361709v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Cellier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387638v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPEMC.2016.7512447" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922178v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitrescu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Li&#232;vre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240990v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lombard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volay Philippe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPE.2015.7168141" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899874v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Gyftakis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Garcia-Hernandez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J. Marques Cardoso" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392343" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240978v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#239;ma Shili" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112981" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899876v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antonino-Daviu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corral-Hernandez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392253" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240925v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281654" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240917v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WEMDCD.2015.7194540" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899877v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pons-Llinares" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048995" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056175v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zitouni" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Maret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPEC.2014.6870151" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384516v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fran&#231;ois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2013.6645707" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920298v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870039v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2013.6645695" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855321v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Beltrao de Rossiter Corr&#234;a" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDS.2013.6527068" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870040v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2013.6645769" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870054v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2013.6645774" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821647v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6388886" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821649v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CMD.2012.6416245" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703560v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zenati" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desprez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rael" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEVC.2012.6183268" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803682v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350108" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649359v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119866" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636522v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2011.6063642" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636519v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talvanes Meneses Oliveira" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Beltr&#227;o de Rossiter Corr&#234;a" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cursino Brandao Jacobina" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2011.6063693" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636558v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rezzoug" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACEMP.2011.6490612" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649374v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119873" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636512v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Hadjami" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2011.6063683" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636566v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chemali" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACEMP.2011.6490615" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539051v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2010.5729069" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537977v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lane M. R. Baccarini" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio B. de R. Corr&#234;a" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564335v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2010.5675408" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518009v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564329v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghoggal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahraoui" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadri-Hamida" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2010.5675228" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484641v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2010.5472615" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893684v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893675v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Abed" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893702v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Caironi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Durantay" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893728v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Hadiouche" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893731v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893737v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893710v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893753v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893744v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893754v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893747v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802410v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802461v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802494v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802552v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hein" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802520v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802536v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802581v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802564v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Weinachter" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802594v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Faidallah" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802626v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sou&#226;d Machmoum" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Malass&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sawicki" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Abba" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802609v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zazadzinski" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Iung" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1993.385110" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802654v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-042057-8.50099-9" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802672v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802682v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.1990.149109" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296955v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Funa Zhuo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-82110-4" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82110-4_22" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319428v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias G. Strangas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499903v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499911v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597442v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682937v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682945v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296453v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82110-4_16" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047914v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soualhi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047909v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499924v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499931v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469156v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598519v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649338v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682951v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388107v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barrailh" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972579v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ra&#235;l" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>