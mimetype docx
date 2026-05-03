--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hubert Razik </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> was graduated from the &amp;quot;Ecole Normale Supérieure, Cachan&amp;quot;, France, in 1987. He received the Ph.D. degree in Electrical Engineering from the ``Institut Polytechnique de Lorraine&amp;quot;, Nancy, France, in 1991, and received the Habilitation to Supervise Researches from the &amp;quot;Université Henri Poincaré&amp;quot;, France, in 2000. In 1993, he joined the laboratory `&amp;quot;Groupe de Recherche en Electrotechnique et Electronique de Nancy&amp;quot;, Nancy, France. He was an associate Professor of Electrical Engineering at the &amp;quot;Institut Universitaire de Formation des Maîtres de Lorraine&amp;quot; (Higher Institute for teacher vocation training in electrical engineering), Maxéville, France. Since November 1st, 2009, he is full professor of electrical engineering at the &amp;quot;Université Claude Bernard Lyon 1&amp;quot; and he is with the laboratory Ampère - CNRS UMR5005, Villeurbanne, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Digital Twins for Intelligent Fault Diagnosis and Condition-Based Monitoring of Electrical Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahin Hedayati Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa Dunai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alfonso Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (17), pp.4637. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18174637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Diagnostics of Bearing and Gear Fault under Variable Speed and Load Conditions Using Heterogeneous Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (3), pp.643. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17030643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault Tolerance Method for Multiple Current Sensor Offset Faults in Grid-Connected Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangfeng Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junchao Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingang Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.61. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/machines11010061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis for multiple current sensors in grid‐connected inverter based on average modulation voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangfeng Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingang Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), pp.54-66. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/pel2.12614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Heterogeneous Data for Condition Monitoring of Multi Faults in Rotating Machines Used in Different Operating Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/ijphm.2023.v14i2.3497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and simulation investigation for rotor bar fault diagnosis in closed-loop induction motors drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Ghoggal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ishaq Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Zouzou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Electrical Engineering and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (4), pp.2058-2068. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/eei.v12i4.4833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHM SURVEY: Implementation of Prognostic Methods for Monitoring Industrial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Lamraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Elyousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (19), pp.6909. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15196909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Hardware-in-the-Loop for Stator Windings Asymmetry Fault Analysis in Direct-Drive PMSG-Based Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Yousefzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahin Hedayati Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hoseintabar Marzebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davood Arab Khaburi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (19), pp.6896. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15196896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Output Power Interval Control Strategy Based on Pseudo-Tip-Speed Ratio and Adaptive Genetic Algorithm for Variable-Pitch Tidal Stream Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youming Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingzhu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (9), pp.1197. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse10091197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mini Review of Research on Blade Fault Detection of Marine Current Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancements in Civil Engineering & Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time numerical dosimetry of low-frequency electromagnetic fields by using multipoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2021.3065554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Feature Extraction Method for the Condition Monitoring of Bearings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (8), pp.2322. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14082322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Flux Analysis for the Condition Monitoring of Electric Machines: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Zamudio-Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roque Osornio-Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alfonso Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene de Jesus Romero-Troncoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2021.3070581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of bearing failures by the analysis of the time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, pp.106607. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imbalance Fault Detection Based on the Integrated Analysis Strategy for Marine Current Turbines under Variable Current Speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (10), pp.1069. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e22101069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Propagation Mechanism of Fault Signatures in Squirrel Cage Induction Motor Drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Maouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boucherma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Khezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Engineering &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.121-133. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42835-018-00037-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Process Condition Forecasting Methodology based on Neo-Fuzzy Neuron and Self-Organizing Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zurita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delgado Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Carino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortega J.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scientific and Industrial Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.504-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of winding asymmetries in wound-rotor induction motors via transient analysis of the external magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Zamudio-Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alfonso Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roque Osornio-Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene de Jesus Romero-Troncoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2019.2931274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHM Survey : Implementation of Diagnostic Methods for Monitoring Industrial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Elyousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Hawwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (2), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/ijphm.2019.v10i2.2733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heath Monitoring of Capacitors and Supercapacitors Using Neo Fuzzy Neural Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maawad Makdessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francklin Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.24-34. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2017.2701823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phm survey : implementation of signal processing methods for monitoring bearings and gearboxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Hawwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Detectability of Electromechanical Faults in Induction Motors Via Transient Analysis of the Stray Flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ramirez-Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Climente-Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Quijano-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (5), pp.4324 - 4332. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2018.2843371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Model of Cage Induction Machine Dedicated to the Study of the Inner Race Bearing Fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjami Hadjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmamek Kezzar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijece.v8i1.pp458-471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial Special Section on Networked Energy Systems: Architectures, Communication, and Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mo-Yuen Chow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Khaligh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (5), pp.1896 - 1899. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2016.2606250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden Markov Models for the Prediction of Impending Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (5), pp.3271 - 3281. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2016.2535111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency vibration analysis for the detection of motor damages caused by bearing currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Prudhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Climente-Alarcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.747 - 762. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognosis of Bearing Failures using Hidden Markov Models and the Adaptive Neuro-Fuzzy Inference System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Dong Doan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.2864 - 2874. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2013.2274415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Inductance Computation Devoted to the Modeling of Healthy, Eccentric, and Saturated Induction Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Ghoggal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Zouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (10), pp.1002-1022. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15325008.2013.801056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Diagnosis of Faults in Induction Motor Using an Improved Ant Clustering Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (9), pp.4053 - 4062. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2012.2230598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Digital Control of a Six-Phase Series-Connected Two-induction Machine Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rijaniaina Njakasoa Andriamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nirinarison Razafinjaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Sargos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering,IREE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (4), pp.1607-1619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction Motor Diagnosis Using Line Neutral Voltage Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hadjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boucherma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (11), pp.4581-4591. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2008.2010209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Monitoring of Load Level and Broken Bar Fault Severity Applied to Squirrel-Cage Induction Motors Using a Genetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. de Rossiter Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.R.C. da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (11), pp.4615-4626. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2009.2029580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent Voltage Control for Series-Connected Six- and Three-Phase Induction Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurício Beltrão de Rossiter Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Ricarte da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cursino Brandão Jacobina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Roberto Cabral da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (4), pp.1286-1293. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2009.2023485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contenu spectral du courant absorbé par la machine asynchrone en cas de défaillance, un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la détection d’un défaut au rotor des moteurs asynchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical machines: Real-time Simulation for In¬telligent Fault Diagnosis, Prognostics and Health Man¬agement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahin Hedayati Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunai Larisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON'24,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50TH ANNUAL CONFERENCE OF THE IEEE INDUSTRIAL ELECTRONICS SOCIETY, Nov 2024, Chicago (Illinois), US, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection method to compute a source vector potential for ELF magnetic field dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time numerical dosimetry of low-frequency electromagnetic fields by using multipoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Biennial IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Pisa (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical dosimetry of low frequency electromagnetic fields by using reduced models of the source of the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Magnetism 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Moena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion on Classification Methods for Lifetime Evaluation of a Lab-Scale SiC MOSFET Power Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malorie Hologne-Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serge Pierfederici, Jean-Philippe Martin, May 2022, NANCY (54), France. pp.153-166, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24837-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection of magnetic vector potential on large phantoms for low frequency magnetic field numerical dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Driven Methods for the Prediction of Failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Toulouse, France. pp.474-480, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2019.8864877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient analysis of the external magnetic field via MUSIC methods for the diagnosis of electromechanical faults in induction motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ramirez-Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roque Osornio-Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Quijano-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Toulouse, France. pp.303-308, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2019.8864858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of an Electromagnetic Peening Process on Mumetal Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chazottes-Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Plantevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE ICIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of parameters for lifetime evaluation of SiC MOSFETs based power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malorie Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution of Functional Performance and Expected Lifetime of Electrical Equipments (ELTEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing Wireless Power Transfer with Single-Turn Coreless Coupled Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Wanderoild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2018.8351209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of stator current of dual-three phase induction motor drive under broken bar fault condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Maouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El K. Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE ICIEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Wuhan, China. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIEA.2018.8397779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gear and bearings fault detection using motor current signature analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Gueye Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Frini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE ICIEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Wuhan, China. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIEA.2018.8397840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developpement d'un dispositif de mise en contraintes résiduelles par impulsion électromagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chazottes-Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental approach to the health-monitoring of a silicon carbide MOSFET-based power module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malorie Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEMDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Miami, FL, United States. pp.MO263, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMDC.2017.8002028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of rotor faults via transient analysis of the external magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Quijano-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Climente-Alarcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Pékin, China. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8216651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-noising of spectral contents for diagnosis purpose using morphological filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonino Daviu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Pékin, China. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8216650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion sur le suivi de l’état de santé des modules de puissance constitués de MOSFET en carbure de silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malorie Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Arras, France. pp.141985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal compensation capacitors maximizing coreless inductive power transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Wanderoild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grézaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of isothermal representation for infrared-based fault detection in induction motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picazo-Rodenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonino Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tinos, Greece. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2017.8062415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Dead-time optimization for wide range Flyback active-clamp converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Abouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Volay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency, High Temperature designed DC/DC Coreless Converter for GaN Gate Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Wanderoild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early detection of bearing faults by the Hilbert-Huang transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 4th CEIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIT.2016.7929064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de suivi de creux de tension pour convertisseur Flyback active-clamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Abouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Volay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-calibrated valley switching for wide range Flyback active-clamp DC-DC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Abouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Volay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPEMC-ECCE Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hefei, China. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPEMC.2016.7512447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and Safety Monitoring for more Electrical Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Dumitrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APE Automotive Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control optimization of a dual resonant converter for 15–75V input voltage application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volay Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPE-ECCE Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Séoul, South Korea. pp.2300-2305, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPE.2015.7168141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative influence of adjacent and non-adjacent broken rotor bars on the induction motor diagnosis through MCSA and ZSC methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Gyftakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Garcia-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio J. Marques Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2015.7392343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing circuit control for supercapacitor state estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seïma Shili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVER 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Monte Carlo, France. 7 p., </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2015.7112981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case stories of advanced rotor assessment in field motors operated with soft-starters and frequency converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Corral-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Climente-Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2015.7392253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health monitoring of metallized film capacitors using Neo Fuzzy Neural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maawad Makdessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Búzios, RJ, Brazil. pp.1266-1271, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault prognosis based on Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEMDCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Torino, Italy. pp.271-278, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WEMDCD.2015.7194540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of startup-based rotor fault severity indicators under different starting methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pons-Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Climente-Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dallas, TX, United States. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2014.7048995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application of Z-Source converter to batteries charge with a photovoltaic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Maret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hiroshima, Japan. pp.3239 - 3243, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPEC.2014.6870151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of mixed-eccentric induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rijaniaina Njakasoa Andriamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Sargos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Valence, Spain. pp.128-135, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2013.6645707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors Ageing Prediction by Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Kangaroo Algorithm to Assess the State Of Health of Electric Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Valencia, Spain. pp.97-102, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2013.6645695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of a heuristic approach to localise faulty lines in induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Roberto Cabral da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Beltrao de Rossiter Corrêa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Kitakyushu, Japan. pp.490 - 495, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDS.2013.6527068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dedicated Application of Artiﬁcial Ants for the Condition Monitoring of Induction Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Valencia, Spain. pp.580-585, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2013.6645769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Prediction of Bearing Condition by the Neo-Fuzzy Neuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francklin Rivas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Valencia, Spain. pp.532-537, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2013.6645774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Rotor Field-Oriented Control of a Dual Three-Phase Induction Machine using a novel Kalman observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rijaniaina Njakasoa Andriamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montréal, Canada. pp.2251 - 2256, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2012.6388886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application of particle swarm optimization to the tracking of faulty lines for the monitoring of outer-race bearing faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bali, Indonesia. pp.710 - 713, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CMD.2012.6416245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology to assess the State of Health of lithium-ion batteries based on the battery's parameters and a Fuzzy Logic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEVC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Bordeaux, France. electronic proceedings, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEVC.2012.6183268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and diagnosis of induction motors based on hidden Markov model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marseille, France. pp.1693 - 1699, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICElMach.2012.6350108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Induction Motor Faults by an Improved Artificial Ant Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. pp.3325-3330, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2011.6119866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faults Classification of induction machine using an improved ANT clustering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bologne, Italy. pp.ID 091, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2011.6063642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and identification of furtive misfiring in converter using wavelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talvanes Meneses Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Beltrão de Rossiter Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cursino Brandao Jacobina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Roberto Cabral da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bologne, Italy. pp.ID 040, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2011.6063693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line current analysis for bearing fault detection In induction motors using Hilbert transform phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Khezzar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACEMP-ELECTROMOTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Istanbul, Turkey. pp.3C-3, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACEMP.2011.6490612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent and Direct Rotor-Flux Oriented Control of Series-Connected Induction Machines Using Decoupled Kalman-Filters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rijaniaina Njakasoa Andriamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nirinarison Razafinjaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Sargos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. pp.non connu, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2011.6119873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Model of Cage Induction Machine Dedicated to the Study of Axial Non-uniformities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hadjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Khezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bologne, Italy. pp.ID 287, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2011.6063683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of New Indices of Broken Rotor Bar in Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chemali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Khezzar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACEMP-ELECTROMOTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Istanbul, Turkey. pp.3C-6, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACEMP.2011.6490615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance Measurements combined with the Fuzzy Logic methodology to assess the SOC and SOH of Lithium-ion Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France. pp.DI-1-14 (Actes électroniques), </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2010.5729069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of artificial intelligence techniques and combined approaches in induction motor diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Roberto Cabral da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lane M. R. Baccarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio B. de R. Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cursino Brandao Jacobina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Congresso Brasileiro de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bonito, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the SOC and the SOH of li-ion batteries, by combining impedance measurements with the fuzzy logic inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Glendale, United States. pp.1767-1772, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2010.5675408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Logic Combined with Impedance Measurements to Assess the SOC and SOH of Lithium-ion Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMD 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp.1008-1011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the convolution theorem for the modeling of saturated induction motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghoggal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Zouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadri-Hamida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Glendale, United States. pp.766-771, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2010.5675228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tracking of induction motor's faulty lines through particle swarm optimization using chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Beltrão de Rossiter Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Roberto Cabral da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE ICIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Viña del Mar, Chile. pp.1225-1230, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2010.5472615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modelling of induction motor including the first space harmonics for diagnosis purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On space harmonics model of a three phase squirrel cage induction motor for diagnosis purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE PEMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, CAVTAT, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broken bars diagnosis of 3600 rpm 750 kW induction motor comparison modelization and measurement of phase currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Caironi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Durantay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDEMPED'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, GRADO, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a double star induction motor for space vector PWM control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Hadiouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2000: International conference on electrical machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, ESPOO, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of electrical parameters of an induction motor, a comparison between RLS and genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2000: international conference on electrical machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, ESPOO, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a double-star induction motor with an arbitrary shift angle between its three phase windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Hadiouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE-PEMC'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, KOSICE, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks applied to the control of an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEP 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, ACAPULCO, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithm for the identification of the parameters of an induction motor on start-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCEEPCI'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, OUJDA, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-Fuzzy Vector Control of a Broken-Bar Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE-99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, LAUSANNE, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithm for the identification of the parameters of an induction motor on start-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, LISBOA, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling induction motors for diagnostic purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, LAUSANNE, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Neuro-Fuzzy speed control of an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEMC'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, PRAGUE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stator Flux Oriented Drive for an Induction Motor with Extra (a, b) coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-Fuzzy speed control of an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS - CESA'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Hammamet, Tunisia. pp.1026-1030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Rotor Cage Induction Motors for Default Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDEMPED'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Carry le rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-Fuzzy Controller in a Field Oriented Control for Induction Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Tromdheim, Norway. pp.2.444-2.448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Fuzzy and Classical Speed Control Within a Field Oriented Method for Induction Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Field oriented control method using decoupling terms for induction motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Nancy, France. pp.147-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy sliding mode controller for Dc current control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Weinachter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, saint-nazaire, France. pp.415-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to speed identification for speed sensorless vector control of induction motors by using the MRAS technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Faidallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, BERLIN, Germany. pp.591-594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of a minimal time, LQ and variable structure speed control of an electromechanical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souâd Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sawicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Abba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASTED International Symposium Modelling Identification and Control, MIC'93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1993, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of robust loop shaping designs: an application to an electromechanical actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zazadzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems, Man and Cybernetics, SMC'93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, Le Touquet, France. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.1993.385110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of an electromechanical drive using VSSC with dubious parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souâd Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC Workshop on System Structure and Control, SSC'92</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-042057-8.50099-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum time control of a flexible axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souâd Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International workshop on Microcomputer Control of Electric Drives, MCED'91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1991, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed control using sliding mode theory for an axis with constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Conference of IEEE Industrial Electronics Society, IECON'90</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1990, Pacific Grove, CA, United States. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.1990.149109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis Methods on the Blade of Marine Current Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funa Zhuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editors: Fakher Chaari, Jacek Leskow, Agnieszka Wylomanska, Radoslaw Zimroz, Antonio Napolitano. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 18, pp.393--426, 2021, Nonstationary Systems: Theory and Applications, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82110-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis, Prognosis, and Reliability for Electrical Machines and Drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias G. Strangas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WILEY - IEEE. , pp.528, 2021, ISBN: 9781119722755</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Systems 1 : From Diagnosis to Prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 9781786304650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Systems 2 : From Diagnosis to Prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 9781786306081</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of asynchronous machine with variable speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, pp.409, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine asynchrone à vitesse variable. Sous-titre : capteurs, modèles, contrôle et diagnostic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science Publications. 2006, 2-7462-1381-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine asynchrone à vitesse variable. Sous-titre : capteurs, modèles, contrôle et diagnostic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Hermes, 2006, 2-7462-1382-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Health Monitoring of Silicon Carbide MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malorie Hologne-Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(Editors) Chaari F., Leskow J., Wylomanska A., Zimroz R., Napolitano A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonstationary Systems: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Springer, pp.307 - 329, 2021, Applied Condition Monitoring, 978-3-030-82191-3. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82110-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques for detecting bearings and gears defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Systems 1. From Diagnosis to Prognosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pronostic and health managment: state of art on the monitoring of gears and bearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Systems 1. From Diagnosis to Prognosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9781786304650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic Methods for the Health Monitoring of Gearboxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Systems 1 From Diagnosis to Prognosis ISBN : 9781786304650</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques for Predicting Defects in Bearings and Gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Systems 1 From Diagnosis to Prognosis ISBN : 9781786304650</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">现代电动机的电动机故障诊断, 第7章基于信号分析技术的感应电机机电故障诊断</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">现代电动机的电动机故障诊断, 第7章基于信号分析技术的感应电机机电故障诊断</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition IEEE WILEY, pp. 151-179, 2019, ISBN: 9787111623403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de défauts électriques et mécaniques de la machine asynchrone par traitement du signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic des machines électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.233-267, 2011, Traité EGEM, série génie électrique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and mechanical faults diagnosis of induction machines using signal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Machines Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, non connu (chapitre 7), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’ouvrage intitulé « Commande des systèmes électriques : perspectives technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic des machines électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2-7462-0735-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for determining a parameter of at least one accumulator of a battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barrailh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US 8775106 B2. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination d'un paramètre d'au moins un accumulateur d'une batterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barrailh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zenati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2963109 (A1). 2012, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId385"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hubert Razik </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> was graduated from the &amp;quot;Ecole Normale Supérieure, Cachan&amp;quot;, France, in 1987. He received the Ph.D. degree in Electrical Engineering from the ``Institut Polytechnique de Lorraine&amp;quot;, Nancy, France, in 1991, and received the Habilitation to Supervise Researches from the &amp;quot;Université Henri Poincaré&amp;quot;, France, in 2000. In 1993, he joined the laboratory `&amp;quot;Groupe de Recherche en Electrotechnique et Electronique de Nancy&amp;quot;, Nancy, France. He was an associate Professor of Electrical Engineering at the &amp;quot;Institut Universitaire de Formation des Maîtres de Lorraine&amp;quot; (Higher Institute for teacher vocation training in electrical engineering), Maxéville, France. Since November 1st, 2009, he is full professor of electrical engineering at the &amp;quot;Université Claude Bernard Lyon 1&amp;quot; and he is with the laboratory Ampère - CNRS UMR5005, Villeurbanne, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Digital Twins for Intelligent Fault Diagnosis and Condition-Based Monitoring of Electrical Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahin Hedayati Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa Dunai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alfonso Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (17), pp.4637. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18174637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Diagnostics of Bearing and Gear Fault under Variable Speed and Load Conditions Using Heterogeneous Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (3), pp.643. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17030643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault Tolerance Method for Multiple Current Sensor Offset Faults in Grid-Connected Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangfeng Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junchao Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingang Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.61. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/machines11010061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis for multiple current sensors in grid‐connected inverter based on average modulation voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangfeng Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingang Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), pp.54-66. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/pel2.12614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and simulation investigation for rotor bar fault diagnosis in closed-loop induction motors drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Ghoggal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ishaq Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Zouzou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Electrical Engineering and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (4), pp.2058-2068. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/eei.v12i4.4833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Heterogeneous Data for Condition Monitoring of Multi Faults in Rotating Machines Used in Different Operating Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/ijphm.2023.v14i2.3497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Hardware-in-the-Loop for Stator Windings Asymmetry Fault Analysis in Direct-Drive PMSG-Based Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Yousefzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahin Hedayati Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hoseintabar Marzebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davood Arab Khaburi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (19), pp.6896. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15196896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Output Power Interval Control Strategy Based on Pseudo-Tip-Speed Ratio and Adaptive Genetic Algorithm for Variable-Pitch Tidal Stream Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youming Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingzhu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (9), pp.1197. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse10091197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHM SURVEY: Implementation of Prognostic Methods for Monitoring Industrial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Lamraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Elyousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (19), pp.6909. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15196909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mini Review of Research on Blade Fault Detection of Marine Current Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancements in Civil Engineering & Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time numerical dosimetry of low-frequency electromagnetic fields by using multipoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2021.3065554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Feature Extraction Method for the Condition Monitoring of Bearings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (8), pp.2322. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14082322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Flux Analysis for the Condition Monitoring of Electric Machines: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Zamudio-Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roque Osornio-Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alfonso Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene de Jesus Romero-Troncoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2021.3070581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of bearing failures by the analysis of the time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, pp.106607. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imbalance Fault Detection Based on the Integrated Analysis Strategy for Marine Current Turbines under Variable Current Speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (10), pp.1069. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e22101069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Process Condition Forecasting Methodology based on Neo-Fuzzy Neuron and Self-Organizing Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zurita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delgado Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Carino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortega J.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scientific and Industrial Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.504-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of winding asymmetries in wound-rotor induction motors via transient analysis of the external magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Zamudio-Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alfonso Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roque Osornio-Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene de Jesus Romero-Troncoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2019.2931274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Propagation Mechanism of Fault Signatures in Squirrel Cage Induction Motor Drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Maouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boucherma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Khezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Engineering &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.121-133. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42835-018-00037-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHM Survey : Implementation of Diagnostic Methods for Monitoring Industrial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Elyousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Hawwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (2), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/ijphm.2019.v10i2.2733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phm survey : implementation of signal processing methods for monitoring bearings and gearboxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Hawwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heath Monitoring of Capacitors and Supercapacitors Using Neo Fuzzy Neural Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maawad Makdessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francklin Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.24-34. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2017.2701823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Detectability of Electromechanical Faults in Induction Motors Via Transient Analysis of the Stray Flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ramirez-Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Climente-Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Quijano-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (5), pp.4324 - 4332. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2018.2843371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Model of Cage Induction Machine Dedicated to the Study of the Inner Race Bearing Fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjami Hadjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmamek Kezzar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijece.v8i1.pp458-471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden Markov Models for the Prediction of Impending Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (5), pp.3271 - 3281. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2016.2535111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial Special Section on Networked Energy Systems: Architectures, Communication, and Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mo-Yuen Chow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Khaligh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (5), pp.1896 - 1899. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2016.2606250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency vibration analysis for the detection of motor damages caused by bearing currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Prudhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Climente-Alarcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.747 - 762. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognosis of Bearing Failures using Hidden Markov Models and the Adaptive Neuro-Fuzzy Inference System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Dong Doan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.2864 - 2874. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2013.2274415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Diagnosis of Faults in Induction Motor Using an Improved Ant Clustering Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (9), pp.4053 - 4062. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2012.2230598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Inductance Computation Devoted to the Modeling of Healthy, Eccentric, and Saturated Induction Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Ghoggal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Zouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (10), pp.1002-1022. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15325008.2013.801056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Digital Control of a Six-Phase Series-Connected Two-induction Machine Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rijaniaina Njakasoa Andriamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nirinarison Razafinjaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Sargos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering,IREE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (4), pp.1607-1619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Monitoring of Load Level and Broken Bar Fault Severity Applied to Squirrel-Cage Induction Motors Using a Genetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. de Rossiter Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.R.C. da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (11), pp.4615-4626. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2009.2029580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent Voltage Control for Series-Connected Six- and Three-Phase Induction Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurício Beltrão de Rossiter Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Ricarte da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cursino Brandão Jacobina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Roberto Cabral da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (4), pp.1286-1293. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2009.2023485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction Motor Diagnosis Using Line Neutral Voltage Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hadjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boucherma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (11), pp.4581-4591. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2008.2010209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contenu spectral du courant absorbé par la machine asynchrone en cas de défaillance, un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la détection d’un défaut au rotor des moteurs asynchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time numerical dosimetry of low-frequency electromagnetic fields by using multipoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Biennial IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Pisa (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection method to compute a source vector potential for ELF magnetic field dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical dosimetry of low frequency electromagnetic fields by using reduced models of the source of the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Magnetism 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Moena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical machines: Real-time Simulation for In¬telligent Fault Diagnosis, Prognostics and Health Man¬agement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahin Hedayati Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunai Larisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON'24,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50TH ANNUAL CONFERENCE OF THE IEEE INDUSTRIAL ELECTRONICS SOCIETY, Nov 2024, Chicago (Illinois), US, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion on Classification Methods for Lifetime Evaluation of a Lab-Scale SiC MOSFET Power Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malorie Hologne-Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serge Pierfederici, Jean-Philippe Martin, May 2022, NANCY (54), France. pp.153-166, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24837-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection of magnetic vector potential on large phantoms for low frequency magnetic field numerical dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Driven Methods for the Prediction of Failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Toulouse, France. pp.474-480, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2019.8864877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient analysis of the external magnetic field via MUSIC methods for the diagnosis of electromechanical faults in induction motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ramirez-Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roque Osornio-Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Quijano-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Toulouse, France. pp.303-308, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2019.8864858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of stator current of dual-three phase induction motor drive under broken bar fault condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Maouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El K. Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE ICIEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Wuhan, China. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIEA.2018.8397779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gear and bearings fault detection using motor current signature analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Gueye Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Frini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE ICIEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Wuhan, China. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIEA.2018.8397840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developpement d'un dispositif de mise en contraintes résiduelles par impulsion électromagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chazottes-Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of an Electromagnetic Peening Process on Mumetal Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chazottes-Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Plantevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE ICIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing Wireless Power Transfer with Single-Turn Coreless Coupled Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Wanderoild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2018.8351209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of parameters for lifetime evaluation of SiC MOSFETs based power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malorie Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution of Functional Performance and Expected Lifetime of Electrical Equipments (ELTEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion sur le suivi de l’état de santé des modules de puissance constitués de MOSFET en carbure de silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malorie Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Arras, France. pp.141985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of rotor faults via transient analysis of the external magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Quijano-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Climente-Alarcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Pékin, China. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8216651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-noising of spectral contents for diagnosis purpose using morphological filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonino Daviu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Pékin, China. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8216650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal compensation capacitors maximizing coreless inductive power transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Wanderoild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grézaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of isothermal representation for infrared-based fault detection in induction motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picazo-Rodenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonino Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tinos, Greece. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2017.8062415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental approach to the health-monitoring of a silicon carbide MOSFET-based power module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malorie Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEMDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Miami, FL, United States. pp.MO263, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMDC.2017.8002028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early detection of bearing faults by the Hilbert-Huang transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 4th CEIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIT.2016.7929064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency, High Temperature designed DC/DC Coreless Converter for GaN Gate Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Wanderoild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de suivi de creux de tension pour convertisseur Flyback active-clamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Abouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Volay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-calibrated valley switching for wide range Flyback active-clamp DC-DC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Abouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Volay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPEMC-ECCE Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hefei, China. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPEMC.2016.7512447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Dead-time optimization for wide range Flyback active-clamp converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Abouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Volay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and Safety Monitoring for more Electrical Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Dumitrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APE Automotive Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative influence of adjacent and non-adjacent broken rotor bars on the induction motor diagnosis through MCSA and ZSC methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Gyftakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Garcia-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio J. Marques Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2015.7392343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control optimization of a dual resonant converter for 15–75V input voltage application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volay Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPE-ECCE Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Séoul, South Korea. pp.2300-2305, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPE.2015.7168141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing circuit control for supercapacitor state estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seïma Shili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVER 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Monte Carlo, France. 7 p., </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2015.7112981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case stories of advanced rotor assessment in field motors operated with soft-starters and frequency converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Corral-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Climente-Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2015.7392253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health monitoring of metallized film capacitors using Neo Fuzzy Neural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maawad Makdessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Búzios, RJ, Brazil. pp.1266-1271, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault prognosis based on Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEMDCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Torino, Italy. pp.271-278, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WEMDCD.2015.7194540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application of Z-Source converter to batteries charge with a photovoltaic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Maret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hiroshima, Japan. pp.3239 - 3243, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPEC.2014.6870151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of startup-based rotor fault severity indicators under different starting methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pons-Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Climente-Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dallas, TX, United States. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2014.7048995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of mixed-eccentric induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rijaniaina Njakasoa Andriamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Sargos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Valence, Spain. pp.128-135, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2013.6645707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors Ageing Prediction by Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Kangaroo Algorithm to Assess the State Of Health of Electric Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Valencia, Spain. pp.97-102, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2013.6645695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of a heuristic approach to localise faulty lines in induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Roberto Cabral da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Beltrao de Rossiter Corrêa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Kitakyushu, Japan. pp.490 - 495, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDS.2013.6527068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dedicated Application of Artiﬁcial Ants for the Condition Monitoring of Induction Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Valencia, Spain. pp.580-585, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2013.6645769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Prediction of Bearing Condition by the Neo-Fuzzy Neuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francklin Rivas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Valencia, Spain. pp.532-537, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2013.6645774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application of particle swarm optimization to the tracking of faulty lines for the monitoring of outer-race bearing faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bali, Indonesia. pp.710 - 713, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CMD.2012.6416245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Rotor Field-Oriented Control of a Dual Three-Phase Induction Machine using a novel Kalman observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rijaniaina Njakasoa Andriamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montréal, Canada. pp.2251 - 2256, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2012.6388886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology to assess the State of Health of lithium-ion batteries based on the battery's parameters and a Fuzzy Logic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEVC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Bordeaux, France. electronic proceedings, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEVC.2012.6183268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and diagnosis of induction motors based on hidden Markov model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marseille, France. pp.1693 - 1699, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICElMach.2012.6350108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faults Classification of induction machine using an improved ANT clustering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bologne, Italy. pp.ID 091, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2011.6063642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and identification of furtive misfiring in converter using wavelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talvanes Meneses Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Beltrão de Rossiter Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cursino Brandao Jacobina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Roberto Cabral da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bologne, Italy. pp.ID 040, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2011.6063693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line current analysis for bearing fault detection In induction motors using Hilbert transform phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Khezzar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACEMP-ELECTROMOTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Istanbul, Turkey. pp.3C-3, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACEMP.2011.6490612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Induction Motor Faults by an Improved Artificial Ant Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. pp.3325-3330, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2011.6119866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Model of Cage Induction Machine Dedicated to the Study of Axial Non-uniformities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hadjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Khezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bologne, Italy. pp.ID 287, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2011.6063683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent and Direct Rotor-Flux Oriented Control of Series-Connected Induction Machines Using Decoupled Kalman-Filters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rijaniaina Njakasoa Andriamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nirinarison Razafinjaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Sargos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. pp.non connu, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2011.6119873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of New Indices of Broken Rotor Bar in Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chemali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Khezzar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACEMP-ELECTROMOTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Istanbul, Turkey. pp.3C-6, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACEMP.2011.6490615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the SOC and the SOH of li-ion batteries, by combining impedance measurements with the fuzzy logic inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Glendale, United States. pp.1767-1772, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2010.5675408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Logic Combined with Impedance Measurements to Assess the SOC and SOH of Lithium-ion Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMD 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp.1008-1011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the convolution theorem for the modeling of saturated induction motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghoggal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Zouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadri-Hamida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Glendale, United States. pp.766-771, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2010.5675228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tracking of induction motor's faulty lines through particle swarm optimization using chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Beltrão de Rossiter Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Roberto Cabral da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE ICIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Viña del Mar, Chile. pp.1225-1230, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2010.5472615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance Measurements combined with the Fuzzy Logic methodology to assess the SOC and SOH of Lithium-ion Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France. pp.DI-1-14 (Actes électroniques), </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2010.5729069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of artificial intelligence techniques and combined approaches in induction motor diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Roberto Cabral da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lane M. R. Baccarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio B. de R. Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cursino Brandao Jacobina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Congresso Brasileiro de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bonito, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modelling of induction motor including the first space harmonics for diagnosis purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On space harmonics model of a three phase squirrel cage induction motor for diagnosis purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE PEMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, CAVTAT, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broken bars diagnosis of 3600 rpm 750 kW induction motor comparison modelization and measurement of phase currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Caironi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Durantay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDEMPED'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, GRADO, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a double star induction motor for space vector PWM control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Hadiouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2000: International conference on electrical machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, ESPOO, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of electrical parameters of an induction motor, a comparison between RLS and genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2000: international conference on electrical machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, ESPOO, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a double-star induction motor with an arbitrary shift angle between its three phase windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Hadiouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE-PEMC'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, KOSICE, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks applied to the control of an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEP 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, ACAPULCO, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithm for the identification of the parameters of an induction motor on start-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCEEPCI'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, OUJDA, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-Fuzzy Vector Control of a Broken-Bar Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE-99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, LAUSANNE, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithm for the identification of the parameters of an induction motor on start-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, LISBOA, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling induction motors for diagnostic purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, LAUSANNE, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Neuro-Fuzzy speed control of an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEMC'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, PRAGUE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stator Flux Oriented Drive for an Induction Motor with Extra (a, b) coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-Fuzzy speed control of an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS - CESA'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Hammamet, Tunisia. pp.1026-1030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-Fuzzy Controller in a Field Oriented Control for Induction Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Tromdheim, Norway. pp.2.444-2.448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Fuzzy and Classical Speed Control Within a Field Oriented Method for Induction Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Rotor Cage Induction Motors for Default Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDEMPED'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Carry le rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Field oriented control method using decoupling terms for induction motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Nancy, France. pp.147-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy sliding mode controller for Dc current control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Weinachter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, saint-nazaire, France. pp.415-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to speed identification for speed sensorless vector control of induction motors by using the MRAS technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Faidallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, BERLIN, Germany. pp.591-594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of a minimal time, LQ and variable structure speed control of an electromechanical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souâd Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sawicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Abba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASTED International Symposium Modelling Identification and Control, MIC'93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1993, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of robust loop shaping designs: an application to an electromechanical actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zazadzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems, Man and Cybernetics, SMC'93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, Le Touquet, France. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.1993.385110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of an electromechanical drive using VSSC with dubious parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souâd Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC Workshop on System Structure and Control, SSC'92</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-042057-8.50099-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum time control of a flexible axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souâd Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International workshop on Microcomputer Control of Electric Drives, MCED'91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1991, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed control using sliding mode theory for an axis with constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Conference of IEEE Industrial Electronics Society, IECON'90</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1990, Pacific Grove, CA, United States. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.1990.149109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis Methods on the Blade of Marine Current Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funa Zhuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editors: Fakher Chaari, Jacek Leskow, Agnieszka Wylomanska, Radoslaw Zimroz, Antonio Napolitano. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 18, pp.393--426, 2021, Nonstationary Systems: Theory and Applications, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82110-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis, Prognosis, and Reliability for Electrical Machines and Drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias G. Strangas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WILEY - IEEE. , pp.528, 2021, ISBN: 9781119722755</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Systems 1 : From Diagnosis to Prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 9781786304650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Systems 2 : From Diagnosis to Prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 9781786306081</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of asynchronous machine with variable speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, pp.409, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine asynchrone à vitesse variable. Sous-titre : capteurs, modèles, contrôle et diagnostic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science Publications. 2006, 2-7462-1381-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine asynchrone à vitesse variable. Sous-titre : capteurs, modèles, contrôle et diagnostic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Hermes, 2006, 2-7462-1382-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Health Monitoring of Silicon Carbide MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malorie Hologne-Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(Editors) Chaari F., Leskow J., Wylomanska A., Zimroz R., Napolitano A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonstationary Systems: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Springer, pp.307 - 329, 2021, Applied Condition Monitoring, 978-3-030-82191-3. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82110-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pronostic and health managment: state of art on the monitoring of gears and bearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Systems 1. From Diagnosis to Prognosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9781786304650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic Methods for the Health Monitoring of Gearboxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Systems 1 From Diagnosis to Prognosis ISBN : 9781786304650</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques for Predicting Defects in Bearings and Gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Systems 1 From Diagnosis to Prognosis ISBN : 9781786304650</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques for detecting bearings and gears defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Systems 1. From Diagnosis to Prognosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">现代电动机的电动机故障诊断, 第7章基于信号分析技术的感应电机机电故障诊断</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">现代电动机的电动机故障诊断, 第7章基于信号分析技术的感应电机机电故障诊断</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition IEEE WILEY, pp. 151-179, 2019, ISBN: 9787111623403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and mechanical faults diagnosis of induction machines using signal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Machines Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, non connu (chapitre 7), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de défauts électriques et mécaniques de la machine asynchrone par traitement du signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic des machines électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.233-267, 2011, Traité EGEM, série génie électrique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’ouvrage intitulé « Commande des systèmes électriques : perspectives technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic des machines électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2-7462-0735-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for determining a parameter of at least one accumulator of a battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barrailh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US 8775106 B2. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination d'un paramètre d'au moins un accumulateur d'une batterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barrailh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zenati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2963109 (A1). 2012, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId385"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05241556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Hedayati Kia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Dunai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alfonso Antonino-Daviu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18174637" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04436287v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Bouzouidja" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Soualhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Soualhi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17030643" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924853v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangfeng Jin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junchao Geng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Han" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines11010061" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337470v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pel2.12614" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288579v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Medjaher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/ijphm.2023.v14i2.3497" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288585v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Tabet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ghoggal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishaq Amrani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Zouzou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/eei.v12i4.4833" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Lamraoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Elyousfi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15196909" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787334v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Yousefzadeh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hoseintabar Marzebali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davood Arab Khaburi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15196896" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762099v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youming Cai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingzhu Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohang Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10091197" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258817v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189650v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tavernier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Burais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gaspard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3065554" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682964v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Yousfi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14082322" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189653v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Zamudio-Ramirez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roque Osornio-Rios" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alfonso Antonino-Daviu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene de Jesus Romero-Troncoso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2021.3070581" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469084v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106607" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22101069" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683024v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Maouche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Kamel Oumaamar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boucherma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Khezzar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42835-018-00037-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683021v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zurita" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Delgado Prieto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Carino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortega J.A." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469094v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2931274" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809311v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hawwari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/ijphm.2019.v10i2.2733" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631513v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maawad Makdessi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan German" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francklin Rivas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2701823" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899884v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899871v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ramirez-Nunez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonino-Daviu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Climente-Alarcon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Quijano-Lopez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2843371" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899864v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjami Hadjami" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmamek Kezzar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v8i1.pp458-471" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419294v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Ma" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo-Yuen Chow" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Khaligh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2016.2606250" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387631v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Badaoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2535111" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387634v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Prudhom" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.12.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855283v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Dong Doan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2274415" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865642v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahraoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2013.801056" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803675v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2230598" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087922v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijaniaina Njakasoa Andriamalala" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Baghli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nirinarison Razafinjaka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Sargos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683052v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khezzar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kamel Oumaamar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadjami" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boucherma" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2008.2010209" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683045v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. de Rossiter Correa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R.C. da Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2009.2029580" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683054v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Beltr&#227;o de Rossiter Correa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Ricarte da Silva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cursino Brand&#227;o Jacobina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Roberto Cabral da Silva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2009.2023485" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893685v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893686v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Didier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829844v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunai Larisa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795996v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749010v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795855v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562710v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malorie Hologne-Carpentier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_12" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683107v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469105v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2019.8864877" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469100v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2019.8864858" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800374v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chazottes-Leconte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sonde" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Plantevin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352290" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922194v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malorie Hologne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881673v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Wanderoild" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bergogne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8351209" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899866v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maouche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El K. Oumaamar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2018.8397779" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899865v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Gueye Lo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Frini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2018.8397840" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981840v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532058v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002028" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899870v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216651" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899867v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonino Daviu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216650" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534708v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barri&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630685v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gr&#233;zaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899872v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picazo-Rodenas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Redon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez-Perez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2017.8062415" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387598v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Larousse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cellier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Abouchi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Volay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387637v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899873v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zerhouni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2016.7929064" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361709v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Cellier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387638v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPEMC.2016.7512447" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922178v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitrescu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Li&#232;vre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240990v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lombard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volay Philippe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPE.2015.7168141" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899874v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Gyftakis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Garcia-Hernandez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J. Marques Cardoso" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392343" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240978v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#239;ma Shili" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112981" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899876v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antonino-Daviu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corral-Hernandez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392253" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240925v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281654" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240917v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WEMDCD.2015.7194540" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899877v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pons-Llinares" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048995" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056175v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zitouni" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Maret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPEC.2014.6870151" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384516v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fran&#231;ois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2013.6645707" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920298v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870039v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2013.6645695" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855321v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Beltrao de Rossiter Corr&#234;a" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDS.2013.6527068" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870040v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2013.6645769" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870054v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2013.6645774" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821647v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6388886" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821649v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CMD.2012.6416245" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703560v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zenati" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desprez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rael" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEVC.2012.6183268" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803682v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350108" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649359v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119866" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636522v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2011.6063642" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636519v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talvanes Meneses Oliveira" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Beltr&#227;o de Rossiter Corr&#234;a" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cursino Brandao Jacobina" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2011.6063693" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636558v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rezzoug" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACEMP.2011.6490612" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649374v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119873" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636512v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Hadjami" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2011.6063683" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636566v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chemali" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACEMP.2011.6490615" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539051v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2010.5729069" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537977v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lane M. R. Baccarini" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio B. de R. Corr&#234;a" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564335v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2010.5675408" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518009v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564329v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghoggal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahraoui" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadri-Hamida" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2010.5675228" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484641v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2010.5472615" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893684v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893675v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Abed" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893702v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Caironi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Durantay" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893728v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Hadiouche" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893731v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893737v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893710v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893753v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893744v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893754v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893747v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802410v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802461v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802494v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802552v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hein" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802520v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802536v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802581v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802564v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Weinachter" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802594v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Faidallah" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802626v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sou&#226;d Machmoum" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Malass&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sawicki" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Abba" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802609v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zazadzinski" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Iung" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1993.385110" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802654v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-042057-8.50099-9" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802672v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802682v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.1990.149109" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296955v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Funa Zhuo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-82110-4" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82110-4_22" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319428v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias G. Strangas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499903v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499911v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597442v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682937v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682945v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296453v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82110-4_16" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047914v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soualhi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047909v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499924v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499931v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469156v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598519v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649338v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682951v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388107v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barrailh" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972579v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ra&#235;l" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05241556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Hedayati Kia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Dunai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alfonso Antonino-Daviu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18174637" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04436287v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Bouzouidja" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Soualhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Soualhi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17030643" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924853v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangfeng Jin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junchao Geng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Han" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines11010061" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337470v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pel2.12614" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288585v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Tabet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ghoggal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishaq Amrani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Zouzou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/eei.v12i4.4833" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288579v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Medjaher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/ijphm.2023.v14i2.3497" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Yousefzadeh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hoseintabar Marzebali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davood Arab Khaburi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15196896" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762099v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youming Cai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingzhu Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohang Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10091197" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787331v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Lamraoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Elyousfi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15196909" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258817v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189650v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tavernier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Burais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gaspard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3065554" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682964v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Yousfi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14082322" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189653v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Zamudio-Ramirez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roque Osornio-Rios" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alfonso Antonino-Daviu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene de Jesus Romero-Troncoso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2021.3070581" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469084v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106607" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22101069" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683021v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zurita" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Delgado Prieto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Carino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortega J.A." TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469094v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2931274" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683024v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Maouche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Kamel Oumaamar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boucherma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Khezzar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42835-018-00037-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809311v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hawwari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/ijphm.2019.v10i2.2733" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899884v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631513v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maawad Makdessi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan German" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francklin Rivas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2701823" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899871v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ramirez-Nunez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonino-Daviu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Climente-Alarcon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Quijano-Lopez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2843371" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899864v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjami Hadjami" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmamek Kezzar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v8i1.pp458-471" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387631v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Badaoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2535111" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419294v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Ma" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo-Yuen Chow" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Khaligh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2016.2606250" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387634v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Prudhom" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.12.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855283v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Dong Doan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2274415" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803675v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2230598" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865642v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahraoui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2013.801056" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087922v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijaniaina Njakasoa Andriamalala" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Baghli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nirinarison Razafinjaka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Sargos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683045v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. de Rossiter Correa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R.C. da Silva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2009.2029580" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683054v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Beltr&#227;o de Rossiter Correa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Ricarte da Silva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cursino Brand&#227;o Jacobina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Roberto Cabral da Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2009.2023485" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683052v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khezzar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kamel Oumaamar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadjami" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boucherma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2008.2010209" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893685v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893686v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Didier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749010v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795996v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795855v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829844v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunai Larisa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562710v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malorie Hologne-Carpentier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_12" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683107v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469105v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2019.8864877" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469100v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2019.8864858" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899866v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maouche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El K. Oumaamar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2018.8397779" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899865v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Gueye Lo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Frini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2018.8397840" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981840v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chazottes-Leconte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sonde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800374v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Plantevin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352290" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881673v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Wanderoild" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bergogne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8351209" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922194v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malorie Hologne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534708v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barri&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899870v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216651" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899867v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonino Daviu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216650" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630685v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gr&#233;zaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899872v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picazo-Rodenas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Redon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez-Perez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2017.8062415" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532058v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002028" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899873v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zerhouni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2016.7929064" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387637v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361709v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Larousse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Cellier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Abouchi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Volay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387638v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cellier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPEMC.2016.7512447" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387598v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922178v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitrescu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Li&#232;vre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899874v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Gyftakis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Garcia-Hernandez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J. Marques Cardoso" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392343" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240990v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lombard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volay Philippe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPE.2015.7168141" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240978v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#239;ma Shili" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112981" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899876v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antonino-Daviu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corral-Hernandez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392253" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240925v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281654" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240917v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WEMDCD.2015.7194540" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056175v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zitouni" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Maret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPEC.2014.6870151" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899877v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pons-Llinares" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048995" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384516v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fran&#231;ois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2013.6645707" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920298v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870039v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2013.6645695" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855321v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Beltrao de Rossiter Corr&#234;a" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDS.2013.6527068" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870040v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2013.6645769" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870054v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2013.6645774" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821649v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CMD.2012.6416245" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821647v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6388886" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703560v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zenati" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desprez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rael" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEVC.2012.6183268" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803682v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350108" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636522v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2011.6063642" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636519v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talvanes Meneses Oliveira" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Beltr&#227;o de Rossiter Corr&#234;a" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cursino Brandao Jacobina" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2011.6063693" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636558v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rezzoug" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACEMP.2011.6490612" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649359v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119866" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636512v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Hadjami" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2011.6063683" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649374v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119873" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636566v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chemali" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACEMP.2011.6490615" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564335v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2010.5675408" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518009v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564329v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghoggal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahraoui" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadri-Hamida" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2010.5675228" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484641v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2010.5472615" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539051v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2010.5729069" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537977v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lane M. R. Baccarini" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio B. de R. Corr&#234;a" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893684v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893675v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Abed" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893702v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Caironi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Durantay" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893728v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Hadiouche" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893731v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893737v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893710v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893753v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893744v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893754v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893747v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802410v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802461v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802494v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802520v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802536v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802552v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hein" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802581v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802564v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Weinachter" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802594v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Faidallah" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802626v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sou&#226;d Machmoum" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Malass&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sawicki" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Abba" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802609v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zazadzinski" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Iung" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1993.385110" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802654v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-042057-8.50099-9" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802672v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802682v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.1990.149109" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296955v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Funa Zhuo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-82110-4" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82110-4_22" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319428v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias G. Strangas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499903v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499911v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597442v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682937v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682945v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296453v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82110-4_16" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047909v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499924v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499931v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047914v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soualhi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469156v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649338v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598519v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682951v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388107v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barrailh" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972579v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ra&#235;l" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>