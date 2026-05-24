--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hubert Razik </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> was graduated from the &amp;quot;Ecole Normale Supérieure, Cachan&amp;quot;, France, in 1987. He received the Ph.D. degree in Electrical Engineering from the ``Institut Polytechnique de Lorraine&amp;quot;, Nancy, France, in 1991, and received the Habilitation to Supervise Researches from the &amp;quot;Université Henri Poincaré&amp;quot;, France, in 2000. In 1993, he joined the laboratory `&amp;quot;Groupe de Recherche en Electrotechnique et Electronique de Nancy&amp;quot;, Nancy, France. He was an associate Professor of Electrical Engineering at the &amp;quot;Institut Universitaire de Formation des Maîtres de Lorraine&amp;quot; (Higher Institute for teacher vocation training in electrical engineering), Maxéville, France. Since November 1st, 2009, he is full professor of electrical engineering at the &amp;quot;Université Claude Bernard Lyon 1&amp;quot; and he is with the laboratory Ampère - CNRS UMR5005, Villeurbanne, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Digital Twins for Intelligent Fault Diagnosis and Condition-Based Monitoring of Electrical Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahin Hedayati Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa Dunai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alfonso Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (17), pp.4637. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18174637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Diagnostics of Bearing and Gear Fault under Variable Speed and Load Conditions Using Heterogeneous Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (3), pp.643. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17030643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault Tolerance Method for Multiple Current Sensor Offset Faults in Grid-Connected Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangfeng Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junchao Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingang Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.61. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/machines11010061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis for multiple current sensors in grid‐connected inverter based on average modulation voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangfeng Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingang Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), pp.54-66. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/pel2.12614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and simulation investigation for rotor bar fault diagnosis in closed-loop induction motors drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Ghoggal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ishaq Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Zouzou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Electrical Engineering and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (4), pp.2058-2068. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/eei.v12i4.4833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Heterogeneous Data for Condition Monitoring of Multi Faults in Rotating Machines Used in Different Operating Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/ijphm.2023.v14i2.3497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Hardware-in-the-Loop for Stator Windings Asymmetry Fault Analysis in Direct-Drive PMSG-Based Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Yousefzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahin Hedayati Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hoseintabar Marzebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davood Arab Khaburi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (19), pp.6896. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15196896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Output Power Interval Control Strategy Based on Pseudo-Tip-Speed Ratio and Adaptive Genetic Algorithm for Variable-Pitch Tidal Stream Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youming Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingzhu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (9), pp.1197. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse10091197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHM SURVEY: Implementation of Prognostic Methods for Monitoring Industrial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Lamraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Elyousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (19), pp.6909. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15196909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mini Review of Research on Blade Fault Detection of Marine Current Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancements in Civil Engineering & Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time numerical dosimetry of low-frequency electromagnetic fields by using multipoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2021.3065554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Feature Extraction Method for the Condition Monitoring of Bearings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (8), pp.2322. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14082322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Flux Analysis for the Condition Monitoring of Electric Machines: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Zamudio-Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roque Osornio-Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alfonso Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene de Jesus Romero-Troncoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2021.3070581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of bearing failures by the analysis of the time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, pp.106607. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imbalance Fault Detection Based on the Integrated Analysis Strategy for Marine Current Turbines under Variable Current Speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (10), pp.1069. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e22101069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Process Condition Forecasting Methodology based on Neo-Fuzzy Neuron and Self-Organizing Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zurita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delgado Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Carino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortega J.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scientific and Industrial Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.504-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of winding asymmetries in wound-rotor induction motors via transient analysis of the external magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Zamudio-Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alfonso Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roque Osornio-Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene de Jesus Romero-Troncoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2019.2931274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Propagation Mechanism of Fault Signatures in Squirrel Cage Induction Motor Drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Maouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boucherma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Khezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Engineering &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.121-133. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42835-018-00037-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHM Survey : Implementation of Diagnostic Methods for Monitoring Industrial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Elyousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Hawwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (2), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/ijphm.2019.v10i2.2733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phm survey : implementation of signal processing methods for monitoring bearings and gearboxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Hawwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heath Monitoring of Capacitors and Supercapacitors Using Neo Fuzzy Neural Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maawad Makdessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francklin Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.24-34. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2017.2701823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Detectability of Electromechanical Faults in Induction Motors Via Transient Analysis of the Stray Flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ramirez-Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Climente-Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Quijano-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (5), pp.4324 - 4332. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2018.2843371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Model of Cage Induction Machine Dedicated to the Study of the Inner Race Bearing Fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjami Hadjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmamek Kezzar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijece.v8i1.pp458-471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden Markov Models for the Prediction of Impending Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (5), pp.3271 - 3281. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2016.2535111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial Special Section on Networked Energy Systems: Architectures, Communication, and Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mo-Yuen Chow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Khaligh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (5), pp.1896 - 1899. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2016.2606250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency vibration analysis for the detection of motor damages caused by bearing currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Prudhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Climente-Alarcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.747 - 762. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognosis of Bearing Failures using Hidden Markov Models and the Adaptive Neuro-Fuzzy Inference System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Dong Doan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.2864 - 2874. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2013.2274415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Diagnosis of Faults in Induction Motor Using an Improved Ant Clustering Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (9), pp.4053 - 4062. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2012.2230598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Inductance Computation Devoted to the Modeling of Healthy, Eccentric, and Saturated Induction Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Ghoggal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Zouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (10), pp.1002-1022. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15325008.2013.801056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Digital Control of a Six-Phase Series-Connected Two-induction Machine Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rijaniaina Njakasoa Andriamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nirinarison Razafinjaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Sargos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering,IREE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (4), pp.1607-1619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Monitoring of Load Level and Broken Bar Fault Severity Applied to Squirrel-Cage Induction Motors Using a Genetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. de Rossiter Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.R.C. da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (11), pp.4615-4626. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2009.2029580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent Voltage Control for Series-Connected Six- and Three-Phase Induction Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurício Beltrão de Rossiter Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Ricarte da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cursino Brandão Jacobina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Roberto Cabral da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (4), pp.1286-1293. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2009.2023485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction Motor Diagnosis Using Line Neutral Voltage Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hadjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boucherma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (11), pp.4581-4591. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2008.2010209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contenu spectral du courant absorbé par la machine asynchrone en cas de défaillance, un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la détection d’un défaut au rotor des moteurs asynchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time numerical dosimetry of low-frequency electromagnetic fields by using multipoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Biennial IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Pisa (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection method to compute a source vector potential for ELF magnetic field dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical dosimetry of low frequency electromagnetic fields by using reduced models of the source of the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Magnetism 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Moena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical machines: Real-time Simulation for In¬telligent Fault Diagnosis, Prognostics and Health Man¬agement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahin Hedayati Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunai Larisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON'24,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50TH ANNUAL CONFERENCE OF THE IEEE INDUSTRIAL ELECTRONICS SOCIETY, Nov 2024, Chicago (Illinois), US, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion on Classification Methods for Lifetime Evaluation of a Lab-Scale SiC MOSFET Power Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malorie Hologne-Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serge Pierfederici, Jean-Philippe Martin, May 2022, NANCY (54), France. pp.153-166, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24837-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection of magnetic vector potential on large phantoms for low frequency magnetic field numerical dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Driven Methods for the Prediction of Failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Toulouse, France. pp.474-480, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2019.8864877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient analysis of the external magnetic field via MUSIC methods for the diagnosis of electromechanical faults in induction motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ramirez-Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roque Osornio-Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Quijano-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Toulouse, France. pp.303-308, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2019.8864858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of stator current of dual-three phase induction motor drive under broken bar fault condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Maouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El K. Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE ICIEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Wuhan, China. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIEA.2018.8397779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gear and bearings fault detection using motor current signature analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Gueye Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Frini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE ICIEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Wuhan, China. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIEA.2018.8397840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developpement d'un dispositif de mise en contraintes résiduelles par impulsion électromagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chazottes-Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of an Electromagnetic Peening Process on Mumetal Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chazottes-Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Plantevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE ICIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing Wireless Power Transfer with Single-Turn Coreless Coupled Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Wanderoild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2018.8351209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of parameters for lifetime evaluation of SiC MOSFETs based power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malorie Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution of Functional Performance and Expected Lifetime of Electrical Equipments (ELTEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion sur le suivi de l’état de santé des modules de puissance constitués de MOSFET en carbure de silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malorie Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Arras, France. pp.141985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of rotor faults via transient analysis of the external magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Quijano-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Climente-Alarcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Pékin, China. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8216651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-noising of spectral contents for diagnosis purpose using morphological filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonino Daviu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Pékin, China. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8216650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal compensation capacitors maximizing coreless inductive power transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Wanderoild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grézaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of isothermal representation for infrared-based fault detection in induction motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picazo-Rodenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonino Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tinos, Greece. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2017.8062415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental approach to the health-monitoring of a silicon carbide MOSFET-based power module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malorie Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEMDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Miami, FL, United States. pp.MO263, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMDC.2017.8002028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early detection of bearing faults by the Hilbert-Huang transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 4th CEIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIT.2016.7929064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency, High Temperature designed DC/DC Coreless Converter for GaN Gate Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Wanderoild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de suivi de creux de tension pour convertisseur Flyback active-clamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Abouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Volay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-calibrated valley switching for wide range Flyback active-clamp DC-DC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Abouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Volay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPEMC-ECCE Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hefei, China. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPEMC.2016.7512447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Dead-time optimization for wide range Flyback active-clamp converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Abouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Volay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and Safety Monitoring for more Electrical Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Dumitrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APE Automotive Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative influence of adjacent and non-adjacent broken rotor bars on the induction motor diagnosis through MCSA and ZSC methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Gyftakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Garcia-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio J. Marques Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2015.7392343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control optimization of a dual resonant converter for 15–75V input voltage application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volay Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPE-ECCE Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Séoul, South Korea. pp.2300-2305, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPE.2015.7168141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing circuit control for supercapacitor state estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seïma Shili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVER 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Monte Carlo, France. 7 p., </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2015.7112981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case stories of advanced rotor assessment in field motors operated with soft-starters and frequency converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Corral-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Climente-Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2015.7392253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health monitoring of metallized film capacitors using Neo Fuzzy Neural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maawad Makdessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Búzios, RJ, Brazil. pp.1266-1271, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault prognosis based on Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEMDCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Torino, Italy. pp.271-278, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WEMDCD.2015.7194540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application of Z-Source converter to batteries charge with a photovoltaic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Maret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hiroshima, Japan. pp.3239 - 3243, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPEC.2014.6870151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of startup-based rotor fault severity indicators under different starting methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pons-Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Climente-Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dallas, TX, United States. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2014.7048995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of mixed-eccentric induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rijaniaina Njakasoa Andriamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Sargos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Valence, Spain. pp.128-135, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2013.6645707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors Ageing Prediction by Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Kangaroo Algorithm to Assess the State Of Health of Electric Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Valencia, Spain. pp.97-102, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2013.6645695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of a heuristic approach to localise faulty lines in induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Roberto Cabral da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Beltrao de Rossiter Corrêa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Kitakyushu, Japan. pp.490 - 495, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDS.2013.6527068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dedicated Application of Artiﬁcial Ants for the Condition Monitoring of Induction Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Valencia, Spain. pp.580-585, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2013.6645769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Prediction of Bearing Condition by the Neo-Fuzzy Neuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francklin Rivas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Valencia, Spain. pp.532-537, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2013.6645774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application of particle swarm optimization to the tracking of faulty lines for the monitoring of outer-race bearing faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bali, Indonesia. pp.710 - 713, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CMD.2012.6416245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Rotor Field-Oriented Control of a Dual Three-Phase Induction Machine using a novel Kalman observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rijaniaina Njakasoa Andriamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montréal, Canada. pp.2251 - 2256, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2012.6388886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology to assess the State of Health of lithium-ion batteries based on the battery's parameters and a Fuzzy Logic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEVC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Bordeaux, France. electronic proceedings, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEVC.2012.6183268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and diagnosis of induction motors based on hidden Markov model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marseille, France. pp.1693 - 1699, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICElMach.2012.6350108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faults Classification of induction machine using an improved ANT clustering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bologne, Italy. pp.ID 091, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2011.6063642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and identification of furtive misfiring in converter using wavelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talvanes Meneses Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Beltrão de Rossiter Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cursino Brandao Jacobina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Roberto Cabral da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bologne, Italy. pp.ID 040, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2011.6063693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line current analysis for bearing fault detection In induction motors using Hilbert transform phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Khezzar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACEMP-ELECTROMOTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Istanbul, Turkey. pp.3C-3, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACEMP.2011.6490612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Induction Motor Faults by an Improved Artificial Ant Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. pp.3325-3330, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2011.6119866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Model of Cage Induction Machine Dedicated to the Study of Axial Non-uniformities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hadjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Khezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bologne, Italy. pp.ID 287, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2011.6063683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent and Direct Rotor-Flux Oriented Control of Series-Connected Induction Machines Using Decoupled Kalman-Filters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rijaniaina Njakasoa Andriamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nirinarison Razafinjaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Sargos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. pp.non connu, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2011.6119873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of New Indices of Broken Rotor Bar in Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chemali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Khezzar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACEMP-ELECTROMOTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Istanbul, Turkey. pp.3C-6, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACEMP.2011.6490615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the SOC and the SOH of li-ion batteries, by combining impedance measurements with the fuzzy logic inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Glendale, United States. pp.1767-1772, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2010.5675408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Logic Combined with Impedance Measurements to Assess the SOC and SOH of Lithium-ion Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMD 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp.1008-1011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the convolution theorem for the modeling of saturated induction motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghoggal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Zouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadri-Hamida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Glendale, United States. pp.766-771, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2010.5675228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tracking of induction motor's faulty lines through particle swarm optimization using chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Beltrão de Rossiter Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Roberto Cabral da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE ICIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Viña del Mar, Chile. pp.1225-1230, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2010.5472615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance Measurements combined with the Fuzzy Logic methodology to assess the SOC and SOH of Lithium-ion Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France. pp.DI-1-14 (Actes électroniques), </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2010.5729069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of artificial intelligence techniques and combined approaches in induction motor diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Roberto Cabral da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lane M. R. Baccarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio B. de R. Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cursino Brandao Jacobina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Congresso Brasileiro de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bonito, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modelling of induction motor including the first space harmonics for diagnosis purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On space harmonics model of a three phase squirrel cage induction motor for diagnosis purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE PEMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, CAVTAT, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broken bars diagnosis of 3600 rpm 750 kW induction motor comparison modelization and measurement of phase currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Caironi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Durantay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDEMPED'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, GRADO, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a double star induction motor for space vector PWM control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Hadiouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2000: International conference on electrical machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, ESPOO, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of electrical parameters of an induction motor, a comparison between RLS and genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2000: international conference on electrical machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, ESPOO, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a double-star induction motor with an arbitrary shift angle between its three phase windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Hadiouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE-PEMC'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, KOSICE, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks applied to the control of an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEP 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, ACAPULCO, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithm for the identification of the parameters of an induction motor on start-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCEEPCI'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, OUJDA, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-Fuzzy Vector Control of a Broken-Bar Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE-99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, LAUSANNE, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithm for the identification of the parameters of an induction motor on start-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, LISBOA, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling induction motors for diagnostic purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, LAUSANNE, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Neuro-Fuzzy speed control of an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEMC'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, PRAGUE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stator Flux Oriented Drive for an Induction Motor with Extra (a, b) coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-Fuzzy speed control of an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS - CESA'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Hammamet, Tunisia. pp.1026-1030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-Fuzzy Controller in a Field Oriented Control for Induction Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Tromdheim, Norway. pp.2.444-2.448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Fuzzy and Classical Speed Control Within a Field Oriented Method for Induction Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Rotor Cage Induction Motors for Default Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDEMPED'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Carry le rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Field oriented control method using decoupling terms for induction motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Nancy, France. pp.147-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy sliding mode controller for Dc current control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Weinachter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, saint-nazaire, France. pp.415-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to speed identification for speed sensorless vector control of induction motors by using the MRAS technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Faidallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, BERLIN, Germany. pp.591-594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of a minimal time, LQ and variable structure speed control of an electromechanical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souâd Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sawicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Abba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASTED International Symposium Modelling Identification and Control, MIC'93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1993, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of robust loop shaping designs: an application to an electromechanical actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zazadzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems, Man and Cybernetics, SMC'93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, Le Touquet, France. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.1993.385110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of an electromechanical drive using VSSC with dubious parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souâd Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC Workshop on System Structure and Control, SSC'92</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-042057-8.50099-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum time control of a flexible axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souâd Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International workshop on Microcomputer Control of Electric Drives, MCED'91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1991, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed control using sliding mode theory for an axis with constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Conference of IEEE Industrial Electronics Society, IECON'90</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1990, Pacific Grove, CA, United States. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.1990.149109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis Methods on the Blade of Marine Current Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funa Zhuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editors: Fakher Chaari, Jacek Leskow, Agnieszka Wylomanska, Radoslaw Zimroz, Antonio Napolitano. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 18, pp.393--426, 2021, Nonstationary Systems: Theory and Applications, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82110-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis, Prognosis, and Reliability for Electrical Machines and Drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias G. Strangas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WILEY - IEEE. , pp.528, 2021, ISBN: 9781119722755</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Systems 1 : From Diagnosis to Prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 9781786304650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Systems 2 : From Diagnosis to Prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 9781786306081</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of asynchronous machine with variable speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, pp.409, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine asynchrone à vitesse variable. Sous-titre : capteurs, modèles, contrôle et diagnostic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science Publications. 2006, 2-7462-1381-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine asynchrone à vitesse variable. Sous-titre : capteurs, modèles, contrôle et diagnostic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Hermes, 2006, 2-7462-1382-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Health Monitoring of Silicon Carbide MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malorie Hologne-Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(Editors) Chaari F., Leskow J., Wylomanska A., Zimroz R., Napolitano A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonstationary Systems: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Springer, pp.307 - 329, 2021, Applied Condition Monitoring, 978-3-030-82191-3. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82110-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pronostic and health managment: state of art on the monitoring of gears and bearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Systems 1. From Diagnosis to Prognosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9781786304650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic Methods for the Health Monitoring of Gearboxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Systems 1 From Diagnosis to Prognosis ISBN : 9781786304650</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques for Predicting Defects in Bearings and Gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Systems 1 From Diagnosis to Prognosis ISBN : 9781786304650</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques for detecting bearings and gears defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Systems 1. From Diagnosis to Prognosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">现代电动机的电动机故障诊断, 第7章基于信号分析技术的感应电机机电故障诊断</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">现代电动机的电动机故障诊断, 第7章基于信号分析技术的感应电机机电故障诊断</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition IEEE WILEY, pp. 151-179, 2019, ISBN: 9787111623403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and mechanical faults diagnosis of induction machines using signal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Machines Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, non connu (chapitre 7), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de défauts électriques et mécaniques de la machine asynchrone par traitement du signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic des machines électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.233-267, 2011, Traité EGEM, série génie électrique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’ouvrage intitulé « Commande des systèmes électriques : perspectives technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic des machines électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2-7462-0735-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for determining a parameter of at least one accumulator of a battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barrailh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US 8775106 B2. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination d'un paramètre d'au moins un accumulateur d'une batterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barrailh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zenati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2963109 (A1). 2012, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId385"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hubert Razik </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> was graduated from the &amp;quot;Ecole Normale Supérieure, Cachan&amp;quot;, France, in 1987. He received the Ph.D. degree in Electrical Engineering from the ``Institut Polytechnique de Lorraine&amp;quot;, Nancy, France, in 1991, and received the Habilitation to Supervise Researches from the &amp;quot;Université Henri Poincaré&amp;quot;, France, in 2000. In 1993, he joined the laboratory `&amp;quot;Groupe de Recherche en Electrotechnique et Electronique de Nancy&amp;quot;, Nancy, France. He was an associate Professor of Electrical Engineering at the &amp;quot;Institut Universitaire de Formation des Maîtres de Lorraine&amp;quot; (Higher Institute for teacher vocation training in electrical engineering), Maxéville, France. Since November 1st, 2009, he is full professor of electrical engineering at the &amp;quot;Université Claude Bernard Lyon 1&amp;quot; and he is with the laboratory Ampère - CNRS UMR5005, Villeurbanne, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Digital Twins for Intelligent Fault Diagnosis and Condition-Based Monitoring of Electrical Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahin Hedayati Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa Dunai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alfonso Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (17), pp.4637. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18174637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Diagnostics of Bearing and Gear Fault under Variable Speed and Load Conditions Using Heterogeneous Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (3), pp.643. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17030643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and simulation investigation for rotor bar fault diagnosis in closed-loop induction motors drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Ghoggal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ishaq Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Zouzou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Electrical Engineering and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (4), pp.2058-2068. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/eei.v12i4.4833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Heterogeneous Data for Condition Monitoring of Multi Faults in Rotating Machines Used in Different Operating Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/ijphm.2023.v14i2.3497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault Tolerance Method for Multiple Current Sensor Offset Faults in Grid-Connected Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangfeng Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junchao Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingang Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.61. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/machines11010061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis for multiple current sensors in grid‐connected inverter based on average modulation voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangfeng Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingang Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), pp.54-66. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/pel2.12614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Hardware-in-the-Loop for Stator Windings Asymmetry Fault Analysis in Direct-Drive PMSG-Based Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Yousefzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahin Hedayati Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hoseintabar Marzebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davood Arab Khaburi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (19), pp.6896. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15196896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Output Power Interval Control Strategy Based on Pseudo-Tip-Speed Ratio and Adaptive Genetic Algorithm for Variable-Pitch Tidal Stream Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youming Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingzhu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (9), pp.1197. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse10091197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHM SURVEY: Implementation of Prognostic Methods for Monitoring Industrial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Lamraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Elyousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (19), pp.6909. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15196909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mini Review of Research on Blade Fault Detection of Marine Current Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancements in Civil Engineering & Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time numerical dosimetry of low-frequency electromagnetic fields by using multipoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2021.3065554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Feature Extraction Method for the Condition Monitoring of Bearings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (8), pp.2322. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14082322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Flux Analysis for the Condition Monitoring of Electric Machines: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Zamudio-Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roque Osornio-Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alfonso Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene de Jesus Romero-Troncoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2021.3070581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of bearing failures by the analysis of the time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, pp.106607. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imbalance Fault Detection Based on the Integrated Analysis Strategy for Marine Current Turbines under Variable Current Speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (10), pp.1069. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e22101069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Process Condition Forecasting Methodology based on Neo-Fuzzy Neuron and Self-Organizing Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zurita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delgado Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Carino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortega J.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scientific and Industrial Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.504-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of winding asymmetries in wound-rotor induction motors via transient analysis of the external magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Zamudio-Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alfonso Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roque Osornio-Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene de Jesus Romero-Troncoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2019.2931274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Propagation Mechanism of Fault Signatures in Squirrel Cage Induction Motor Drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Maouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boucherma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Khezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Engineering &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.121-133. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42835-018-00037-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHM Survey : Implementation of Diagnostic Methods for Monitoring Industrial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Elyousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Hawwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (2), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/ijphm.2019.v10i2.2733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phm survey : implementation of signal processing methods for monitoring bearings and gearboxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Hawwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heath Monitoring of Capacitors and Supercapacitors Using Neo Fuzzy Neural Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maawad Makdessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francklin Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.24-34. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2017.2701823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Detectability of Electromechanical Faults in Induction Motors Via Transient Analysis of the Stray Flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ramirez-Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Climente-Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Quijano-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (5), pp.4324 - 4332. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2018.2843371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Model of Cage Induction Machine Dedicated to the Study of the Inner Race Bearing Fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjami Hadjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmamek Kezzar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijece.v8i1.pp458-471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden Markov Models for the Prediction of Impending Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (5), pp.3271 - 3281. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2016.2535111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial Special Section on Networked Energy Systems: Architectures, Communication, and Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mo-Yuen Chow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Khaligh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (5), pp.1896 - 1899. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2016.2606250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency vibration analysis for the detection of motor damages caused by bearing currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Prudhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Climente-Alarcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.747 - 762. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognosis of Bearing Failures using Hidden Markov Models and the Adaptive Neuro-Fuzzy Inference System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Dong Doan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.2864 - 2874. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2013.2274415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Diagnosis of Faults in Induction Motor Using an Improved Ant Clustering Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (9), pp.4053 - 4062. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2012.2230598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Inductance Computation Devoted to the Modeling of Healthy, Eccentric, and Saturated Induction Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Ghoggal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Zouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (10), pp.1002-1022. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15325008.2013.801056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Digital Control of a Six-Phase Series-Connected Two-induction Machine Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rijaniaina Njakasoa Andriamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nirinarison Razafinjaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Sargos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering,IREE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (4), pp.1607-1619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Monitoring of Load Level and Broken Bar Fault Severity Applied to Squirrel-Cage Induction Motors Using a Genetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. de Rossiter Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.R.C. da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (11), pp.4615-4626. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2009.2029580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent Voltage Control for Series-Connected Six- and Three-Phase Induction Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurício Beltrão de Rossiter Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Ricarte da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cursino Brandão Jacobina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Roberto Cabral da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (4), pp.1286-1293. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2009.2023485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction Motor Diagnosis Using Line Neutral Voltage Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hadjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boucherma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (11), pp.4581-4591. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2008.2010209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contenu spectral du courant absorbé par la machine asynchrone en cas de défaillance, un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la détection d’un défaut au rotor des moteurs asynchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time numerical dosimetry of low-frequency electromagnetic fields by using multipoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Biennial IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Pisa (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection method to compute a source vector potential for ELF magnetic field dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical dosimetry of low frequency electromagnetic fields by using reduced models of the source of the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Magnetism 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Moena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical machines: Real-time Simulation for In¬telligent Fault Diagnosis, Prognostics and Health Man¬agement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahin Hedayati Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunai Larisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON'24,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50TH ANNUAL CONFERENCE OF THE IEEE INDUSTRIAL ELECTRONICS SOCIETY, Nov 2024, Chicago (Illinois), US, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion on Classification Methods for Lifetime Evaluation of a Lab-Scale SiC MOSFET Power Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malorie Hologne-Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serge Pierfederici, Jean-Philippe Martin, May 2022, NANCY (54), France. pp.153-166, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24837-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection of magnetic vector potential on large phantoms for low frequency magnetic field numerical dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Driven Methods for the Prediction of Failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Toulouse, France. pp.474-480, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2019.8864877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient analysis of the external magnetic field via MUSIC methods for the diagnosis of electromechanical faults in induction motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ramirez-Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roque Osornio-Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Quijano-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Toulouse, France. pp.303-308, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2019.8864858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of stator current of dual-three phase induction motor drive under broken bar fault condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Maouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El K. Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE ICIEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Wuhan, China. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIEA.2018.8397779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gear and bearings fault detection using motor current signature analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Gueye Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Frini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE ICIEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Wuhan, China. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIEA.2018.8397840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developpement d'un dispositif de mise en contraintes résiduelles par impulsion électromagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chazottes-Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of an Electromagnetic Peening Process on Mumetal Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chazottes-Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Plantevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE ICIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing Wireless Power Transfer with Single-Turn Coreless Coupled Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Wanderoild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2018.8351209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of parameters for lifetime evaluation of SiC MOSFETs based power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malorie Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution of Functional Performance and Expected Lifetime of Electrical Equipments (ELTEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of rotor faults via transient analysis of the external magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Quijano-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Climente-Alarcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Pékin, China. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8216651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-noising of spectral contents for diagnosis purpose using morphological filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonino Daviu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Pékin, China. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8216650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion sur le suivi de l’état de santé des modules de puissance constitués de MOSFET en carbure de silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malorie Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Arras, France. pp.141985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal compensation capacitors maximizing coreless inductive power transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Wanderoild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grézaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of isothermal representation for infrared-based fault detection in induction motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picazo-Rodenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonino Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tinos, Greece. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2017.8062415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental approach to the health-monitoring of a silicon carbide MOSFET-based power module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malorie Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEMDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Miami, FL, United States. pp.MO263, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMDC.2017.8002028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early detection of bearing faults by the Hilbert-Huang transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 4th CEIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIT.2016.7929064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency, High Temperature designed DC/DC Coreless Converter for GaN Gate Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Wanderoild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de suivi de creux de tension pour convertisseur Flyback active-clamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Abouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Volay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-calibrated valley switching for wide range Flyback active-clamp DC-DC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Abouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Volay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPEMC-ECCE Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hefei, China. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPEMC.2016.7512447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Dead-time optimization for wide range Flyback active-clamp converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Abouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Volay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control optimization of a dual resonant converter for 15–75V input voltage application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volay Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPE-ECCE Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Séoul, South Korea. pp.2300-2305, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPE.2015.7168141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative influence of adjacent and non-adjacent broken rotor bars on the induction motor diagnosis through MCSA and ZSC methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Gyftakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Garcia-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio J. Marques Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2015.7392343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and Safety Monitoring for more Electrical Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Dumitrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APE Automotive Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing circuit control for supercapacitor state estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seïma Shili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVER 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Monte Carlo, France. 7 p., </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2015.7112981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case stories of advanced rotor assessment in field motors operated with soft-starters and frequency converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Corral-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Climente-Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2015.7392253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health monitoring of metallized film capacitors using Neo Fuzzy Neural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maawad Makdessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Búzios, RJ, Brazil. pp.1266-1271, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault prognosis based on Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEMDCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Torino, Italy. pp.271-278, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WEMDCD.2015.7194540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application of Z-Source converter to batteries charge with a photovoltaic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Maret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hiroshima, Japan. pp.3239 - 3243, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPEC.2014.6870151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of startup-based rotor fault severity indicators under different starting methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonino-Daviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pons-Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Climente-Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dallas, TX, United States. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2014.7048995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of a heuristic approach to localise faulty lines in induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Roberto Cabral da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Beltrao de Rossiter Corrêa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Kitakyushu, Japan. pp.490 - 495, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDS.2013.6527068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of mixed-eccentric induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rijaniaina Njakasoa Andriamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Sargos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Valence, Spain. pp.128-135, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2013.6645707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors Ageing Prediction by Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Kangaroo Algorithm to Assess the State Of Health of Electric Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Valencia, Spain. pp.97-102, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2013.6645695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dedicated Application of Artiﬁcial Ants for the Condition Monitoring of Induction Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Valencia, Spain. pp.580-585, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2013.6645769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Prediction of Bearing Condition by the Neo-Fuzzy Neuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francklin Rivas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Valencia, Spain. pp.532-537, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2013.6645774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application of particle swarm optimization to the tracking of faulty lines for the monitoring of outer-race bearing faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bali, Indonesia. pp.710 - 713, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CMD.2012.6416245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Rotor Field-Oriented Control of a Dual Three-Phase Induction Machine using a novel Kalman observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rijaniaina Njakasoa Andriamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montréal, Canada. pp.2251 - 2256, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2012.6388886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology to assess the State of Health of lithium-ion batteries based on the battery's parameters and a Fuzzy Logic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEVC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Bordeaux, France. electronic proceedings, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEVC.2012.6183268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and diagnosis of induction motors based on hidden Markov model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marseille, France. pp.1693 - 1699, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICElMach.2012.6350108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faults Classification of induction machine using an improved ANT clustering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bologne, Italy. pp.ID 091, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2011.6063642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and identification of furtive misfiring in converter using wavelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talvanes Meneses Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Beltrão de Rossiter Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cursino Brandao Jacobina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Roberto Cabral da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bologne, Italy. pp.ID 040, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2011.6063693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line current analysis for bearing fault detection In induction motors using Hilbert transform phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Khezzar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACEMP-ELECTROMOTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Istanbul, Turkey. pp.3C-3, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACEMP.2011.6490612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Induction Motor Faults by an Improved Artificial Ant Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. pp.3325-3330, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2011.6119866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Model of Cage Induction Machine Dedicated to the Study of Axial Non-uniformities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hadjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Khezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE SDEMPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bologne, Italy. pp.ID 287, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEMPED.2011.6063683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent and Direct Rotor-Flux Oriented Control of Series-Connected Induction Machines Using Decoupled Kalman-Filters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rijaniaina Njakasoa Andriamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nirinarison Razafinjaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Sargos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. pp.non connu, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2011.6119873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of New Indices of Broken Rotor Bar in Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chemali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Khezzar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACEMP-ELECTROMOTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Istanbul, Turkey. pp.3C-6, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACEMP.2011.6490615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Logic Combined with Impedance Measurements to Assess the SOC and SOH of Lithium-ion Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMD 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp.1008-1011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the SOC and the SOH of li-ion batteries, by combining impedance measurements with the fuzzy logic inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Glendale, United States. pp.1767-1772, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2010.5675408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the convolution theorem for the modeling of saturated induction motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghoggal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Zouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadri-Hamida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Glendale, United States. pp.766-771, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2010.5675228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tracking of induction motor's faulty lines through particle swarm optimization using chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Beltrão de Rossiter Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Roberto Cabral da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE ICIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Viña del Mar, Chile. pp.1225-1230, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2010.5472615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance Measurements combined with the Fuzzy Logic methodology to assess the SOC and SOH of Lithium-ion Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France. pp.DI-1-14 (Actes électroniques), </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2010.5729069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of artificial intelligence techniques and combined approaches in induction motor diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Roberto Cabral da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lane M. R. Baccarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio B. de R. Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cursino Brandao Jacobina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Congresso Brasileiro de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bonito, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modelling of induction motor including the first space harmonics for diagnosis purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On space harmonics model of a three phase squirrel cage induction motor for diagnosis purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE PEMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, CAVTAT, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broken bars diagnosis of 3600 rpm 750 kW induction motor comparison modelization and measurement of phase currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Caironi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Durantay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDEMPED'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, GRADO, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a double star induction motor for space vector PWM control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Hadiouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2000: International conference on electrical machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, ESPOO, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of electrical parameters of an induction motor, a comparison between RLS and genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2000: international conference on electrical machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, ESPOO, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a double-star induction motor with an arbitrary shift angle between its three phase windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Hadiouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE-PEMC'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, KOSICE, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks applied to the control of an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEP 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, ACAPULCO, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-Fuzzy Vector Control of a Broken-Bar Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE-99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, LAUSANNE, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithm for the identification of the parameters of an induction motor on start-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCEEPCI'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, OUJDA, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithm for the identification of the parameters of an induction motor on start-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, LISBOA, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling induction motors for diagnostic purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, LAUSANNE, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Neuro-Fuzzy speed control of an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEMC'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, PRAGUE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stator Flux Oriented Drive for an Induction Motor with Extra (a, b) coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-Fuzzy speed control of an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS - CESA'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Hammamet, Tunisia. pp.1026-1030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Fuzzy and Classical Speed Control Within a Field Oriented Method for Induction Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-Fuzzy Controller in a Field Oriented Control for Induction Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Tromdheim, Norway. pp.2.444-2.448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Rotor Cage Induction Motors for Default Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDEMPED'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Carry le rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Field oriented control method using decoupling terms for induction motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Nancy, France. pp.147-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy sliding mode controller for Dc current control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Weinachter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, saint-nazaire, France. pp.415-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to speed identification for speed sensorless vector control of induction motors by using the MRAS technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Faidallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, BERLIN, Germany. pp.591-594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of robust loop shaping designs: an application to an electromechanical actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zazadzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems, Man and Cybernetics, SMC'93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, Le Touquet, France. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.1993.385110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of a minimal time, LQ and variable structure speed control of an electromechanical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souâd Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sawicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Abba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASTED International Symposium Modelling Identification and Control, MIC'93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1993, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of an electromechanical drive using VSSC with dubious parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souâd Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC Workshop on System Structure and Control, SSC'92</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-042057-8.50099-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum time control of a flexible axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souâd Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International workshop on Microcomputer Control of Electric Drives, MCED'91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1991, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed control using sliding mode theory for an axis with constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Conference of IEEE Industrial Electronics Society, IECON'90</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1990, Pacific Grove, CA, United States. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.1990.149109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis Methods on the Blade of Marine Current Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funa Zhuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editors: Fakher Chaari, Jacek Leskow, Agnieszka Wylomanska, Radoslaw Zimroz, Antonio Napolitano. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 18, pp.393--426, 2021, Nonstationary Systems: Theory and Applications, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82110-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis, Prognosis, and Reliability for Electrical Machines and Drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias G. Strangas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WILEY - IEEE. , pp.528, 2021, ISBN: 9781119722755</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Systems 1 : From Diagnosis to Prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 9781786304650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Systems 2 : From Diagnosis to Prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 9781786306081</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of asynchronous machine with variable speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, pp.409, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine asynchrone à vitesse variable. Sous-titre : capteurs, modèles, contrôle et diagnostic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science Publications. 2006, 2-7462-1381-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine asynchrone à vitesse variable. Sous-titre : capteurs, modèles, contrôle et diagnostic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Hermes, 2006, 2-7462-1382-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Health Monitoring of Silicon Carbide MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malorie Hologne-Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(Editors) Chaari F., Leskow J., Wylomanska A., Zimroz R., Napolitano A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonstationary Systems: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Springer, pp.307 - 329, 2021, Applied Condition Monitoring, 978-3-030-82191-3. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82110-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pronostic and health managment: state of art on the monitoring of gears and bearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Systems 1. From Diagnosis to Prognosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9781786304650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic Methods for the Health Monitoring of Gearboxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Systems 1 From Diagnosis to Prognosis ISBN : 9781786304650</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques for Predicting Defects in Bearings and Gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Systems 1 From Diagnosis to Prognosis ISBN : 9781786304650</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques for detecting bearings and gears defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soualhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Systems 1. From Diagnosis to Prognosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">现代电动机的电动机故障诊断, 第7章基于信号分析技术的感应电机机电故障诊断</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">现代电动机的电动机故障诊断, 第7章基于信号分析技术的感应电机机电故障诊断</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition IEEE WILEY, pp. 151-179, 2019, ISBN: 9787111623403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and mechanical faults diagnosis of induction machines using signal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Machines Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, non connu (chapitre 7), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de défauts électriques et mécaniques de la machine asynchrone par traitement du signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Kamel Oumaamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic des machines électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.233-267, 2011, Traité EGEM, série génie électrique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’ouvrage intitulé « Commande des systèmes électriques : perspectives technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic des machines électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2-7462-0735-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for determining a parameter of at least one accumulator of a battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barrailh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US 8775106 B2. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination d'un paramètre d'au moins un accumulateur d'une batterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barrailh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zenati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2963109 (A1). 2012, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId385"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05241556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Hedayati Kia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Dunai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alfonso Antonino-Daviu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18174637" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04436287v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Bouzouidja" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Soualhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Soualhi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17030643" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924853v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangfeng Jin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junchao Geng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Han" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines11010061" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337470v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pel2.12614" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288585v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Tabet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ghoggal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishaq Amrani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Zouzou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/eei.v12i4.4833" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288579v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Medjaher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/ijphm.2023.v14i2.3497" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Yousefzadeh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hoseintabar Marzebali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davood Arab Khaburi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15196896" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762099v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youming Cai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingzhu Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohang Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10091197" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787331v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Lamraoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Elyousfi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15196909" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258817v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189650v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tavernier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Burais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gaspard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3065554" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682964v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Yousfi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14082322" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189653v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Zamudio-Ramirez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roque Osornio-Rios" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alfonso Antonino-Daviu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene de Jesus Romero-Troncoso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2021.3070581" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469084v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106607" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22101069" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683021v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zurita" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Delgado Prieto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Carino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortega J.A." TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469094v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2931274" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683024v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Maouche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Kamel Oumaamar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boucherma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Khezzar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42835-018-00037-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809311v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hawwari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/ijphm.2019.v10i2.2733" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899884v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631513v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maawad Makdessi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan German" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francklin Rivas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2701823" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899871v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ramirez-Nunez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonino-Daviu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Climente-Alarcon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Quijano-Lopez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2843371" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899864v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjami Hadjami" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmamek Kezzar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v8i1.pp458-471" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387631v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Badaoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2535111" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419294v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Ma" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo-Yuen Chow" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Khaligh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2016.2606250" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387634v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Prudhom" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.12.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855283v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Dong Doan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2274415" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803675v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2230598" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865642v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahraoui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2013.801056" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087922v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijaniaina Njakasoa Andriamalala" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Baghli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nirinarison Razafinjaka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Sargos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683045v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. de Rossiter Correa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R.C. da Silva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2009.2029580" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683054v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Beltr&#227;o de Rossiter Correa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Ricarte da Silva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cursino Brand&#227;o Jacobina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Roberto Cabral da Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2009.2023485" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683052v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khezzar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kamel Oumaamar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadjami" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boucherma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2008.2010209" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893685v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893686v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Didier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749010v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795996v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795855v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829844v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunai Larisa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562710v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malorie Hologne-Carpentier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_12" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683107v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469105v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2019.8864877" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469100v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2019.8864858" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899866v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maouche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El K. Oumaamar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2018.8397779" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899865v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Gueye Lo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Frini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2018.8397840" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981840v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chazottes-Leconte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sonde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800374v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Plantevin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352290" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881673v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Wanderoild" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bergogne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8351209" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922194v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malorie Hologne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534708v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barri&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899870v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216651" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899867v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonino Daviu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216650" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630685v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gr&#233;zaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899872v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picazo-Rodenas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Redon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez-Perez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2017.8062415" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532058v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002028" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899873v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zerhouni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2016.7929064" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387637v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361709v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Larousse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Cellier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Abouchi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Volay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387638v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cellier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPEMC.2016.7512447" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387598v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922178v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitrescu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Li&#232;vre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899874v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Gyftakis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Garcia-Hernandez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J. Marques Cardoso" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392343" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240990v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lombard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volay Philippe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPE.2015.7168141" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240978v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#239;ma Shili" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112981" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899876v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antonino-Daviu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corral-Hernandez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392253" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240925v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281654" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240917v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WEMDCD.2015.7194540" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056175v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zitouni" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Maret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPEC.2014.6870151" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899877v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pons-Llinares" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048995" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384516v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fran&#231;ois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2013.6645707" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920298v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870039v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2013.6645695" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855321v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Beltrao de Rossiter Corr&#234;a" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDS.2013.6527068" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870040v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2013.6645769" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870054v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2013.6645774" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821649v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CMD.2012.6416245" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821647v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6388886" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703560v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zenati" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desprez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rael" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEVC.2012.6183268" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803682v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350108" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636522v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2011.6063642" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636519v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talvanes Meneses Oliveira" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Beltr&#227;o de Rossiter Corr&#234;a" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cursino Brandao Jacobina" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2011.6063693" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636558v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rezzoug" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACEMP.2011.6490612" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649359v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119866" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636512v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Hadjami" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2011.6063683" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649374v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119873" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636566v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chemali" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACEMP.2011.6490615" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564335v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2010.5675408" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518009v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564329v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghoggal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahraoui" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadri-Hamida" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2010.5675228" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484641v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2010.5472615" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539051v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2010.5729069" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537977v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lane M. R. Baccarini" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio B. de R. Corr&#234;a" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893684v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893675v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Abed" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893702v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Caironi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Durantay" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893728v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Hadiouche" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893731v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893737v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893710v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893753v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893744v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893754v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893747v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802410v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802461v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802494v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802520v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802536v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802552v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hein" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802581v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802564v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Weinachter" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802594v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Faidallah" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802626v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sou&#226;d Machmoum" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Malass&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sawicki" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Abba" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802609v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zazadzinski" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Iung" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1993.385110" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802654v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-042057-8.50099-9" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802672v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802682v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.1990.149109" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296955v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Funa Zhuo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-82110-4" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82110-4_22" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319428v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias G. Strangas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499903v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499911v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597442v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682937v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682945v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296453v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82110-4_16" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047909v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499924v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499931v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047914v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soualhi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469156v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649338v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598519v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682951v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388107v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barrailh" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972579v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ra&#235;l" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05241556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Hedayati Kia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Dunai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alfonso Antonino-Daviu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18174637" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04436287v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Bouzouidja" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Soualhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Soualhi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17030643" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288585v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Tabet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ghoggal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishaq Amrani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Zouzou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/eei.v12i4.4833" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288579v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Nguyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Medjaher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/ijphm.2023.v14i2.3497" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangfeng Jin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junchao Geng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Han" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines11010061" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pel2.12614" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Yousefzadeh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hoseintabar Marzebali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davood Arab Khaburi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15196896" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762099v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youming Cai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingzhu Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohang Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10091197" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787331v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Lamraoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Elyousfi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15196909" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258817v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189650v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tavernier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Burais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gaspard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3065554" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682964v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Yousfi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14082322" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189653v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Zamudio-Ramirez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roque Osornio-Rios" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alfonso Antonino-Daviu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene de Jesus Romero-Troncoso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2021.3070581" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469084v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106607" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22101069" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683021v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zurita" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Delgado Prieto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Carino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortega J.A." TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469094v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2931274" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683024v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Maouche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Kamel Oumaamar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boucherma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Khezzar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42835-018-00037-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809311v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hawwari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/ijphm.2019.v10i2.2733" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899884v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631513v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maawad Makdessi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan German" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francklin Rivas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2701823" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899871v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ramirez-Nunez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonino-Daviu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Climente-Alarcon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Quijano-Lopez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2843371" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899864v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjami Hadjami" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmamek Kezzar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v8i1.pp458-471" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387631v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Badaoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2535111" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419294v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Ma" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo-Yuen Chow" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Khaligh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2016.2606250" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387634v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Prudhom" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.12.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855283v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Dong Doan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2274415" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803675v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2230598" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865642v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahraoui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2013.801056" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087922v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijaniaina Njakasoa Andriamalala" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Baghli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nirinarison Razafinjaka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Sargos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683045v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. de Rossiter Correa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R.C. da Silva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2009.2029580" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683054v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Beltr&#227;o de Rossiter Correa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Ricarte da Silva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cursino Brand&#227;o Jacobina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Roberto Cabral da Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2009.2023485" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683052v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khezzar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kamel Oumaamar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadjami" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boucherma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2008.2010209" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893685v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893686v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Didier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749010v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795996v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795855v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829844v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunai Larisa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562710v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malorie Hologne-Carpentier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_12" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683107v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469105v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2019.8864877" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469100v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2019.8864858" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899866v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maouche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El K. Oumaamar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2018.8397779" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899865v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Gueye Lo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Frini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2018.8397840" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981840v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chazottes-Leconte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sonde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800374v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Plantevin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352290" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881673v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Wanderoild" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bergogne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8351209" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922194v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malorie Hologne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899870v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216651" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899867v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonino Daviu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216650" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534708v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barri&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jay" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630685v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gr&#233;zaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899872v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picazo-Rodenas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Redon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez-Perez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2017.8062415" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532058v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002028" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899873v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zerhouni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2016.7929064" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387637v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361709v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Larousse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Cellier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Abouchi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Volay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387638v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cellier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPEMC.2016.7512447" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387598v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240990v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lombard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volay Philippe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPE.2015.7168141" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899874v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Gyftakis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Garcia-Hernandez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J. Marques Cardoso" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392343" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922178v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitrescu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Li&#232;vre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240978v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#239;ma Shili" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112981" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899876v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antonino-Daviu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corral-Hernandez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392253" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240925v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281654" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240917v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WEMDCD.2015.7194540" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056175v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zitouni" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Maret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPEC.2014.6870151" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899877v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pons-Llinares" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048995" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855321v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Beltrao de Rossiter Corr&#234;a" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDS.2013.6527068" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384516v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fran&#231;ois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2013.6645707" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920298v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870039v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2013.6645695" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870040v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2013.6645769" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870054v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2013.6645774" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821649v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CMD.2012.6416245" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821647v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6388886" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703560v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zenati" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desprez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rael" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEVC.2012.6183268" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803682v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350108" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636522v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2011.6063642" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636519v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talvanes Meneses Oliveira" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Beltr&#227;o de Rossiter Corr&#234;a" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cursino Brandao Jacobina" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2011.6063693" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636558v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rezzoug" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACEMP.2011.6490612" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649359v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119866" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636512v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Hadjami" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2011.6063683" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649374v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119873" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636566v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chemali" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACEMP.2011.6490615" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518009v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564335v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2010.5675408" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564329v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghoggal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahraoui" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadri-Hamida" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2010.5675228" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484641v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2010.5472615" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539051v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2010.5729069" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537977v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lane M. R. Baccarini" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio B. de R. Corr&#234;a" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893684v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893675v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Abed" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893702v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Caironi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Durantay" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893728v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Hadiouche" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893731v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893737v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893710v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893744v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893753v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893754v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893747v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802410v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802461v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802494v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802536v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802520v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802552v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hein" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802581v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802564v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Weinachter" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802594v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Faidallah" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802609v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Malass&#233;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zazadzinski" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Iung" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1993.385110" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802626v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sou&#226;d Machmoum" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sawicki" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Abba" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802654v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-042057-8.50099-9" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802672v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802682v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.1990.149109" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296955v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Funa Zhuo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-82110-4" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82110-4_22" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319428v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias G. Strangas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499903v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499911v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597442v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682937v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682945v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296453v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82110-4_16" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047909v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499924v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499931v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047914v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soualhi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469156v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649338v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598519v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682951v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388107v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barrailh" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972579v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ra&#235;l" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>