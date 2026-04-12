--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -66,10358 +66,10492 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of Sb-over-Te ratio on the structural evolution of GeSbTe phase-change materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tessaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.24387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-97185-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encapsulation Effects on Ge‐Rich GeSbTe Phase‐Change Materials at High Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Tessaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Aussenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssr.202300448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effects of Sb/Te ratio on crystallization kinetics in Ge-rich GeSbTe phase-change materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Nolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 136 (15), pp.155105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0221206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantitative &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt; synchrotron X-ray analysis of the ALD/MLD growth of transition metal dichalcogenide TiS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; ultrathin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abi Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ciatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.1853-1864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3nr04222g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of the transition of amorphous Ti-thiolate prepared by hybrid atomic layer deposition/molecular layer deposition into titanium disulfide ultrathin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Abi Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashok-Kumar Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medet Zhukush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Hoan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/6.0002448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of In-Plane Oriented Tin Sulfides by Organosulfur-Mediated Sulfurization of Ultrathin SnO 2 Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhobnibhit Chatmaneerungcharoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Fraccaroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (13), pp.5842-5851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c00567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ analysis of the nucleation of O-and Zn-polar ZnO nanowires using synchrotron-based X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Cantelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Sarigiannidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Carlá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.680-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NR06099F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Short-range mechanisms in the creation of a ZnO/InGaAs interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Ciatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniy Skopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dillon Fong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (8), pp.4768-4776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c00137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transition Metal Dichalcogenide TiS2 Prepared by Hybrid Atomic Layer Deposition/Molecular Layer Deposition: Atomic-Level Insights with In Situ Synchrotron X-ray Studies and Molecular Surface Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abi Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Skopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zhukush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (24), pp.10885-10901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c02369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ ellipsometry monitoring of TiO 2 atomic layer deposition from Tetrakis(dimethylamido)titanium(IV) and H 2 O precursors on Si and In 0.53 Ga 0.47 As substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Skopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abdukayumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abi Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anikin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 723, pp.138591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2021.138591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Situ Ellipsometry Study of the Early Stage of ZnO Atomic Layer Deposition on In 0.53 Ga 0.47 As</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniy V Skopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Deschanvres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 217 (8), pp.1900831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201900831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ x-ray studies of the incipient ZnO atomic layer deposition on In 0.53 Ga 0.47 As</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Skopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Deschanvres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.043403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanoscale x-ray investigation of composition fluctuations in AlGaN nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Belloeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Proietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (37), pp.375709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab94e1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modified strain and elastic energy behavior of Ge islands formed on high-miscut Si(0 0 1) substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A.B. Marçal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-I. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Persichetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Favre-Nicolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 466, pp.801-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.10.094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resilience of Cuprous Oxide under Oxidizing Thermal Treatments via Magnesium Doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Resende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro F Rovezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Malier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (14), pp.8663-8670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b00408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">XAFS atomistic insight of the oxygen gettering inTi/HfO2 based OxRRAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Viennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Deschanvres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (5), pp.055002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The initial stages of ZnO atomic layer deposition on atomically flat In$_{0.53}$Ga$_{0.47}$As substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniy Skopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Deschanvres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8nr02440e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantitative and simultaneous analysis of the polarity of polycrystalline ZnO seed layers and related nanowires grown by wet chemical deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Parize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Carabetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Cantelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (9), pp.095704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa5657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of Alternative Atomistic Models for the Incipient Growth of ZnO by Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh-Hung Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii Skopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Cantelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (6), pp.3512 - 3517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11664-017-5448-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SIRIUS: A new beamline for in situ X-ray diffraction and spectroscopy studies of advanced materials and nanostructures at the SOLEIL Synchrotron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ciatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 617, Part A, pp.48-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2016.03.069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polarity in GaN and ZnO: Theory, measurement, growth, and devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Zuniga-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Consonni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liverios Lymperakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Trampert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (4), pp.041303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4963919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Atomistic View of the Incipient Growth of Zinc Oxide Nanolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh Hung Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Cantelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Ouled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (9), pp.5339-5348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.6b00844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of Crystal Structure During the Initial Stages of ZnO Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-I. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crisci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (2), pp.592-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b04223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">XTOP: high-resolution X-ray diffraction and imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favre-Nicolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Baruchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">András Borbély</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (Part : 3), pp.620-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S160057671500895X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01500752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisotropic In distribution in InGaN core-shell nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. A. Katcho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tourbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Proietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (1), pp.013517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4886756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultradense and planarized antireflective vertical silicon nanowire array using a bottom-up technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Lebranchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gentile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276x-8-123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural and Optical Properties of AlxGa1-xN nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martien den Hertog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (10), pp.868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssr.201308009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low temperature oxidation mechanisms of nanocrystalline magnetite thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (1), pp.013510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4772714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth, structural and optical properties of AlGaN nanowires in the whole composition range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (11), pp.115704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/24/11/115704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strain assisted inter-diffusion in GaN/AlN quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (3), pp.034311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4775587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffraction Anomalous Fine Structure study and atomistic simulation of Ge/Si nanoislands.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Katcho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Proietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 284, pp.58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ study of self-assembled GaN nanowires nucleation on Si(111) by plasma-assisted molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Hestroffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cantelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100, pp.212107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4721521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gold Contamination in VLS-Grown Si Nanowires: Multiwavelength Anomalous Diffraction Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Buttard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gentile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (23), pp.4511-4516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm301739n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiwavelength anomalous diffraction and diffraction anomalous fine structure to study composition and strain of semiconductor nanostructures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Favre-Nicolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Proietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. A. Katcho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 208, pp.189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2012-01619-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fast computing of scattering maps of nanostructures using graphical processing units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favre-Nicolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Coraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (3), pp.635-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0021889811009009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composition and Strain of Ge Domes on Si(001) close to the Dome/Susbtrate Interface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A Katcho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Proietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 93, pp.66004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/93/66004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nucleation of GaN nanowires grown by plasma-assisted molecular beam epitaxy: The effect of temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Hestroffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Budagosky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 334 (1), pp.177-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.08.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazing Incidence X-ray Diffraction investigation of strains in silicon nanowires obtained by gold catalytic growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Buttard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gentile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 605 (5-6), pp.570-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2010.12.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polarity of GaN nanowires grown by plasma-assisted molecular beam epitaxy on Si(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Hestroffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (24), pp.245302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.245302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth mechanism of catalyst-free 0001 GaN and AlN nanowires on Si by molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Landre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jaffrennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (7-8), pp.2246-2248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200983613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The structural properties of GaN/AlN core-shell nanocolumn heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hestroffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tourbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (41), pp.415702 -415709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/41/415702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular beam epitaxy growth and optical properties of AlN nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Landré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jaffrenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (6), pp.61912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3315943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elastic strain relaxation in GaN/AlN nanowire superlattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Landré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Michel Niquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favre-Nicolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (15), pp.153306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.153306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural properties of Ge/Si(001) nano-islands by diffraction anomalous fine structure and multiwavelength anomalous diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. A. Katcho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Proietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Favre-Nicolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 167 (1), pp.3-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2009-00929-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nucleation mechanism of GaN nanowires grown on (111) Si by molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Landre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (41), pp.415602-415610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/41/415602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffraction anomalous fine structure study of iron/iron oxide nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Meneghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boscherini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pasquini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42, pp.642-648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s002188980902353x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisotropic strain relaxation in a-plane GaN quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Founta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Coraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 101 (6), pp.063541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2713937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strain, size and composition of InAs quantum sticks, embedded in InP, determined via X-ray anomalous diffraction and diffraction anomalous fine structure in grazing incidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Letoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Favre-Nicolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Proletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 357, pp.11-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strain, size, and composition of InAs quantum sticks embedded in InP determined via grazing incidence X-ray anomalous diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favre-Nicolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proietti M.G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92 (18), pp.186101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.186101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazing incidence diffraction anomalous fine structure of self-assembled semiconductor nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Letoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Proeitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 200, pp.24-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffraction Anomalous Fine Structure spectroscopy at the beamline BM2 at the European Synchrotron Radiation Facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Berar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Caillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10, pp.435-444</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00122641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X-ray anomalous scattering investigations on the charge order in (formula presented)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Toader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 65 (18), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.65.180101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04897589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DAFS Study of Strained III-V Epitaxial Semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Proietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dalakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7 (C2), pp.C2-749-C2-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1997225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00255304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of DAFS Spectroscopy to Study the Variations of Fe local structure in a Fe/Ir(100) Superlattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dalakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wolfers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bérar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7 (C2), pp.C2-741-C2-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1997223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00255302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ study of the synthesis of lamellar metal chalcogenides by alternating deposition of organic &amp; inorganic molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Abi Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniy V Skopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medet Zhukush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Opto-X-Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Okayama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of Sb/Te ratio on the crystallization dynamic of GeSbTe alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMTEC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montecatini Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04687388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ x-ray quantitative investigation of the growth of 2D TiS2 transition metal dichalcogenide prepared by hybrid ALD/MLD-Chem2DMat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashok-Kumar Yadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma Weiling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Abi Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Ciatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaelle Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European conference on chemistry of 2-D materials (Chem2Dmat2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lab-scale Hard X-ray Photoelectron Spectroscopy (HAXPES) characterization of Transition Metal Dichalcogenide TiS$_2$ grown by Molecular Layer Deposition and thermal annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Abi Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Skopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ciatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECASIA 2022 - European Conference on Application of Surface and Interface Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04517800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lab-scale Hard X-ray Photoelectron Spectroscopy (HAXPES) study of Transition Metal Dichalcogenide TiS$_2$ prepared by Molecular Layer Deposition and thermal annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Abi Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skopin E.V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciatto G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubert N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVC 16 - 16th European Vaccum Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFV, Nov 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04513349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ X-ray studies of the early stage of ZnO Atomic Layer Deposition on InGaAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Skopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Deschanvres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pithan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Join Euro CVD 22 - Baltic ALD16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIRIUS at Synchrotron SOLEIL: a beamline suitable for in situ x-ray characterization of the ALD of advanced materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ciatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H. Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS fall Meeting – symposium Q</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Warsov, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing the incipient Atomic Layer Deposition of ZnO ultra thin films on In0.53Ga0.47As for tailoring contact resistivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Skopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ X-ray studies during the early stage of ZnO Atomic Layer Deposition on InGaAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Skopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Deschanvres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rayons X &amp; Matière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ X-ray Studies of Crystalline Texture and Strain During the Initial Stages of ZnO Atomic Layer Deposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">An atomistic view of the incipient growth of zinc oxide by in-situ x-ray absorption spectroscopy, Workshop on synchrotron radiation to study atomic layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M.I. Richard</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cantelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ouled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on synchrotron radiation to study atomic layer deposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, ALBA synchrotron, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453376v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An atomistic view of the incipient growth of zinc oxide by in-situ x-ray absorption spectroscopy, Workshop on synchrotron radiation to study atomic layer deposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">An Atomistic View of the Incipient Growth of Zinc Oxide by in-situ Xray Absorption Spectroscopy”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H. Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cantelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ouled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on synchrotron radiation to study atomic layer deposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, ALBA synchrotron, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">International workshop Synchrotron radiation and ALD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453370v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Atomistic View of the Incipient Growth of Zinc Oxide by in-situ Xray Absorption Spectroscopy”</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">In Situ X-ray Studies of Crystalline Texture and Strain During the Initial Stages of ZnO Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Ouled</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Skopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop Synchrotron radiation and ALD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Workshop on synchrotron radiation to study atomic layer deposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, ALBA synchrotron, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016930v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation par ellipsometrie in situ de la croissance de ZnO.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Deschanvres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeni Skopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Muñoz-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAFALD Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ synchrotron analysis of the very first ALD growth steps of ZnO on a-SiO2 and c-plane Al2O3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop RAFALD 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ X-Ray Scattering and Optical Substrate Curvature Studies of ZnO Growth by Atomic Layer and Metal Organic Chemical Vapor Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS spring meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of the Ti getter layer and annealing on HfO2-based resistive random access memory studied by X-ray absorption, X-ray diffraction and electrical measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Viennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jalaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting,, Symp. M</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ grazing incidence x-ray scattering studies of ZnO nanowire growth by chemical bath depositioncontribution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Cantelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dillon Fong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Carlà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain, size and composition of InAs quantum sticks, embedded in InP, determined via X-ray anomalous diffraction and diffraction anomalous fine structure in grazing incidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Letoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Favre-Nicolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Proietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazing incidence diffraction anomalous fine structure : a tool for investigating strain distribution and interdiffusion in InAs/InP quantum wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Letoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Proietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Priester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.541-542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazing incidence diffraction anomalous fine structure of self-assembled semiconductor nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Letoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Proietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, pp.24-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of InAs/InP using grazing incidence diffraction anomalous fine structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Letoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Proietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Priester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delerue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Prédoctorale sur la Physique Mésoscopique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152576v1</w:t>
-              </w:r>
-[...7044 lines deleted...]
-                <w:t xml:space="preserve">jpa-00255302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HAXPES characterization of Transition ultra thin Metal Dichalcogenide TiS2 grown by Molecular Layer Deposition and thermal annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Abi Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniy V Skopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Ciatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Natiobales des Spectroscopies de PhotoEmission (JNSPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lab-scale Hard X-ray Photoelectron Spectroscopy (HAXPES) characterization of Transition Metal Dichalcogenide TiS2 grown by hybrid Atomic Layer Deposition/Molecular Layer Deposition and thermal annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abi Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Skopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ciatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNSPE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sophia Antipolis, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04517818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ X-ray studies of lamellar metal chalcogenides GaS$_x$ prepared by atomic layer deposition/molecular layer deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Ciatto</w:t>
+                <w:t xml:space="preserve">Polarity-Dependent Growth and Properties of ZnO Nanorods by Chemical Bath Deposition for Piezoelectric Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Consonni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Sarigiannidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Donatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAFALD 2022 - The 8th Edition of RAFALD Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Caen, France. , 2022</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs (J2N) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nice, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04517732v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarity-Dependent Growth and Properties of ZnO Nanorods by Chemical Bath Deposition for Piezoelectric Devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Donatini</w:t>
+                <w:t xml:space="preserve">In situ X-ray studies of lamellar metal chalcogenides GaS$_x$ prepared by atomic layer deposition/molecular layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abi Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-K. Adav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ciatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs (J2N) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nice, France. </w:t>
+              <w:t xml:space="preserve">RAFALD 2022 - The 8th Edition of RAFALD Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Caen, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726120v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04517732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lab-scale Hard X-ray Photoelectron Spectroscopy (HAXPES) study of Transition Metal Dichalcogenide TiS2$_$ prepared by Molecular Layer Deposition and thermal annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abi Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Skopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ciatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphen 21 - The 11th edition of Graphene Conference series, the largest European Event in Graphene and 2D Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Grenoble, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04517629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10427,120 +10561,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction anomalous fine structure: basic formalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Grazia Proietti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Tables for Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I (1), International Union of Crystallography, pp.201-204, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S1574870720007570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10550,164 +10684,164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XTOP: high-resolution X-ray diffraction and imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Favre-Nicolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Baruchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">András Borbély</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 48 (3), pp.620-620, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId342"/>
+      <w:footerReference w:type="default" r:id="rId349"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10854,51 +10988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937158v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Renevier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Abi Younes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy V Skopin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medet Zhukush" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04687388v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nolot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Navarro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762007v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok-Kumar Yadav" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Weiling" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Ciatto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Schneider" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04517800v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Skopin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciatto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04513349v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skopin E.V." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciatto G." TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert N." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820226v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Skopin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Deschanvres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pithan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016923v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Chu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontaine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016907v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crisci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Skopin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Deschanvres" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453376v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boichot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claudel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cantelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouled" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016930v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016946v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deschanvres" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Skopin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mu&#241;oz-Rojas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016969v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016958v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Chaker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016962v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Viennet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jalaguier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jousseaume" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017009v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cantelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dillon Fong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carl&#224;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140720v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letoublon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Proietti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149938v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priester" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gonzalez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149685v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grenier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152576v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Proietti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delerue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493833v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Daoudi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dartois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tessaire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aussenac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202300448" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753176v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Daoudi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nolot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mazel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupraz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Roussel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221206" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393869v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yadav" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ma" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abi Younes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gauthier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr04222g" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138018v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hoan Le" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002448" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700699v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhobnibhit Chatmaneerungcharoen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fraccaroli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guedj" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c00567" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539459v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Sarigiannidou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carl&#225;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR06099F" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03776959v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Skopin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ingrid Richard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00137" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937100v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhukush" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02369" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03318892v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdukayumov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anikin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138591" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994857v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renevier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.043403" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103267v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900831" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994838v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belloeil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Proietti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Renevier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daudin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab94e1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02151196v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A.B. Mar&#231;al" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-I. Richard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Persichetti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.10.094" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02151203v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Resende" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro F Rovezzi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Malier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00408" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979131v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Deschanvres" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819188v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr02440e" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073055v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parize" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Carabetta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5657" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01705058v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Hung Chu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Tian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Skopin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-017-5448-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456364v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.03.069" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456351v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Zuniga-Perez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liverios Lymperakis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Kong" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Trampert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963919" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434956v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hung Chu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ouled" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00844" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366565v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04223" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01500752v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favre-Nicolin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Baruchel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Eymery" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Borb&#233;ly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057671500895X" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067036v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leclere" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Katcho" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tourbot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daudin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Proietti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4886756" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067029v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dupre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gorisse" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Lebranchu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bernardin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentile" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276x-8-123" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945864v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pierret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien den Hertog" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201308009" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067026v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgeois" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772714" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854134v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cros" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gayral" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/11/115704" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788825v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclere" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fellmann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cooper" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4775587" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067033v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Katcho" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.08.003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-143M27R3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857977v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Hestroffer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leclere" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4721521" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067028v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Buttard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm301739n" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067030v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric. Leclere" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2012-01619-x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533019v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Coraux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889811009009" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067032v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Katcho" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/93/66004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005934v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mata" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Budagosky" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.08.015" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z173KV79-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067027v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buttard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gentile" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.12.019" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858015v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.245302" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067031v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hestroffer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mata" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Camacho" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/41/415702" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3DD7H636-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005659v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Landr&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaffrenou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3315943" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067035v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Landre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fellmann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaffrennou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougerol" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200983613" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CHJL8ZKV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005666v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Michel Niquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.153306" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067038v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Richard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-00929-4" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067034v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/41/415602" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7148M65S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067037v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meneghini" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boscherini" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasquini" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s002188980902353x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L6SBDTDQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038024v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Founta" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jalabert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rol" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713937" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154906v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Proletti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085995v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proietti M.G." TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.186101" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122641v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Berar" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caillot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146613v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Proeitti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897589v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toader" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Lorenzo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Joly" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grenier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.180101" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255304v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dalakas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hodeau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997225" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E33CC7550DD10E54D1151255BDB790F47EA39D1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255302v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wolfers" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;rar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997223" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDDA4FFF9C1F78DA8CD43C91362E4961E8DED12E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761988v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Aubert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04517818v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04517732v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Iung" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Adav" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04726120v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Appert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Donatini" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04517629v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733119v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Proietti" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1574870720007570" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986716v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Daoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nolot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dartois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tessaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-97185-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493833v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Daoudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nolot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dartois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tessaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aussenac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202300448" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753176v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Daoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nolot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mazel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupraz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Roussel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221206" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393869v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yadav" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abi Younes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciatto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gauthier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr04222g" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138018v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Abi Younes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok-Kumar Yadav" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medet Zhukush" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hoan Le" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002448" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700699v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhobnibhit Chatmaneerungcharoen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fraccaroli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guedj" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c00567" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539459v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cantelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Sarigiannidou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carl&#225;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR06099F" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03776959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Ciatto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Skopin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ingrid Richard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dillon Fong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Renevier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00137" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Skopin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhukush" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02369" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03318892v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Skopin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdukayumov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anikin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138591" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy V Skopin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deschanvres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900831" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994857v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Deschanvres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renevier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.043403" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belloeil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Proietti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Renevier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daudin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab94e1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02151196v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A.B. Mar&#231;al" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-I. Richard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Persichetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.10.094" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02151203v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Resende" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro F Rovezzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Malier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00408" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979131v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Viennet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Deschanvres" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819188v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr02440e" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073055v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parize" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Carabetta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5657" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01705058v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Hung Chu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Tian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Chaker" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Skopin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-017-5448-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456364v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Chu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.03.069" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456351v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Zuniga-Perez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liverios Lymperakis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Kong" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Trampert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963919" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434956v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hung Chu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ouled" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00844" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366565v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boichot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crisci" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04223" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01500752v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favre-Nicolin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Baruchel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Eymery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Borb&#233;ly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057671500895X" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leclere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Katcho" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tourbot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daudin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Proietti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4886756" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067029v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dupre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gorisse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Lebranchu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bernardin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentile" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276x-8-123" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945864v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pierret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien den Hertog" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201308009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067026v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgeois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772714" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854134v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cros" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gayral" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/11/115704" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788825v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclere" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fellmann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cooper" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4775587" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067033v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Katcho" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Richard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.08.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-143M27R3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857977v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Hestroffer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leclere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cantelli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4721521" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067028v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Buttard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm301739n" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067030v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric. Leclere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2012-01619-x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533019v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Coraux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889811009009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067032v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Katcho" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Proietti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/93/66004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005934v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mata" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Budagosky" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.08.015" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z173KV79-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067027v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buttard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gentile" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.12.019" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858015v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.245302" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067035v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Landre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fellmann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaffrennou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougerol" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200983613" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CHJL8ZKV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067031v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hestroffer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mata" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Camacho" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/41/415702" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3DD7H636-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005659v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Landr&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaffrenou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3315943" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005666v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Michel Niquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.153306" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067038v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Richard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-00929-4" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067034v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/41/415602" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7148M65S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067037v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meneghini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boscherini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasquini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s002188980902353x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L6SBDTDQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038024v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Founta" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jalabert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713937" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154906v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letoublon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Proletti" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085995v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proietti M.G." TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.186101" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146613v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grenier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Proeitti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122641v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Berar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caillot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897589v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toader" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Lorenzo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Joly" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grenier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.180101" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255304v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Proietti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dalakas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hodeau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997225" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E33CC7550DD10E54D1151255BDB790F47EA39D1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255302v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wolfers" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;rar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997223" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDDA4FFF9C1F78DA8CD43C91362E4961E8DED12E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937158v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04687388v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Navarro" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fillot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762007v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Weiling" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Schneider" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04517800v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04513349v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skopin E.V." TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciatto G." TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert N." TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820226v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pithan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016923v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontaine" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016907v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016916v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Skopin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Deschanvres" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453370v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouled" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016930v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453376v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claudel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016946v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Skopin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mu&#241;oz-Rojas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016969v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lay" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016958v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016962v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jalaguier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jousseaume" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017009v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carl&#224;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140720v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149938v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priester" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gonzalez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149685v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152576v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delerue" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761988v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Aubert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04517818v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04726120v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Appert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Donatini" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04517732v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Iung" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Adav" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04517629v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733119v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Proietti" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1574870720007570" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986716v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>