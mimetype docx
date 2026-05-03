--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -770,559 +770,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of In-Plane Oriented Tin Sulfides by Organosulfur-Mediated Sulfurization of Ultrathin SnO 2 Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition Metal Dichalcogenide TiS2 Prepared by Hybrid Atomic Layer Deposition/Molecular Layer Deposition: Atomic-Level Insights with In Situ Synchrotron X-ray Studies and Molecular Surface Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abi Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bhobnibhit Chatmaneerungcharoen</w:t>
+                <w:t xml:space="preserve">E. Skopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Fraccaroli</w:t>
+                <w:t xml:space="preserve">M. Zhukush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Martin</w:t>
+                <w:t xml:space="preserve">L. Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Guedj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Nolot</w:t>
+                <w:t xml:space="preserve">H. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 34 (13), pp.5842-5851. </w:t>
+              <w:t xml:space="preserve">, 2022, 34 (24), pp.10885-10901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c00567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c02369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700699v1</w:t>
+                <w:t xml:space="preserve">hal-03937100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ analysis of the nucleation of O-and Zn-polar ZnO nanowires using synchrotron-based X-ray diffraction</w:t>
+                <w:t xml:space="preserve">Synthesis of In-Plane Oriented Tin Sulfides by Organosulfur-Mediated Sulfurization of Ultrathin SnO 2 Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Cantelli</w:t>
+                <w:t xml:space="preserve">Bhobnibhit Chatmaneerungcharoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Guillemin</w:t>
+                <w:t xml:space="preserve">Mathias Fraccaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eirini Sarigiannidou</w:t>
+                <w:t xml:space="preserve">François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Carlá</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bérini</w:t>
+                <w:t xml:space="preserve">Cyril Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1NR06099F⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (13), pp.5842-5851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c00567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03539459v1</w:t>
+                <w:t xml:space="preserve">hal-04700699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-range mechanisms in the creation of a ZnO/InGaAs interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ analysis of the nucleation of O-and Zn-polar ZnO nanowires using synchrotron-based X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Cantelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Ciatto</w:t>
+                <w:t xml:space="preserve">Sophie Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgeniy Skopin</w:t>
+                <w:t xml:space="preserve">Eirini Sarigiannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
+                <w:t xml:space="preserve">Francesco Carlá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dillon Fong</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Bérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c00137⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.680-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NR06099F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776959v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition Metal Dichalcogenide TiS2 Prepared by Hybrid Atomic Layer Deposition/Molecular Layer Deposition: Atomic-Level Insights with In Situ Synchrotron X-ray Studies and Molecular Surface Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Abi Younes</w:t>
+                <w:t xml:space="preserve">Short-range mechanisms in the creation of a ZnO/InGaAs interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Ciatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Skopin</w:t>
+                <w:t xml:space="preserve">Evgeniy Skopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zhukush</w:t>
+                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rapenne</w:t>
+                <w:t xml:space="preserve">Dillon Fong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Roussel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (24), pp.10885-10901. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (8), pp.4768-4776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c02369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c00137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937100v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ ellipsometry monitoring of TiO 2 atomic layer deposition from Tetrakis(dimethylamido)titanium(IV) and H 2 O precursors on Si and In 0.53 Ga 0.47 As substrates</w:t>
               </w:r>
@@ -1360,51 +1360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abi Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anikin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 723, pp.138591. </w:t>
@@ -1436,265 +1436,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Ellipsometry Study of the Early Stage of ZnO Atomic Layer Deposition on In 0.53 Ga 0.47 As</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ x-ray studies of the incipient ZnO atomic layer deposition on In 0.53 Ga 0.47 As</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Skopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgeniy V Skopin</w:t>
+                <w:t xml:space="preserve">J.L. Deschanvres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Deschanvres</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201900831⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.043403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03103267v1</w:t>
+                <w:t xml:space="preserve">hal-02994857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ x-ray studies of the incipient ZnO atomic layer deposition on In 0.53 Ga 0.47 As</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Situ Ellipsometry Study of the Early Stage of ZnO Atomic Layer Deposition on In 0.53 Ga 0.47 As</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Renevier</w:t>
+                <w:t xml:space="preserve">Evgeniy V Skopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Blanquet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Deschanvres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (4), </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 217 (8), pp.1900831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.043403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201900831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994857v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale x-ray investigation of composition fluctuations in AlGaN nanowires</w:t>
               </w:r>
@@ -1849,51 +1849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Persichetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Favre-Nicolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 466, pp.801-807. </w:t>
@@ -1983,51 +1983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro F Rovezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Malier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (14), pp.8663-8670. </w:t>
@@ -2078,90 +2078,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XAFS atomistic insight of the oxygen gettering inTi/HfO2 based OxRRAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Viennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Deschanvres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2 (5), pp.055002</w:t>
@@ -2190,90 +2190,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The initial stages of ZnO atomic layer deposition on atomically flat In$_{0.53}$Ga$_{0.47}$As substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniy Skopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Deschanvres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2318,295 +2318,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative and simultaneous analysis of the polarity of polycrystalline ZnO seed layers and related nanowires grown by wet chemical deposition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of Alternative Atomistic Models for the Incipient Growth of ZnO by Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Parize</w:t>
+                <w:t xml:space="preserve">Manh-Hung Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Carabetta</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Liang Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii Skopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Cantelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa5657⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (6), pp.3512 - 3517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11664-017-5448-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073055v1</w:t>
+                <w:t xml:space="preserve">hal-01705058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Alternative Atomistic Models for the Incipient Growth of ZnO by Atomic Layer Deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manh-Hung Chu</w:t>
+                <w:t xml:space="preserve">Quantitative and simultaneous analysis of the polarity of polycrystalline ZnO seed layers and related nanowires grown by wet chemical deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liang Tian</w:t>
+                <w:t xml:space="preserve">Romain Parize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Chaker</w:t>
+                <w:t xml:space="preserve">Joseph Carabetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Cantelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgenii Skopin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentina Cantelli</w:t>
+                <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 46 (6), pp.3512 - 3517. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (9), pp.095704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11664-017-5448-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa5657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705058v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIRIUS: A new beamline for in situ X-ray diffraction and spectroscopy studies of advanced materials and nanostructures at the SOLEIL Synchrotron</w:t>
               </w:r>
@@ -2644,51 +2644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 617, Part A, pp.48-54. </w:t>
@@ -2873,77 +2873,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Atomistic View of the Incipient Growth of Zinc Oxide Nanolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manh Hung Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Cantelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Ouled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3154,51 +3154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Favre-Nicolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Baruchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3386,693 +3386,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultradense and planarized antireflective vertical silicon nanowire array using a bottom-up technique</w:t>
+                <w:t xml:space="preserve">Growth, structural and optical properties of AlGaN nanowires in the whole composition range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Dupre</w:t>
+                <w:t xml:space="preserve">A. Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gorisse</w:t>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. L. Lebranchu</w:t>
+                <w:t xml:space="preserve">A. Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Bernardin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Gentile</w:t>
+                <w:t xml:space="preserve">B. Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1556-276x-8-123⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (11), pp.115704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/24/11/115704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067029v1</w:t>
+                <w:t xml:space="preserve">hal-00854134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Optical Properties of AlxGa1-xN nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain assisted inter-diffusion in GaN/AlN quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Pierret</w:t>
+                <w:t xml:space="preserve">Vincent Fellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+                <w:t xml:space="preserve">D. Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martien den Hertog</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Gayral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Kociak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssr.201308009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (3), pp.034311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4775587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945864v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature oxidation mechanisms of nanocrystalline magnetite thin film</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultradense and planarized antireflective vertical silicon nanowire array using a bottom-up technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bourgeois</w:t>
+                <w:t xml:space="preserve">A. L. Lebranchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gergaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Leclere</w:t>
+                <w:t xml:space="preserve">T. Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Feuillet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Gentile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 113 (1), pp.013510. </w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4772714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1556-276x-8-123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067026v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, structural and optical properties of AlGaN nanowires in the whole composition range</w:t>
+                <w:t xml:space="preserve">Structural and Optical Properties of AlxGa1-xN nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pierret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Aurélie Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hubert Renevier</w:t>
+                <w:t xml:space="preserve">Martien den Hertog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gayral</w:t>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 24 (11), pp.115704. </w:t>
+              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (10), pp.868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/24/11/115704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssr.201308009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854134v1</w:t>
+                <w:t xml:space="preserve">hal-00945864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain assisted inter-diffusion in GaN/AlN quantum dots</w:t>
+                <w:t xml:space="preserve">Low temperature oxidation mechanisms of nanocrystalline magnetite thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Leclere</w:t>
+                <w:t xml:space="preserve">F. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fellmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+                <w:t xml:space="preserve">P. Gergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cooper</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guy Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 113 (3), pp.034311. </w:t>
+              <w:t xml:space="preserve">, 2013, 113 (1), pp.013510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4775587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4772714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788825v1</w:t>
+                <w:t xml:space="preserve">hal-01067026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction Anomalous Fine Structure study and atomistic simulation of Ge/Si nanoislands.</w:t>
               </w:r>
@@ -4097,51 +4097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Proietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4243,64 +4243,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cantelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 100, pp.212107. </w:t>
@@ -4338,103 +4338,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold Contamination in VLS-Grown Si Nanowires: Multiwavelength Anomalous Diffraction Investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Buttard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gentile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (23), pp.4511-4516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4628,64 +4628,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Favre-Nicolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Coraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (3), pp.635-640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4758,51 +4758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Proietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4892,64 +4892,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Hestroffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Budagosky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 334 (1), pp.177-180. </w:t>
@@ -5025,51 +5025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buttard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 605 (5-6), pp.570-576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5129,64 +5129,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Hestroffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Daudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5227,587 +5227,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth mechanism of catalyst-free 0001 GaN and AlN nanowires on Si by molecular beam epitaxy</w:t>
+                <w:t xml:space="preserve">Elastic strain relaxation in GaN/AlN nanowire superlattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Landre</w:t>
+                <w:t xml:space="preserve">Olivier Landré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Fellmann</w:t>
+                <w:t xml:space="preserve">D. Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jaffrennou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hubert Renevier</w:t>
+                <w:t xml:space="preserve">Yann-Michel Niquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favre-Nicolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200983613⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (15), pp.153306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.153306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067035v1</w:t>
+                <w:t xml:space="preserve">hal-01005666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structural properties of GaN/AlN core-shell nanocolumn heterostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Tourbot</w:t>
+                <w:t xml:space="preserve">Molecular beam epitaxy growth and optical properties of AlN nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Landré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jaffrenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/41/415702⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (6), pp.61912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3315943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01067031v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular beam epitaxy growth and optical properties of AlN nanowires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hubert Renevier</w:t>
+                <w:t xml:space="preserve">The structural properties of GaN/AlN core-shell nanocolumn heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hestroffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tourbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3315943⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (41), pp.415702 -415709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/41/415702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005659v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic strain relaxation in GaN/AlN nanowire superlattice</w:t>
+                <w:t xml:space="preserve">Growth mechanism of catalyst-free 0001 GaN and AlN nanowires on Si by molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Landré</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Favre-Nicolin</w:t>
+                <w:t xml:space="preserve">O. Landre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jaffrennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (7-8), pp.2246-2248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200983613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.153306⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01005666v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural properties of Ge/Si(001) nano-islands by diffraction anomalous fine structure and multiwavelength anomalous diffraction</w:t>
               </w:r>
@@ -5832,51 +5832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. A. Katcho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Proietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Favre-Nicolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5927,77 +5927,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation mechanism of GaN nanowires grown on (111) Si by molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Landre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Daudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6095,51 +6095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boscherini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pasquini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42, pp.642-648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6224,51 +6224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Coraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6345,51 +6345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Letoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Favre-Nicolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Proletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6470,51 +6470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Favre-Nicolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proietti M.G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6572,277 +6572,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing incidence diffraction anomalous fine structure of self-assembled semiconductor nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffraction Anomalous Fine Structure spectroscopy at the beamline BM2 at the European Synchrotron Radiation Facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.G. Proeitti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hubert Renevier</w:t>
+                <w:t xml:space="preserve">S. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gonzalez</w:t>
+                <w:t xml:space="preserve">J. F. Berar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 200, pp.24-33</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10, pp.435-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146613v1</w:t>
+                <w:t xml:space="preserve">hal-00122641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffraction Anomalous Fine Structure spectroscopy at the beamline BM2 at the European Synchrotron Radiation Facility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Grazing incidence diffraction anomalous fine structure of self-assembled semiconductor nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Letoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Proeitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Caillot</w:t>
+                <w:t xml:space="preserve">L. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 10, pp.435-444</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 200, pp.24-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00122641v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray anomalous scattering investigations on the charge order in (formula presented)</w:t>
               </w:r>
@@ -6975,51 +6975,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DAFS Study of Strained III-V Epitaxial Semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Proietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7108,51 +7108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of DAFS Spectroscopy to Study the Variations of Fe local structure in a Fe/Ir(100) Superlattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7225,138 +7225,795 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00255302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HAXPES characterization of Transition ultra thin Metal Dichalcogenide TiS2 grown by Molecular Layer Deposition and thermal annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Abi Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniy V Skopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Ciatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Natiobales des Spectroscopies de PhotoEmission (JNSPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lab-scale Hard X-ray Photoelectron Spectroscopy (HAXPES) characterization of Transition Metal Dichalcogenide TiS2 grown by hybrid Atomic Layer Deposition/Molecular Layer Deposition and thermal annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abi Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Skopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ciatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JNSPE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Sophia Antipolis, France. , 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04517818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ X-ray studies of lamellar metal chalcogenides GaS$_x$ prepared by atomic layer deposition/molecular layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abi Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-K. Adav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ciatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RAFALD 2022 - The 8th Edition of RAFALD Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Caen, France. , 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04517732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polarity-Dependent Growth and Properties of ZnO Nanorods by Chemical Bath Deposition for Piezoelectric Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Consonni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Sarigiannidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Donatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs (J2N) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nice, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lab-scale Hard X-ray Photoelectron Spectroscopy (HAXPES) study of Transition Metal Dichalcogenide TiS2$_$ prepared by Molecular Layer Deposition and thermal annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abi Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Skopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ciatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Graphen 21 - The 11th edition of Graphene Conference series, the largest European Event in Graphene and 2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Grenoble, France. , 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04517629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ study of the synthesis of lamellar metal chalcogenides by alternating deposition of organic &amp; inorganic molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Abi Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniy V Skopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medet Zhukush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7375,337 +8032,337 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Opto-X-Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Okayama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of Sb/Te ratio on the crystallization dynamic of GeSbTe alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jing Li</w:t>
+                <w:t xml:space="preserve">In situ x-ray quantitative investigation of the growth of 2D TiS2 transition metal dichalcogenide prepared by hybrid ALD/MLD-Chem2DMat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashok-Kumar Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Weiling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Abi Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Ciatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaelle Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMTEC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montecatini Terme, Italy</w:t>
+              <w:t xml:space="preserve">European conference on chemistry of 2-D materials (Chem2Dmat2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04687388v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ x-ray quantitative investigation of the growth of 2D TiS2 transition metal dichalcogenide prepared by hybrid ALD/MLD-Chem2DMat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathanaelle Schneider</w:t>
+                <w:t xml:space="preserve">The influence of Sb/Te ratio on the crystallization dynamic of GeSbTe alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European conference on chemistry of 2-D materials (Chem2Dmat2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">CIMTEC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montecatini Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762007v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04687388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lab-scale Hard X-ray Photoelectron Spectroscopy (HAXPES) characterization of Transition Metal Dichalcogenide TiS$_2$ grown by Molecular Layer Deposition and thermal annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Abi Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7750,1738 +8407,1738 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECASIA 2022 - European Conference on Application of Surface and Interface Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04517800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lab-scale Hard X-ray Photoelectron Spectroscopy (HAXPES) study of Transition Metal Dichalcogenide TiS$_2$ prepared by Molecular Layer Deposition and thermal annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Abi Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skopin E.V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciatto G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubert N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVC 16 - 16th European Vaccum Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFV, Nov 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04513349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ X-ray studies of the early stage of ZnO Atomic Layer Deposition on InGaAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Skopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Deschanvres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pithan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Join Euro CVD 22 - Baltic ALD16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIRIUS at Synchrotron SOLEIL: a beamline suitable for in situ x-ray characterization of the ALD of advanced materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ciatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H. Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS fall Meeting – symposium Q</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Warsov, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing the incipient Atomic Layer Deposition of ZnO ultra thin films on In0.53Ga0.47As for tailoring contact resistivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Skopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ X-ray studies during the early stage of ZnO Atomic Layer Deposition on InGaAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Skopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Deschanvres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rayons X &amp; Matière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An atomistic view of the incipient growth of zinc oxide by in-situ x-ray absorption spectroscopy, Workshop on synchrotron radiation to study atomic layer deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Ouled</w:t>
+                <w:t xml:space="preserve">Caractérisation par ellipsometrie in situ de la croissance de ZnO.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Deschanvres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeni Skopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Muñoz-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on synchrotron radiation to study atomic layer deposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, ALBA synchrotron, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">RAFALD Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453370v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Atomistic View of the Incipient Growth of Zinc Oxide by in-situ Xray Absorption Spectroscopy”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. H. Chu</w:t>
+                <w:t xml:space="preserve">In Situ X-ray Studies of Crystalline Texture and Strain During the Initial Stages of ZnO Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Ouled</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Skopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop Synchrotron radiation and ALD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Workshop on synchrotron radiation to study atomic layer deposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, ALBA synchrotron, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016930v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ X-ray Studies of Crystalline Texture and Strain During the Initial Stages of ZnO Atomic Layer Deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Boichot</w:t>
+                <w:t xml:space="preserve">An atomistic view of the incipient growth of zinc oxide by in-situ x-ray absorption spectroscopy, Workshop on synchrotron radiation to study atomic layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M.I. Richard</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cantelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ouled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on synchrotron radiation to study atomic layer deposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, ALBA synchrotron, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453376v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation par ellipsometrie in situ de la croissance de ZnO.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Muñoz-Rojas</w:t>
+                <w:t xml:space="preserve">An Atomistic View of the Incipient Growth of Zinc Oxide by in-situ Xray Absorption Spectroscopy”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cantelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ouled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAFALD Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Chatou, France</w:t>
+              <w:t xml:space="preserve">International workshop Synchrotron radiation and ALD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016946v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ synchrotron analysis of the very first ALD growth steps of ZnO on a-SiO2 and c-plane Al2O3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Situ X-Ray Scattering and Optical Substrate Curvature Studies of ZnO Growth by Atomic Layer and Metal Organic Chemical Vapor Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop RAFALD 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">MRS spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016969v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ X-Ray Scattering and Optical Substrate Curvature Studies of ZnO Growth by Atomic Layer and Metal Organic Chemical Vapor Deposition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-situ synchrotron analysis of the very first ALD growth steps of ZnO on a-SiO2 and c-plane Al2O3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Workshop RAFALD 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016958v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of the Ti getter layer and annealing on HfO2-based resistive random access memory studied by X-ray absorption, X-ray diffraction and electrical measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Viennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jalaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting,, Symp. M</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ grazing incidence x-ray scattering studies of ZnO nanowire growth by chemical bath depositioncontribution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Cantelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dillon Fong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Carlà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain, size and composition of InAs quantum sticks, embedded in InP, determined via X-ray anomalous diffraction and diffraction anomalous fine structure in grazing incidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Letoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Favre-Nicolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Proietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9493,191 +10150,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazing incidence diffraction anomalous fine structure : a tool for investigating strain distribution and interdiffusion in InAs/InP quantum wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Letoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Proietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Priester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.541-542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazing incidence diffraction anomalous fine structure of self-assembled semiconductor nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9686,878 +10343,221 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Letoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Proietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, pp.24-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of InAs/InP using grazing incidence diffraction anomalous fine structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Letoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Proietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Priester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delerue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Prédoctorale sur la Physique Mésoscopique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152576v1</w:t>
-              </w:r>
-[...655 lines deleted...]
-                <w:t xml:space="preserve">cea-04517629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10575,51 +10575,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction anomalous fine structure: basic formalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Grazia Proietti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10724,51 +10724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Favre-Nicolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Baruchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10988,51 +10988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Daoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nolot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dartois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tessaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-97185-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493833v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Daoudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nolot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dartois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tessaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aussenac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202300448" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753176v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Daoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nolot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mazel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupraz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Roussel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221206" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393869v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yadav" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abi Younes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciatto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gauthier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr04222g" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138018v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Abi Younes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok-Kumar Yadav" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medet Zhukush" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hoan Le" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002448" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700699v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhobnibhit Chatmaneerungcharoen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fraccaroli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guedj" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c00567" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539459v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cantelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Sarigiannidou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carl&#225;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR06099F" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03776959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Ciatto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Skopin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ingrid Richard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dillon Fong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Renevier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00137" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Skopin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhukush" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02369" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03318892v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Skopin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdukayumov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anikin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138591" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy V Skopin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deschanvres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900831" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994857v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Deschanvres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renevier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.043403" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belloeil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Proietti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Renevier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daudin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab94e1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02151196v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A.B. Mar&#231;al" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-I. Richard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Persichetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.10.094" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02151203v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Resende" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro F Rovezzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Malier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00408" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979131v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Viennet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Deschanvres" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819188v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr02440e" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073055v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parize" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Carabetta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5657" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01705058v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Hung Chu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Tian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Chaker" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Skopin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-017-5448-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456364v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Chu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.03.069" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456351v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Zuniga-Perez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liverios Lymperakis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Kong" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Trampert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963919" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434956v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hung Chu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ouled" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00844" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366565v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boichot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crisci" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04223" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01500752v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favre-Nicolin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Baruchel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Eymery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Borb&#233;ly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057671500895X" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leclere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Katcho" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tourbot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daudin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Proietti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4886756" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067029v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dupre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gorisse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Lebranchu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bernardin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentile" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276x-8-123" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945864v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pierret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien den Hertog" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201308009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067026v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgeois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772714" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854134v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cros" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gayral" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/11/115704" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788825v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclere" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fellmann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cooper" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4775587" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067033v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Katcho" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Richard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.08.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-143M27R3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857977v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Hestroffer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leclere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cantelli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4721521" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067028v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Buttard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm301739n" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067030v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric. Leclere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2012-01619-x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533019v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Coraux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889811009009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067032v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Katcho" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Proietti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/93/66004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005934v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mata" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Budagosky" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.08.015" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z173KV79-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067027v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buttard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gentile" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.12.019" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858015v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.245302" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067035v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Landre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fellmann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaffrennou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougerol" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200983613" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CHJL8ZKV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067031v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hestroffer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mata" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Camacho" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/41/415702" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3DD7H636-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005659v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Landr&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaffrenou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3315943" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005666v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Michel Niquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.153306" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067038v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Richard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-00929-4" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067034v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/41/415602" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7148M65S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067037v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meneghini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boscherini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasquini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s002188980902353x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L6SBDTDQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038024v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Founta" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jalabert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713937" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154906v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letoublon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Proletti" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085995v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proietti M.G." TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.186101" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146613v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grenier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Proeitti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122641v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Berar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caillot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897589v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toader" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Lorenzo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Joly" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grenier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.180101" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255304v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Proietti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dalakas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hodeau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997225" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E33CC7550DD10E54D1151255BDB790F47EA39D1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255302v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wolfers" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;rar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997223" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDDA4FFF9C1F78DA8CD43C91362E4961E8DED12E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937158v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04687388v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Navarro" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fillot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762007v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Weiling" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Schneider" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04517800v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04513349v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skopin E.V." TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciatto G." TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert N." TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820226v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pithan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016923v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontaine" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016907v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016916v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Skopin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Deschanvres" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453370v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouled" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016930v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453376v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claudel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016946v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Skopin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mu&#241;oz-Rojas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016969v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lay" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016958v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016962v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jalaguier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jousseaume" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017009v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carl&#224;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140720v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149938v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priester" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gonzalez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149685v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152576v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delerue" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761988v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Aubert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04517818v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04726120v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Appert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Donatini" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04517732v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Iung" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Adav" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04517629v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733119v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Proietti" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1574870720007570" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986716v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Daoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nolot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dartois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tessaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-97185-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493833v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Daoudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nolot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dartois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tessaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aussenac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202300448" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753176v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Daoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nolot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mazel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupraz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Roussel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221206" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393869v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yadav" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abi Younes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciatto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gauthier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr04222g" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138018v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Abi Younes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok-Kumar Yadav" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medet Zhukush" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hoan Le" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002448" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937100v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Skopin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhukush" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02369" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700699v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhobnibhit Chatmaneerungcharoen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fraccaroli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guedj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c00567" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cantelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Sarigiannidou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carl&#225;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR06099F" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03776959v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Ciatto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Skopin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ingrid Richard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dillon Fong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Renevier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00137" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03318892v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Skopin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdukayumov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anikin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138591" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994857v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Deschanvres" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renevier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.043403" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103267v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy V Skopin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deschanvres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900831" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belloeil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Proietti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Renevier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daudin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab94e1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02151196v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A.B. Mar&#231;al" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-I. Richard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Persichetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.10.094" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02151203v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Resende" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro F Rovezzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Malier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00408" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979131v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Viennet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Deschanvres" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819188v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr02440e" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01705058v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Hung Chu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Tian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Chaker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Skopin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-017-5448-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073055v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parize" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Carabetta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5657" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456364v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Chu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.03.069" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456351v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Zuniga-Perez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liverios Lymperakis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Kong" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Trampert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963919" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434956v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hung Chu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ouled" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00844" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366565v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boichot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crisci" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04223" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01500752v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favre-Nicolin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Baruchel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Eymery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Borb&#233;ly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057671500895X" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leclere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Katcho" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tourbot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daudin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Proietti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4886756" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854134v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cros" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gayral" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/11/115704" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788825v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclere" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fellmann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cooper" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4775587" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067029v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dupre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gorisse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Lebranchu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bernardin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentile" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276x-8-123" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945864v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pierret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien den Hertog" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201308009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067026v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgeois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772714" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067033v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Katcho" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Richard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.08.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-143M27R3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857977v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Hestroffer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leclere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cantelli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4721521" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067028v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Buttard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm301739n" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067030v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric. Leclere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2012-01619-x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533019v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Coraux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889811009009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067032v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Katcho" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Proietti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/93/66004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005934v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mata" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Budagosky" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.08.015" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z173KV79-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067027v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buttard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gentile" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.12.019" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858015v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.245302" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005666v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Landr&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Camacho" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Michel Niquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.153306" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005659v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaffrenou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3315943" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067031v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hestroffer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mata" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/41/415702" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3DD7H636-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067035v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Landre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fellmann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaffrennou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougerol" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200983613" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CHJL8ZKV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067038v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Richard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-00929-4" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067034v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/41/415602" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7148M65S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067037v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meneghini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boscherini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasquini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s002188980902353x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L6SBDTDQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038024v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Founta" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jalabert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713937" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154906v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letoublon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Proletti" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085995v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proietti M.G." TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.186101" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122641v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grenier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Berar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caillot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146613v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Proeitti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897589v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toader" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Lorenzo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Joly" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grenier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.180101" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255304v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Proietti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dalakas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hodeau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997225" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E33CC7550DD10E54D1151255BDB790F47EA39D1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255302v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wolfers" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;rar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997223" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDDA4FFF9C1F78DA8CD43C91362E4961E8DED12E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761988v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Aubert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04517818v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04517732v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Iung" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Adav" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04726120v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Appert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Donatini" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04517629v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937158v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762007v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Weiling" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Schneider" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04687388v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Navarro" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fillot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04517800v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04513349v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skopin E.V." TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciatto G." TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert N." TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820226v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pithan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016923v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontaine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016907v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016916v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Skopin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Deschanvres" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016946v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Skopin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mu&#241;oz-Rojas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453376v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claudel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453370v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouled" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016930v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016958v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016969v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lay" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016962v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jalaguier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jousseaume" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017009v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carl&#224;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140720v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149938v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priester" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gonzalez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149685v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152576v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delerue" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733119v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Proietti" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1574870720007570" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986716v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>