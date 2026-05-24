--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1436,265 +1436,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ x-ray studies of the incipient ZnO atomic layer deposition on In 0.53 Ga 0.47 As</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Situ Ellipsometry Study of the Early Stage of ZnO Atomic Layer Deposition on In 0.53 Ga 0.47 As</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Deschanvres</w:t>
+                <w:t xml:space="preserve">Evgeniy V Skopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Renevier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Deschanvres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.043403⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 217 (8), pp.1900831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201900831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02994857v1</w:t>
+                <w:t xml:space="preserve">hal-03103267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Ellipsometry Study of the Early Stage of ZnO Atomic Layer Deposition on In 0.53 Ga 0.47 As</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ x-ray studies of the incipient ZnO atomic layer deposition on In 0.53 Ga 0.47 As</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Skopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Deschanvres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgeniy V Skopin</w:t>
+                <w:t xml:space="preserve">H. Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Deschanvres</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 217 (8), pp.1900831. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201900831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.043403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103267v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale x-ray investigation of composition fluctuations in AlGaN nanowires</w:t>
               </w:r>
@@ -1849,51 +1849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Persichetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Favre-Nicolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 466, pp.801-807. </w:t>
@@ -2229,51 +2229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Deschanvres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3386,295 +3386,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, structural and optical properties of AlGaN nanowires in the whole composition range</w:t>
+                <w:t xml:space="preserve">Strain assisted inter-diffusion in GaN/AlN quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pierret</w:t>
+                <w:t xml:space="preserve">C. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Fellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gayral</w:t>
+                <w:t xml:space="preserve">D. Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/24/11/115704⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (3), pp.034311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4775587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854134v1</w:t>
+                <w:t xml:space="preserve">hal-00788825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain assisted inter-diffusion in GaN/AlN quantum dots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth, structural and optical properties of AlGaN nanowires in the whole composition range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fellmann</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">A. Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cooper</w:t>
+                <w:t xml:space="preserve">A. Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Gayral</w:t>
+                <w:t xml:space="preserve">B. Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 113 (3), pp.034311. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (11), pp.115704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4775587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/24/11/115704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788825v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultradense and planarized antireflective vertical silicon nanowire array using a bottom-up technique</w:t>
               </w:r>
@@ -3807,77 +3807,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Optical Properties of AlxGa1-xN nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martien den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Kociak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4243,51 +4243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cantelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4892,64 +4892,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Hestroffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Budagosky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 334 (1), pp.177-180. </w:t>
@@ -5129,51 +5129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Hestroffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5259,51 +5259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Landré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Michel Niquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5361,453 +5361,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular beam epitaxy growth and optical properties of AlN nanowires</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth mechanism of catalyst-free 0001 GaN and AlN nanowires on Si by molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jaffrenou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+                <w:t xml:space="preserve">O. Landre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jaffrennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3315943⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (7-8), pp.2246-2248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200983613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005659v1</w:t>
+                <w:t xml:space="preserve">hal-01067035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structural properties of GaN/AlN core-shell nanocolumn heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hestroffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tourbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (41), pp.415702 -415709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0957-4484/21/41/415702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth mechanism of catalyst-free 0001 GaN and AlN nanowires on Si by molecular beam epitaxy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Bougerol</w:t>
+                <w:t xml:space="preserve">Molecular beam epitaxy growth and optical properties of AlN nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Landré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jaffrenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200983613⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (6), pp.61912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3315943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01067035v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural properties of Ge/Si(001) nano-islands by diffraction anomalous fine structure and multiwavelength anomalous diffraction</w:t>
               </w:r>
@@ -5927,64 +5927,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation mechanism of GaN nanowires grown on (111) Si by molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Landre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6224,51 +6224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Coraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6572,277 +6572,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffraction Anomalous Fine Structure spectroscopy at the beamline BM2 at the European Synchrotron Radiation Facility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grazing incidence diffraction anomalous fine structure of self-assembled semiconductor nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Letoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Proeitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. Berar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Caillot</w:t>
+                <w:t xml:space="preserve">L. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 10, pp.435-444</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 200, pp.24-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00122641v1</w:t>
+                <w:t xml:space="preserve">hal-00146613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing incidence diffraction anomalous fine structure of self-assembled semiconductor nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffraction Anomalous Fine Structure spectroscopy at the beamline BM2 at the European Synchrotron Radiation Facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Letoublon</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.G. Proeitti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hubert Renevier</w:t>
+                <w:t xml:space="preserve">J. F. Berar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gonzalez</w:t>
+                <w:t xml:space="preserve">B. Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 200, pp.24-33</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10, pp.435-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146613v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00122641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray anomalous scattering investigations on the charge order in (formula presented)</w:t>
               </w:r>
@@ -7225,237 +7225,2869 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00255302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ study of the synthesis of lamellar metal chalcogenides by alternating deposition of organic &amp; inorganic molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Abi Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniy V Skopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medet Zhukush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opto-X-Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Okayama, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ x-ray quantitative investigation of the growth of 2D TiS2 transition metal dichalcogenide prepared by hybrid ALD/MLD-Chem2DMat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashok-Kumar Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Weiling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Abi Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Ciatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaelle Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European conference on chemistry of 2-D materials (Chem2Dmat2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bologne, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The influence of Sb/Te ratio on the crystallization dynamic of GeSbTe alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIMTEC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montecatini Terme, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04687388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lab-scale Hard X-ray Photoelectron Spectroscopy (HAXPES) characterization of Transition Metal Dichalcogenide TiS$_2$ grown by Molecular Layer Deposition and thermal annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Abi Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Skopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ciatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECASIA 2022 - European Conference on Application of Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Limerick, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04517800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lab-scale Hard X-ray Photoelectron Spectroscopy (HAXPES) study of Transition Metal Dichalcogenide TiS$_2$ prepared by Molecular Layer Deposition and thermal annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Abi Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skopin E.V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciatto G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubert N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EVC 16 - 16th European Vaccum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFV, Nov 2021, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04513349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ X-ray studies of the early stage of ZnO Atomic Layer Deposition on InGaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Skopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Deschanvres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pithan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Join Euro CVD 22 - Baltic ALD16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SIRIUS at Synchrotron SOLEIL: a beamline suitable for in situ x-ray characterization of the ALD of advanced materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ciatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMRS fall Meeting – symposium Q</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Warsov, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visualizing the incipient Atomic Layer Deposition of ZnO ultra thin films on In0.53Ga0.47As for tailoring contact resistivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Skopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crisci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-MRS Spring 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ X-ray studies during the early stage of ZnO Atomic Layer Deposition on InGaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Skopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Deschanvres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crisci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rayons X &amp; Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation par ellipsometrie in situ de la croissance de ZnO.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Deschanvres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeni Skopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Muñoz-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RAFALD Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Chatou, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An atomistic view of the incipient growth of zinc oxide by in-situ x-ray absorption spectroscopy, Workshop on synchrotron radiation to study atomic layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cantelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ouled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on synchrotron radiation to study atomic layer deposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, ALBA synchrotron, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Atomistic View of the Incipient Growth of Zinc Oxide by in-situ Xray Absorption Spectroscopy”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cantelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ouled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International workshop Synchrotron radiation and ALD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Situ X-ray Studies of Crystalline Texture and Strain During the Initial Stages of ZnO Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Skopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on synchrotron radiation to study atomic layer deposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, ALBA synchrotron, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Situ X-Ray Scattering and Optical Substrate Curvature Studies of ZnO Growth by Atomic Layer and Metal Organic Chemical Vapor Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crisci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MRS spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In-situ synchrotron analysis of the very first ALD growth steps of ZnO on a-SiO2 and c-plane Al2O3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crisci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop RAFALD 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effect of the Ti getter layer and annealing on HfO2-based resistive random access memory studied by X-ray absorption, X-ray diffraction and electrical measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Viennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jalaguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-MRS Spring Meeting,, Symp. M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In-situ grazing incidence x-ray scattering studies of ZnO nanowire growth by chemical bath depositioncontribution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Cantelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dillon Fong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Carlà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MRS Spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strain, size and composition of InAs quantum sticks, embedded in InP, determined via X-ray anomalous diffraction and diffraction anomalous fine structure in grazing incidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Letoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Favre-Nicolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Proietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.11-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazing incidence diffraction anomalous fine structure : a tool for investigating strain distribution and interdiffusion in InAs/InP quantum wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Letoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Proietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Priester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.541-542</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazing incidence diffraction anomalous fine structure of self-assembled semiconductor nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Letoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Proietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002, pp.24-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of InAs/InP using grazing incidence diffraction anomalous fine structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Letoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Proietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Priester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole Prédoctorale sur la Physique Mésoscopique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Les Houches, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HAXPES characterization of Transition ultra thin Metal Dichalcogenide TiS2 grown by Molecular Layer Deposition and thermal annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Abi Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniy V Skopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Ciatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Natiobales des Spectroscopies de PhotoEmission (JNSPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lab-scale Hard X-ray Photoelectron Spectroscopy (HAXPES) characterization of Transition Metal Dichalcogenide TiS2 grown by hybrid Atomic Layer Deposition/Molecular Layer Deposition and thermal annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abi Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7500,337 +10132,337 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNSPE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sophia Antipolis, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04517818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ X-ray studies of lamellar metal chalcogenides GaS$_x$ prepared by atomic layer deposition/molecular layer deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Ciatto</w:t>
+                <w:t xml:space="preserve">Polarity-Dependent Growth and Properties of ZnO Nanorods by Chemical Bath Deposition for Piezoelectric Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Consonni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Sarigiannidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Donatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAFALD 2022 - The 8th Edition of RAFALD Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Caen, France. , 2022</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs (J2N) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nice, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04517732v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarity-Dependent Growth and Properties of ZnO Nanorods by Chemical Bath Deposition for Piezoelectric Devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Donatini</w:t>
+                <w:t xml:space="preserve">In situ X-ray studies of lamellar metal chalcogenides GaS$_x$ prepared by atomic layer deposition/molecular layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abi Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-K. Adav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ciatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs (J2N) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nice, France. </w:t>
+              <w:t xml:space="preserve">RAFALD 2022 - The 8th Edition of RAFALD Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Caen, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726120v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04517732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lab-scale Hard X-ray Photoelectron Spectroscopy (HAXPES) study of Transition Metal Dichalcogenide TiS2$_$ prepared by Molecular Layer Deposition and thermal annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abi Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7875,2689 +10507,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphen 21 - The 11th edition of Graphene Conference series, the largest European Event in Graphene and 2D Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Grenoble, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04517629v1</w:t>
-              </w:r>
-[...2630 lines deleted...]
-                <w:t xml:space="preserve">hal-00152576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10988,51 +10988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Daoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nolot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dartois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tessaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-97185-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493833v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Daoudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nolot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dartois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tessaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aussenac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202300448" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753176v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Daoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nolot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mazel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupraz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Roussel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221206" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393869v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yadav" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abi Younes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciatto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gauthier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr04222g" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138018v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Abi Younes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok-Kumar Yadav" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medet Zhukush" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hoan Le" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002448" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937100v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Skopin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhukush" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02369" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700699v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhobnibhit Chatmaneerungcharoen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fraccaroli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guedj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c00567" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cantelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Sarigiannidou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carl&#225;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR06099F" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03776959v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Ciatto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Skopin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ingrid Richard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dillon Fong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Renevier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00137" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03318892v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Skopin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdukayumov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anikin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138591" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994857v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Deschanvres" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renevier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.043403" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103267v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy V Skopin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deschanvres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900831" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belloeil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Proietti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Renevier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daudin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab94e1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02151196v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A.B. Mar&#231;al" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-I. Richard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Persichetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.10.094" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02151203v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Resende" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro F Rovezzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Malier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00408" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979131v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Viennet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Deschanvres" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819188v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr02440e" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01705058v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Hung Chu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Tian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Chaker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Skopin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-017-5448-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073055v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parize" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Carabetta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5657" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456364v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Chu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.03.069" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456351v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Zuniga-Perez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liverios Lymperakis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Kong" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Trampert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963919" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434956v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hung Chu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ouled" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00844" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366565v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boichot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crisci" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04223" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01500752v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favre-Nicolin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Baruchel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Eymery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Borb&#233;ly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057671500895X" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leclere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Katcho" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tourbot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daudin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Proietti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4886756" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854134v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cros" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gayral" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/11/115704" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788825v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclere" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fellmann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cooper" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4775587" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067029v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dupre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gorisse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Lebranchu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bernardin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentile" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276x-8-123" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945864v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pierret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien den Hertog" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201308009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067026v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgeois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772714" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067033v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Katcho" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Richard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.08.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-143M27R3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857977v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Hestroffer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leclere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cantelli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4721521" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067028v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Buttard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm301739n" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067030v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric. Leclere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2012-01619-x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533019v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Coraux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889811009009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067032v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Katcho" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Proietti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/93/66004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005934v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mata" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Budagosky" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.08.015" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z173KV79-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067027v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buttard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gentile" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.12.019" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858015v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.245302" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005666v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Landr&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Camacho" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Michel Niquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.153306" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005659v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaffrenou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3315943" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067031v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hestroffer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mata" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/41/415702" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3DD7H636-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067035v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Landre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fellmann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaffrennou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougerol" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200983613" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CHJL8ZKV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067038v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Richard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-00929-4" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067034v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/41/415602" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7148M65S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067037v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meneghini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boscherini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasquini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s002188980902353x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L6SBDTDQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038024v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Founta" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jalabert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713937" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154906v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letoublon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Proletti" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085995v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proietti M.G." TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.186101" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122641v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grenier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Berar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caillot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146613v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Proeitti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897589v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toader" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Lorenzo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Joly" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grenier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.180101" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255304v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Proietti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dalakas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hodeau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997225" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E33CC7550DD10E54D1151255BDB790F47EA39D1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255302v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wolfers" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;rar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997223" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDDA4FFF9C1F78DA8CD43C91362E4961E8DED12E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761988v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Aubert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04517818v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04517732v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Iung" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Adav" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04726120v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Appert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Donatini" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04517629v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937158v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762007v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Weiling" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Schneider" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04687388v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Navarro" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fillot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04517800v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04513349v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skopin E.V." TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciatto G." TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert N." TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820226v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pithan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016923v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontaine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016907v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016916v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Skopin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Deschanvres" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016946v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Skopin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mu&#241;oz-Rojas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453376v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claudel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453370v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouled" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016930v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016958v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016969v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lay" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016962v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jalaguier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jousseaume" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017009v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carl&#224;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140720v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149938v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priester" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gonzalez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149685v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152576v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delerue" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733119v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Proietti" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1574870720007570" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986716v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Daoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nolot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dartois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tessaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-97185-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493833v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Daoudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nolot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dartois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tessaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aussenac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202300448" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753176v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Daoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nolot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mazel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupraz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Roussel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221206" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393869v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yadav" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abi Younes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciatto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gauthier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr04222g" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138018v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Abi Younes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok-Kumar Yadav" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medet Zhukush" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hoan Le" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002448" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937100v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Skopin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhukush" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02369" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700699v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhobnibhit Chatmaneerungcharoen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fraccaroli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guedj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c00567" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cantelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Sarigiannidou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carl&#225;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR06099F" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03776959v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Ciatto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Skopin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ingrid Richard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dillon Fong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Renevier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00137" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03318892v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Skopin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdukayumov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anikin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138591" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy V Skopin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deschanvres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900831" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994857v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Deschanvres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renevier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.043403" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belloeil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Proietti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Renevier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daudin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab94e1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02151196v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A.B. Mar&#231;al" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-I. Richard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Persichetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.10.094" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02151203v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Resende" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro F Rovezzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Malier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00408" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979131v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Viennet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Deschanvres" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819188v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr02440e" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01705058v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Hung Chu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Tian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Chaker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Skopin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-017-5448-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073055v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parize" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Carabetta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5657" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456364v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Chu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.03.069" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456351v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Zuniga-Perez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liverios Lymperakis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Kong" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Trampert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963919" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434956v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hung Chu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ouled" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00844" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366565v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boichot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crisci" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04223" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01500752v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favre-Nicolin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Baruchel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Eymery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Borb&#233;ly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057671500895X" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leclere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Katcho" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tourbot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daudin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Proietti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4886756" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788825v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fellmann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cooper" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4775587" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854134v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cros" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gayral" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/11/115704" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067029v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dupre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gorisse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Lebranchu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bernardin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentile" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276x-8-123" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945864v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pierret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien den Hertog" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201308009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067026v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgeois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772714" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067033v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Katcho" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Richard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.08.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-143M27R3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857977v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Hestroffer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leclere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cantelli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4721521" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067028v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Buttard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm301739n" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067030v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric. Leclere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2012-01619-x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533019v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Coraux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889811009009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067032v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Katcho" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Proietti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/93/66004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005934v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mata" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Budagosky" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.08.015" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z173KV79-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067027v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buttard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gentile" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.12.019" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858015v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.245302" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005666v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Landr&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Camacho" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Michel Niquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.153306" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067035v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Landre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fellmann" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaffrennou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougerol" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200983613" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CHJL8ZKV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067031v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hestroffer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mata" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/41/415702" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3DD7H636-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005659v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaffrenou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3315943" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067038v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Richard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-00929-4" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067034v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/41/415602" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7148M65S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067037v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meneghini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boscherini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasquini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s002188980902353x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L6SBDTDQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038024v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Founta" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jalabert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713937" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154906v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letoublon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Proletti" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085995v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proietti M.G." TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.186101" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146613v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grenier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Proeitti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122641v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Berar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caillot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897589v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toader" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Lorenzo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Joly" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grenier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.180101" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255304v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Proietti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dalakas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hodeau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997225" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E33CC7550DD10E54D1151255BDB790F47EA39D1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255302v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wolfers" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;rar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997223" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDDA4FFF9C1F78DA8CD43C91362E4961E8DED12E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937158v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762007v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Weiling" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Schneider" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04687388v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Navarro" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fillot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04517800v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04513349v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skopin E.V." TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciatto G." TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert N." TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820226v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pithan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016923v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontaine" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016907v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016916v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Skopin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Deschanvres" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016946v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Skopin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mu&#241;oz-Rojas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453370v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouled" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016930v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453376v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claudel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016958v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016969v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lay" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016962v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jalaguier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jousseaume" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017009v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carl&#224;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140720v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149938v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priester" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gonzalez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149685v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152576v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delerue" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761988v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Aubert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04517818v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04726120v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Appert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Donatini" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04517732v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Iung" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Adav" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04517629v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733119v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Proietti" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1574870720007570" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986716v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>