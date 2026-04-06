--- v0 (2026-03-05)
+++ v1 (2026-04-06)
@@ -2245,73 +2245,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nandeeta Neerunjun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Stahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Conférence annuelle de la FAERE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BETA, Sep 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">29th Annual Conference of the European Association of Environmental and Resource Economist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KU Leuven, Jul 2024, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05214489v1</w:t>
+                <w:t xml:space="preserve">hal-05217602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewable energy support: pre-announced policies and efficiency</w:t>
               </w:r>
@@ -2327,73 +2327,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nandeeta Neerunjun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Stahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PET 2024 International Conference on Public Economic Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Public Economic Theory (APET) and GATE, Jun 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">11ème Conférence annuelle de la FAERE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BETA, Sep 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05214476v1</w:t>
+                <w:t xml:space="preserve">hal-05214489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewable energy support: pre-announced policies and efficiency</w:t>
               </w:r>
@@ -2409,73 +2409,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nandeeta Neerunjun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Stahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Annual Conference of the European Association of Environmental and Resource Economist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, KU Leuven, Jul 2024, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">PET 2024 International Conference on Public Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Public Economic Theory (APET) and GATE, Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05217602v1</w:t>
+                <w:t xml:space="preserve">hal-05214476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing intermittency in the electricity market</w:t>
               </w:r>
@@ -2820,51 +2820,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294759v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Stahn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470612v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884326v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214514v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dhaussy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandeeta Neerunjun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04328675v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04002122v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bataille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tomini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03154612v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2025.108801" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480521v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-016-9509-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Maitre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/23646574" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294689v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tomini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480455v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sarah Chiambretto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480405v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Canton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soubeyran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-007-9158-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q3GNW0FN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-006-0008-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.050.0137" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221040v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20076321" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1017966023424" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221023v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cep.2000.1297" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221019v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4068(99)00025-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221016v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4068(97)00067-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4068(97)00012-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221014v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20076122" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0770451800004802" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220968v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20076025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214489v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214476v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217602v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552317v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552290v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294759v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Stahn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470612v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884326v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214514v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dhaussy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandeeta Neerunjun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04328675v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04002122v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bataille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tomini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03154612v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2025.108801" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480521v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-016-9509-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Maitre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/23646574" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294689v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tomini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480455v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sarah Chiambretto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480405v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Canton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soubeyran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-007-9158-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q3GNW0FN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-006-0008-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.050.0137" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221040v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20076321" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1017966023424" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221023v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cep.2000.1297" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221019v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4068(99)00025-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221016v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4068(97)00067-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4068(97)00012-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221014v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20076122" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0770451800004802" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220968v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20076025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217602v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214476v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552317v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552290v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>