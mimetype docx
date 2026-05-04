--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -2327,73 +2327,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nandeeta Neerunjun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Stahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Conférence annuelle de la FAERE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BETA, Sep 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">PET 2024 International Conference on Public Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Public Economic Theory (APET) and GATE, Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05214489v1</w:t>
+                <w:t xml:space="preserve">hal-05214476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewable energy support: pre-announced policies and efficiency</w:t>
               </w:r>
@@ -2409,73 +2409,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nandeeta Neerunjun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Stahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PET 2024 International Conference on Public Economic Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Public Economic Theory (APET) and GATE, Jun 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">11ème Conférence annuelle de la FAERE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BETA, Sep 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05214476v1</w:t>
+                <w:t xml:space="preserve">hal-05214489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing intermittency in the electricity market</w:t>
               </w:r>
@@ -2504,73 +2504,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nandeeta Neerunjun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IAEE Online Conference: Energy, Covid and Climate Change Digital Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The International Association for Energy Economics, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">39th edition of the International Energy Workshop (IEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fraunhofer ISE, Jul 2021, Freiburg (virtual conference), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552317v1</w:t>
+                <w:t xml:space="preserve">hal-04552290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing intermittency in the electricity market</w:t>
               </w:r>
@@ -2599,73 +2599,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nandeeta Neerunjun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th edition of the International Energy Workshop (IEW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fraunhofer ISE, Jul 2021, Freiburg (virtual conference), Germany</w:t>
+              <w:t xml:space="preserve">1st IAEE Online Conference: Energy, Covid and Climate Change Digital Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The International Association for Energy Economics, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552290v1</w:t>
+                <w:t xml:space="preserve">hal-04552317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2820,51 +2820,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294759v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Stahn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470612v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884326v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214514v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dhaussy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandeeta Neerunjun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04328675v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04002122v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bataille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tomini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03154612v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2025.108801" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480521v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-016-9509-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Maitre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/23646574" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294689v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tomini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480455v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sarah Chiambretto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480405v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Canton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soubeyran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-007-9158-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q3GNW0FN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-006-0008-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.050.0137" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221040v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20076321" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1017966023424" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221023v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cep.2000.1297" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221019v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4068(99)00025-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221016v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4068(97)00067-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4068(97)00012-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221014v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20076122" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0770451800004802" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220968v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20076025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217602v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214476v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552317v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552290v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294759v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Stahn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470612v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884326v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214514v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dhaussy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandeeta Neerunjun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04328675v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04002122v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bataille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tomini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03154612v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2025.108801" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480521v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-016-9509-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Maitre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/23646574" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294689v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tomini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480455v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sarah Chiambretto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480405v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Canton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soubeyran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-007-9158-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q3GNW0FN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-006-0008-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.050.0137" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221040v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20076321" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1017966023424" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221023v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cep.2000.1297" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221019v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4068(99)00025-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221016v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4068(97)00067-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4068(97)00012-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221014v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20076122" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0770451800004802" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220968v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20076025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217602v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214476v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214489v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552290v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>