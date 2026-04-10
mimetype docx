--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.2625698324px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hudrisier Henri </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hudrisier-henri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070130442</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des normes des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réel-virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les normes du numérique, 6, http://www.reel-virtuel.com/numeros/numero6/mythes/fabrique-normes-tic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation de la langue et de l'écriture arabe : enjeux culturels régionaux et mondiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels de Maqalid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.83-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser, classer apprendre et communiquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (2), pp.160-166. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/51570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes et standards des TICE, des enjeux primordiaux pour le Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp.65-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and normative scenarios in the medium and long term for libraries audiovisual collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vaucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International preservation news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.36 - 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance à la menace de confiscation des patrimoines culturels numériques européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Borde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Mouren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Leblond Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Hyperheritage International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Big Data : pistes de réflexions historiques, éthiques et épistémologiques pour l'appropriation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ORBICOM : Données ouvertes, Médias et citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01321534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations et continuités du document numérique : similarités historiques et approche déconstructiviste de la grammatologie post-numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vaucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du dix-huitième colloque international sur le document électronique (CIDE 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergie enseignement-recherche pour l’aménagement numérique structuré (TEI) de patrimoines littéraires multilingues et multiculturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en sciences de l’information (COSSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal-EBSI, Jun 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participer à la normalisation des Tic : une voie pragmatique indispensable pour préserver la diversité culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Roubaix, France. pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835847v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux sociétaux et linguistiques des Humanités numériques au Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème édition du Colloque International sur le Document Electronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tunis, Tunisie. pp.41-53, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2012/cide15/a.vaucelle/9791090094109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux normatifs des TICE de l’enseignement des langues dans le contexte arabo-berbère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur les TICE et les méthodes d’enseignement/apprentissage des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNPLET (Alger) et Laboratoire PARAGRAPHE (Paris), May 2009, Tipaza, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation de terminologies multilingues pour les TICE : techniques et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Terminologique International 2009, session 2 : la terminologie et la traduction au service de l’information, des arts, de l’économie et des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sousse, Tunisie, Nov 2009, Sousse, Tunisie. pp.27-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPEG-21 : base normative pour les TICE du XXI siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Preteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE 2011 : 11ème Colloque international sur le document électronique "Interactions &amp; usages autour du document numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTAGO : une terminologie large langues de l'enseignement électronique à distance, dans un contexte de co-élaboration multilingue de documents normatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international « Les outils d'aide à la traduction »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Latine; sous le patronage du Commissaire européen pour le multilinguisme, Feb 2008, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disparités culturelles et linguistiques de la Francophonie comme atout de son développement technologique en communication et en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Oillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francophonie : Conflit ou complémentarité identitaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00180183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation peut-elle devenir garante de pédagogies numériques plurielles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001414v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le balisage normalisé des concepts et documents en liaison avec les normes de l'EAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Internationale de réflexion Normes et standards pour l'apprentissage en ligne (AUF-AFNOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ICONOTHEQUE D'ART AUJOURD'HUI ET DEMAIN.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème 2000 Workshop on Multimedia Art, Mediateca Fundatio La Caxia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting the linguistic diversity of TEI in the Maghreb and the Arab region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zghibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Zghidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference and Members Meeting 2013 “The Linked TEI: Tex Encdoding in the Web”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Roma, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉCRITURES EN LIGNE: PRATIQUES ET COMMUNAUTÉS. Sous la dir de Brigitte Chapelain. (485 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chapelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Malbreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Rennes 2, 486p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00126719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les big-data : pistes de reflexions historiques, ethiques et epistemologiques pour l'appropriation sociale ; retours et attentes d'experimentations en learning analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quiniou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théorët, Yves and Alejandro Guerrero, Manuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données ouvertes : citoyens, société et médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORBICOM, Les Editions de l'Immatériel, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage de situations info-médiatiques de nature translittéracique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Borde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Oillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vaucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kiyindou, Alain and Barbey Weabey, Francis and Corroy-Labardens, Laurence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'éducation par les médias à l'éducation aux médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.105--116, 2015, 978-2-343-07510-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frau-Meigs, Divina and Kiyindou, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité culturelle à l'ère du numérique: glossaire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la Documentation française, pp.64--69, 2014, 978-2-11-009406-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet convergMPEG-SCORM : Rapport final & Livre blanc APO ISCC 2009 13/01/2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Klett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPEG-21 : une base normative pour le e-procurement des TICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Preteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ère des machines grammatologiques : la normalisation des technologies de l’information comme attracteur de leur convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Paris 8, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02573421v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.2625698324px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hudrisier Henri </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hudrisier-henri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070130442</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des normes des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réel-virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les normes du numérique, 6, http://www.reel-virtuel.com/numeros/numero6/mythes/fabrique-normes-tic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation de la langue et de l'écriture arabe : enjeux culturels régionaux et mondiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels de Maqalid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.83-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser, classer apprendre et communiquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (2), pp.160-166. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/51570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes et standards des TICE, des enjeux primordiaux pour le Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp.65-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and normative scenarios in the medium and long term for libraries audiovisual collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vaucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International preservation news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.36 - 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance à la menace de confiscation des patrimoines culturels numériques européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Borde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Mouren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Leblond Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Hyperheritage International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Big Data : pistes de réflexions historiques, éthiques et épistémologiques pour l'appropriation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ORBICOM : Données ouvertes, Médias et citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01321534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations et continuités du document numérique : similarités historiques et approche déconstructiviste de la grammatologie post-numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vaucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du dix-huitième colloque international sur le document électronique (CIDE 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergie enseignement-recherche pour l’aménagement numérique structuré (TEI) de patrimoines littéraires multilingues et multiculturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en sciences de l’information (COSSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal-EBSI, Jun 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participer à la normalisation des Tic : une voie pragmatique indispensable pour préserver la diversité culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Roubaix, France. pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835847v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux sociétaux et linguistiques des Humanités numériques au Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème édition du Colloque International sur le Document Electronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tunis, Tunisie. pp.41-53, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2012/cide15/a.vaucelle/9791090094109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux normatifs des TICE de l’enseignement des langues dans le contexte arabo-berbère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur les TICE et les méthodes d’enseignement/apprentissage des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNPLET (Alger) et Laboratoire PARAGRAPHE (Paris), May 2009, Tipaza, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation de terminologies multilingues pour les TICE : techniques et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Terminologique International 2009, session 2 : la terminologie et la traduction au service de l’information, des arts, de l’économie et des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sousse, Tunisie, Nov 2009, Sousse, Tunisie. pp.27-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTAGO : une terminologie large langues de l'enseignement électronique à distance, dans un contexte de co-élaboration multilingue de documents normatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international « Les outils d'aide à la traduction »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Latine; sous le patronage du Commissaire européen pour le multilinguisme, Feb 2008, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPEG-21 : base normative pour les TICE du XXI siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Preteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE 2011 : 11ème Colloque international sur le document électronique "Interactions &amp; usages autour du document numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disparités culturelles et linguistiques de la Francophonie comme atout de son développement technologique en communication et en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Oillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francophonie : Conflit ou complémentarité identitaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00180183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation peut-elle devenir garante de pédagogies numériques plurielles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001414v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le balisage normalisé des concepts et documents en liaison avec les normes de l'EAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Internationale de réflexion Normes et standards pour l'apprentissage en ligne (AUF-AFNOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ICONOTHEQUE D'ART AUJOURD'HUI ET DEMAIN.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème 2000 Workshop on Multimedia Art, Mediateca Fundatio La Caxia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting the linguistic diversity of TEI in the Maghreb and the Arab region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zghibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Zghidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference and Members Meeting 2013 “The Linked TEI: Tex Encdoding in the Web”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Roma, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉCRITURES EN LIGNE: PRATIQUES ET COMMUNAUTÉS. Sous la dir de Brigitte Chapelain. (485 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chapelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Malbreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Rennes 2, 486p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00126719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les big-data : pistes de reflexions historiques, ethiques et epistemologiques pour l'appropriation sociale ; retours et attentes d'experimentations en learning analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quiniou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théorët, Yves and Alejandro Guerrero, Manuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données ouvertes : citoyens, société et médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORBICOM, Les Editions de l'Immatériel, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage de situations info-médiatiques de nature translittéracique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Borde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Oillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vaucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kiyindou, Alain and Barbey Weabey, Francis and Corroy-Labardens, Laurence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'éducation par les médias à l'éducation aux médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.105--116, 2015, 978-2-343-07510-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frau-Meigs, Divina and Kiyindou, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité culturelle à l'ère du numérique: glossaire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la Documentation française, pp.64--69, 2014, 978-2-11-009406-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet convergMPEG-SCORM : Rapport final & Livre blanc APO ISCC 2009 13/01/2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Klett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPEG-21 : une base normative pour le e-procurement des TICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Preteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ère des machines grammatologiques : la normalisation des technologies de l’information comme attracteur de leur convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Paris 8, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02573421v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="101BF3AF"/>
+    <w:nsid w:val="1973BECA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hudrisier-henri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070130442" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02532365v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Ben Henda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805928v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805980v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51570" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806007v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506608v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaucelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03794488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Borde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Mouren" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Leblond Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quiniou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01321534v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Azemard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Henda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101579v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00835847v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749303v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2012/cide15/a.vaucelle/9791090094109" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547674v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Preteux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04551852v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00180183v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Oillo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001414v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525430v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547669v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zghibi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Zghidi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00126719v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malbreil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710557v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Klett" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02573421v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hudrisier-henri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070130442" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02532365v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Ben Henda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805928v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805980v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51570" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806007v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506608v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaucelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03794488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Borde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Mouren" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Leblond Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quiniou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01321534v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Azemard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Henda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101579v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00835847v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749303v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2012/cide15/a.vaucelle/9791090094109" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547674v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04551852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326527v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Preteux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00180183v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Oillo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001414v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525430v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547669v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zghibi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Zghidi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00126719v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malbreil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710557v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Klett" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02573421v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>