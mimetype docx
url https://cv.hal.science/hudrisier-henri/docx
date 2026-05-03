--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.2625698324px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hudrisier Henri </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hudrisier-henri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070130442</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des normes des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réel-virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les normes du numérique, 6, http://www.reel-virtuel.com/numeros/numero6/mythes/fabrique-normes-tic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation de la langue et de l'écriture arabe : enjeux culturels régionaux et mondiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels de Maqalid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.83-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser, classer apprendre et communiquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (2), pp.160-166. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/51570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes et standards des TICE, des enjeux primordiaux pour le Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp.65-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and normative scenarios in the medium and long term for libraries audiovisual collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vaucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International preservation news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.36 - 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance à la menace de confiscation des patrimoines culturels numériques européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Borde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Mouren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Leblond Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Hyperheritage International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Big Data : pistes de réflexions historiques, éthiques et épistémologiques pour l'appropriation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ORBICOM : Données ouvertes, Médias et citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01321534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations et continuités du document numérique : similarités historiques et approche déconstructiviste de la grammatologie post-numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vaucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du dix-huitième colloque international sur le document électronique (CIDE 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergie enseignement-recherche pour l’aménagement numérique structuré (TEI) de patrimoines littéraires multilingues et multiculturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en sciences de l’information (COSSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal-EBSI, Jun 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participer à la normalisation des Tic : une voie pragmatique indispensable pour préserver la diversité culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Roubaix, France. pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835847v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux sociétaux et linguistiques des Humanités numériques au Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème édition du Colloque International sur le Document Electronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tunis, Tunisie. pp.41-53, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2012/cide15/a.vaucelle/9791090094109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux normatifs des TICE de l’enseignement des langues dans le contexte arabo-berbère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur les TICE et les méthodes d’enseignement/apprentissage des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNPLET (Alger) et Laboratoire PARAGRAPHE (Paris), May 2009, Tipaza, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation de terminologies multilingues pour les TICE : techniques et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Terminologique International 2009, session 2 : la terminologie et la traduction au service de l’information, des arts, de l’économie et des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sousse, Tunisie, Nov 2009, Sousse, Tunisie. pp.27-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTAGO : une terminologie large langues de l'enseignement électronique à distance, dans un contexte de co-élaboration multilingue de documents normatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international « Les outils d'aide à la traduction »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Latine; sous le patronage du Commissaire européen pour le multilinguisme, Feb 2008, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPEG-21 : base normative pour les TICE du XXI siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Preteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE 2011 : 11ème Colloque international sur le document électronique "Interactions &amp; usages autour du document numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disparités culturelles et linguistiques de la Francophonie comme atout de son développement technologique en communication et en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Oillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francophonie : Conflit ou complémentarité identitaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00180183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation peut-elle devenir garante de pédagogies numériques plurielles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001414v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le balisage normalisé des concepts et documents en liaison avec les normes de l'EAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Internationale de réflexion Normes et standards pour l'apprentissage en ligne (AUF-AFNOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ICONOTHEQUE D'ART AUJOURD'HUI ET DEMAIN.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème 2000 Workshop on Multimedia Art, Mediateca Fundatio La Caxia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting the linguistic diversity of TEI in the Maghreb and the Arab region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zghibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Zghidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference and Members Meeting 2013 “The Linked TEI: Tex Encdoding in the Web”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Roma, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉCRITURES EN LIGNE: PRATIQUES ET COMMUNAUTÉS. Sous la dir de Brigitte Chapelain. (485 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chapelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Malbreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Rennes 2, 486p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00126719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les big-data : pistes de reflexions historiques, ethiques et epistemologiques pour l'appropriation sociale ; retours et attentes d'experimentations en learning analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quiniou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théorët, Yves and Alejandro Guerrero, Manuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données ouvertes : citoyens, société et médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORBICOM, Les Editions de l'Immatériel, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage de situations info-médiatiques de nature translittéracique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Borde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Oillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vaucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kiyindou, Alain and Barbey Weabey, Francis and Corroy-Labardens, Laurence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'éducation par les médias à l'éducation aux médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.105--116, 2015, 978-2-343-07510-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frau-Meigs, Divina and Kiyindou, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité culturelle à l'ère du numérique: glossaire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la Documentation française, pp.64--69, 2014, 978-2-11-009406-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet convergMPEG-SCORM : Rapport final & Livre blanc APO ISCC 2009 13/01/2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Klett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPEG-21 : une base normative pour le e-procurement des TICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Preteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ère des machines grammatologiques : la normalisation des technologies de l’information comme attracteur de leur convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Paris 8, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02573421v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.2625698324px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hudrisier Henri </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hudrisier-henri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070130442</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des normes des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réel-virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les normes du numérique, 6, http://www.reel-virtuel.com/numeros/numero6/mythes/fabrique-normes-tic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation de la langue et de l'écriture arabe : enjeux culturels régionaux et mondiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels de Maqalid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.83-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser, classer apprendre et communiquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (2), pp.160-166. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/51570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes et standards des TICE, des enjeux primordiaux pour le Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp.65-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and normative scenarios in the medium and long term for libraries audiovisual collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vaucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International preservation news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.36 - 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance à la menace de confiscation des patrimoines culturels numériques européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Borde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Mouren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Leblond Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Hyperheritage International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Big Data : pistes de réflexions historiques, éthiques et épistémologiques pour l'appropriation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ORBICOM : Données ouvertes, Médias et citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01321534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations et continuités du document numérique : similarités historiques et approche déconstructiviste de la grammatologie post-numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vaucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du dix-huitième colloque international sur le document électronique (CIDE 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergie enseignement-recherche pour l’aménagement numérique structuré (TEI) de patrimoines littéraires multilingues et multiculturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en sciences de l’information (COSSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal-EBSI, Jun 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participer à la normalisation des Tic : une voie pragmatique indispensable pour préserver la diversité culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Roubaix, France. pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835847v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux sociétaux et linguistiques des Humanités numériques au Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème édition du Colloque International sur le Document Electronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tunis, Tunisie. pp.41-53, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2012/cide15/a.vaucelle/9791090094109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux normatifs des TICE de l’enseignement des langues dans le contexte arabo-berbère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur les TICE et les méthodes d’enseignement/apprentissage des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNPLET (Alger) et Laboratoire PARAGRAPHE (Paris), May 2009, Tipaza, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation de terminologies multilingues pour les TICE : techniques et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Terminologique International 2009, session 2 : la terminologie et la traduction au service de l’information, des arts, de l’économie et des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sousse, Tunisie, Nov 2009, Sousse, Tunisie. pp.27-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPEG-21 : base normative pour les TICE du XXI siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Preteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE 2011 : 11ème Colloque international sur le document électronique "Interactions &amp; usages autour du document numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTAGO : une terminologie large langues de l'enseignement électronique à distance, dans un contexte de co-élaboration multilingue de documents normatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international « Les outils d'aide à la traduction »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Latine; sous le patronage du Commissaire européen pour le multilinguisme, Feb 2008, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disparités culturelles et linguistiques de la Francophonie comme atout de son développement technologique en communication et en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Oillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francophonie : Conflit ou complémentarité identitaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00180183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation peut-elle devenir garante de pédagogies numériques plurielles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001414v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le balisage normalisé des concepts et documents en liaison avec les normes de l'EAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Internationale de réflexion Normes et standards pour l'apprentissage en ligne (AUF-AFNOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ICONOTHEQUE D'ART AUJOURD'HUI ET DEMAIN.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème 2000 Workshop on Multimedia Art, Mediateca Fundatio La Caxia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting the linguistic diversity of TEI in the Maghreb and the Arab region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zghibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Zghidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference and Members Meeting 2013 “The Linked TEI: Tex Encdoding in the Web”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Roma, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉCRITURES EN LIGNE: PRATIQUES ET COMMUNAUTÉS. Sous la dir de Brigitte Chapelain. (485 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chapelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Malbreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Rennes 2, 486p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00126719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les big-data : pistes de reflexions historiques, ethiques et epistemologiques pour l'appropriation sociale ; retours et attentes d'experimentations en learning analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quiniou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théorët, Yves and Alejandro Guerrero, Manuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données ouvertes : citoyens, société et médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORBICOM, Les Editions de l'Immatériel, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage de situations info-médiatiques de nature translittéracique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Borde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Oillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vaucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kiyindou, Alain and Barbey Weabey, Francis and Corroy-Labardens, Laurence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'éducation par les médias à l'éducation aux médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.105--116, 2015, 978-2-343-07510-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frau-Meigs, Divina and Kiyindou, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité culturelle à l'ère du numérique: glossaire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la Documentation française, pp.64--69, 2014, 978-2-11-009406-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet convergMPEG-SCORM : Rapport final & Livre blanc APO ISCC 2009 13/01/2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Klett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPEG-21 : une base normative pour le e-procurement des TICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Preteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ère des machines grammatologiques : la normalisation des technologies de l’information comme attracteur de leur convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Paris 8, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02573421v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1973BECA"/>
+    <w:nsid w:val="AE54820F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hudrisier-henri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070130442" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02532365v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Ben Henda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805928v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805980v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51570" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806007v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506608v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaucelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03794488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Borde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Mouren" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Leblond Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quiniou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01321534v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Azemard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Henda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101579v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00835847v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749303v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2012/cide15/a.vaucelle/9791090094109" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547674v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04551852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326527v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Preteux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00180183v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Oillo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001414v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525430v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547669v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zghibi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Zghidi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00126719v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malbreil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710557v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Klett" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02573421v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hudrisier-henri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070130442" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02532365v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Ben Henda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805928v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805980v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51570" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806007v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506608v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaucelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03794488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Borde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Mouren" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Leblond Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quiniou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01321534v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Azemard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Henda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101579v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00835847v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749303v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2012/cide15/a.vaucelle/9791090094109" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547674v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Preteux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04551852v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00180183v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Oillo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001414v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525430v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547669v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zghibi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Zghidi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00126719v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malbreil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710557v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Klett" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02573421v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>