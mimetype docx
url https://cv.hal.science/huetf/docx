--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -100,278 +100,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic sequential rain sampling to study atmospheric particulate and dissolved wet deposition</w:t>
+                <w:t xml:space="preserve">Configurable dual rotor wind turbine model based on BEM method: Co-rotating and counter-rotating comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Audoux</w:t>
+                <w:t xml:space="preserve">Thomas Amoretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Laurent</w:t>
+                <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Servanne Chevaillier</w:t>
+                <w:t xml:space="preserve">Pierre Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Féron</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2022.119561⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 293, pp.117461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2023.117461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04067156v1</w:t>
+                <w:t xml:space="preserve">hal-04227837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configurable dual rotor wind turbine model based on BEM method: Co-rotating and counter-rotating comparison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic sequential rain sampling to study atmospheric particulate and dissolved wet deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Audoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Amoretti</w:t>
+                <w:t xml:space="preserve">Benoit Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Huet</w:t>
+                <w:t xml:space="preserve">Servanne Chevaillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Garambois</w:t>
+                <w:t xml:space="preserve">Anaïs Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Roucoules</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edouard Pangui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management: X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 293, pp.117461. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 295, pp.119561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2023.117461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2022.119561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227837v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battery-Free Power Supply for Wireless Sensor Combining Photovoltaic Cells and Supercapacitors</w:t>
               </w:r>
@@ -383,51 +383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Estibals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Séguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -474,51 +474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable Piezoelectric Vibration Energy Harvester With Supercapacitors for WSN in an Industrial Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -604,51 +604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Séguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Dilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -738,51 +738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Dilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -954,51 +954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration energy harvesting device using P(VDF-TrFE) hybrid fluid diaphragm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1084,51 +1084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New nonlinear vibration energy harvesters based on PVDF hybrid fluid diaphragm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1211,51 +1211,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de structures hybrides électromécaniques pour micro-sources d'énergie : générateurs piézoélectriques linéaires et non linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Energie électrique. Université Grenoble Alpes, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016GREAA029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1274,1050 +1274,1175 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01537868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un guide de bonnes pratiques pour l'optimisation d'éolienne à axe horizontal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">INFLUENCE OF HYDROGEN CONTENT IN BIOMETHANE ON THE FRACTURE TOUGHNESS AND FATIGUE CRACK GROWTH RESISTANCE OF A PRESSURE VESSEL LOW-ALLOY STEEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Bouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
+              <w:t xml:space="preserve">HAPI / MESSIAH seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire MESSAIH, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397929v1</w:t>
+                <w:t xml:space="preserve">hal-05563105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimisation of technical wind turbines parameters based on multi-physical models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Vers un guide de bonnes pratiques pour l'optimisation d'éolienne à axe horizontal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amoretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICREPQ</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776387v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Strategy of Conventional Electronic for Wireless Sensor Node Powered by Vibration Energy Harvester</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Multi-objective optimisation of technical wind turbines parameters based on multi-physical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Amoretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boitier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON RENEWABLE ENERGIES AND POWER QUALITY (ICREPQ'19)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICREPQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vigo, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24084/repqj20.406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042869v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation de capteurs communicants par systèmes de récupération et de stockage d’énergies ambiantes à bas coût</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirouche Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TELECOM’2019 &amp; 11èmes JFMMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Saïdia, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Banc de caractérisation de récupérateurs d’énergie vibratoire : Application sur dispositif piézoélectrique pour l’alimentation de capteurs communicants sans fil.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Design Strategy of Conventional Electronic for Wireless Sensor Node Powered by Vibration Energy Harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Fès, Maroc</w:t>
+              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON RENEWABLE ENERGIES AND POWER QUALITY (ICREPQ'19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042832v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small nomadic counter-rotating wind turbine : design and experimentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Banc de caractérisation de récupérateurs d’énergie vibratoire : Application sur dispositif piézoélectrique pour l’alimentation de capteurs communicants sans fil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Carré</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659271v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimorph hybrid fluid diaphragm device for vibration energy harvesting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Small nomadic counter-rotating wind turbine : design and experimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrien Badel</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 11th France-Japan &amp; 9th Europe-Asia Congress on Mechatronics (MECATRONICS) /17th Internationall Conference on Research and Education in Mechatronics (REM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Compiègne, France. pp.327-330</w:t>
+              <w:t xml:space="preserve">7èmes Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042747v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New linear vibration energy harvesters based on bimorph PVDF hybrid fluid diaphragm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Bimorph hybrid fluid diaphragm device for vibration energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Badel</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Nationales sur la Récupération et le Stockage d’Énergie pour l'Alimentation des Microsystèmes Autonomes (JNRSE’2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEF, Université Paris Sud - CNRS, May 2015, Orsay, France</w:t>
+              <w:t xml:space="preserve">2016 11th France-Japan &amp; 9th Europe-Asia Congress on Mechatronics (MECATRONICS) /17th Internationall Conference on Research and Education in Mechatronics (REM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Compiègne, France. pp.327-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611637v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New nonlinear vibration energy harvesters based on PVDF hybrid fluid diaphragm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">New linear vibration energy harvesters based on bimorph PVDF hybrid fluid diaphragm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Badel</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerMEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Awaji, Japan, 18-21 November 2014, Unknown Region. pp.012088</w:t>
+              <w:t xml:space="preserve">5èmes Journées Nationales sur la Récupération et le Stockage d’Énergie pour l'Alimentation des Microsystèmes Autonomes (JNRSE’2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEF, Université Paris Sud - CNRS, May 2015, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322277v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy harvester with hybrid fluid diaphragm.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">New nonlinear vibration energy harvesters based on PVDF hybrid fluid diaphragm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales sur la récupération et le stockage d'énergie pour l'alimentation des microsystèmes autonomes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Annecy, France. pp.NC</w:t>
+              <w:t xml:space="preserve">PowerMEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Awaji, Japan, 18-21 November 2014, Unknown Region. pp.012088</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000252v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Energy harvester with hybrid fluid diaphragm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Formosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées nationales sur la récupération et le stockage d'énergie pour l'alimentation des microsystèmes autonomes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Annecy, France. pp.NC</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hybrid fluid diaphragm structures for vibration energy harvesting applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2332,51 +2457,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées nationales sur la récupération et le stockage de l'énergie pour l'alimentation de microsystèmes autonomes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, TOULOUSE, France. pp.PP. 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2386,302 +2511,302 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Strategy of Conventional Electronic for Wireless Sensor Node Powered by Vibration Energy Harvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON RENEWABLE ENERGIES AND POWER QUALITY (ICREPQ'19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, TENERIFE, Spain. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banc de caractérisation de récupérateurs d’énergie vibratoire : Application sur dispositif piézoélectrique pour l’alimentation de capteurs communicants sans fil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Fès, Maroc. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small nomadic counter-rotating wind turbine : design and experimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2828,51 +2953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067156v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Audoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s F&#233;ron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pangui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2022.119561" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227837v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoretti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garambois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2023.117461" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04071756v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boitier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Estibals" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel S&#233;guier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/epe.2023.153007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759615v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2022.3185426" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02651454v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dilhac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caignet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03824308v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seguier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844561v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chabas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sizun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gentaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Uring" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Phan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2433-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Capsal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lallart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.05.029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042879v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01537868v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAA029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397929v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776387v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj20.406" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042869v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138449v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirouche Oumaziz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Dhia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042832v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659271v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042747v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611637v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322277v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000252v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915997v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138504v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659277v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoretti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garambois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2023.117461" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067156v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Audoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s F&#233;ron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pangui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2022.119561" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04071756v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boitier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Estibals" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel S&#233;guier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/epe.2023.153007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759615v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2022.3185426" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02651454v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dilhac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caignet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03824308v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seguier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844561v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chabas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sizun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gentaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Uring" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Phan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2433-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Capsal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lallart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.05.029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042879v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01537868v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAA029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563105v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Walter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beno&#238;t" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertheau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Bouteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397929v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776387v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj20.406" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138449v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirouche Oumaziz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Dhia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042869v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659271v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042747v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322277v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000252v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915997v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659277v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>