--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -100,278 +100,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configurable dual rotor wind turbine model based on BEM method: Co-rotating and counter-rotating comparison</w:t>
+                <w:t xml:space="preserve">Automatic sequential rain sampling to study atmospheric particulate and dissolved wet deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Amoretti</w:t>
+                <w:t xml:space="preserve">Thomas Audoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Huet</w:t>
+                <w:t xml:space="preserve">Benoit Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Garambois</w:t>
+                <w:t xml:space="preserve">Servanne Chevaillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Roucoules</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anaïs Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Pangui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2023.117461⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 295, pp.119561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2022.119561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227837v1</w:t>
+                <w:t xml:space="preserve">hal-04067156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic sequential rain sampling to study atmospheric particulate and dissolved wet deposition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Configurable dual rotor wind turbine model based on BEM method: Co-rotating and counter-rotating comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Laurent</w:t>
+                <w:t xml:space="preserve">Thomas Amoretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Servanne Chevaillier</w:t>
+                <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Féron</w:t>
+                <w:t xml:space="preserve">Pierre Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Pangui</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 295, pp.119561. </w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 293, pp.117461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2022.119561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2023.117461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067156v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battery-Free Power Supply for Wireless Sensor Combining Photovoltaic Cells and Supercapacitors</w:t>
               </w:r>
@@ -383,51 +383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Estibals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Séguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -474,51 +474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable Piezoelectric Vibration Energy Harvester With Supercapacitors for WSN in an Industrial Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -604,51 +604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Séguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Dilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -738,51 +738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Dilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -954,51 +954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration energy harvesting device using P(VDF-TrFE) hybrid fluid diaphragm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1084,51 +1084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New nonlinear vibration energy harvesters based on PVDF hybrid fluid diaphragm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1211,51 +1211,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de structures hybrides électromécaniques pour micro-sources d'énergie : générateurs piézoélectriques linéaires et non linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Energie électrique. Université Grenoble Alpes, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016GREAA029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1366,51 +1366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Bouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HAPI / MESSIAH seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire MESSAIH, Sep 2025, Paris, France</w:t>
@@ -1439,90 +1439,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un guide de bonnes pratiques pour l'optimisation d'éolienne à axe horizontal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amoretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1547,90 +1547,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective optimisation of technical wind turbines parameters based on multi-physical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amoretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICREPQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vigo, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1658,234 +1658,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation de capteurs communicants par systèmes de récupération et de stockage d’énergies ambiantes à bas coût</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Design Strategy of Conventional Electronic for Wireless Sensor Node Powered by Vibration Energy Harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sonia Ben Dhia</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TELECOM’2019 &amp; 11èmes JFMMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Saïdia, Maroc</w:t>
+              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON RENEWABLE ENERGIES AND POWER QUALITY (ICREPQ'19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138449v1</w:t>
+                <w:t xml:space="preserve">hal-02042869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Strategy of Conventional Electronic for Wireless Sensor Node Powered by Vibration Energy Harvester</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Alimentation de capteurs communicants par systèmes de récupération et de stockage d’énergies ambiantes à bas coût</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirouche Oumaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boitier</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON RENEWABLE ENERGIES AND POWER QUALITY (ICREPQ'19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">TELECOM’2019 &amp; 11èmes JFMMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saïdia, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042869v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banc de caractérisation de récupérateurs d’énergie vibratoire : Application sur dispositif piézoélectrique pour l’alimentation de capteurs communicants sans fil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1923,51 +1923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small nomadic counter-rotating wind turbine : design and experimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2018,51 +2018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bimorph hybrid fluid diaphragm device for vibration energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2113,51 +2113,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New linear vibration energy harvesters based on bimorph PVDF hybrid fluid diaphragm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2208,51 +2208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New nonlinear vibration energy harvesters based on PVDF hybrid fluid diaphragm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2303,51 +2303,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy harvester with hybrid fluid diaphragm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2398,51 +2398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid fluid diaphragm structures for vibration energy harvesting applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2525,51 +2525,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Strategy of Conventional Electronic for Wireless Sensor Node Powered by Vibration Energy Harvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2607,51 +2607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banc de caractérisation de récupérateurs d’énergie vibratoire : Application sur dispositif piézoélectrique pour l’alimentation de capteurs communicants sans fil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2689,51 +2689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small nomadic counter-rotating wind turbine : design and experimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2953,51 +2953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoretti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garambois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2023.117461" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067156v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Audoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s F&#233;ron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pangui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2022.119561" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04071756v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boitier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Estibals" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel S&#233;guier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/epe.2023.153007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759615v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2022.3185426" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02651454v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dilhac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caignet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03824308v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seguier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844561v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chabas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sizun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gentaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Uring" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Phan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2433-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Capsal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lallart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.05.029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042879v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01537868v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAA029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563105v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Walter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beno&#238;t" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertheau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Bouteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397929v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776387v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj20.406" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138449v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirouche Oumaziz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Dhia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042869v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659271v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042747v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322277v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000252v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915997v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659277v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067156v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Audoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s F&#233;ron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pangui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2022.119561" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227837v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoretti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garambois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2023.117461" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04071756v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boitier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Estibals" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel S&#233;guier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/epe.2023.153007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759615v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2022.3185426" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02651454v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dilhac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caignet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03824308v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seguier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844561v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chabas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sizun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gentaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Uring" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Phan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2433-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Capsal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lallart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.05.029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042879v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01537868v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAA029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563105v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Walter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beno&#238;t" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertheau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Bouteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397929v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776387v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj20.406" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042869v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirouche Oumaziz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Dhia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659271v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042747v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322277v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000252v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915997v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659277v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>