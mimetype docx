--- v0 (2026-03-07)
+++ v1 (2026-04-12)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -557,128 +557,128 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Khelf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quentin Leclere</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 193, pp.110264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04467023v1</w:t>
+                <w:t xml:space="preserve">hal-04018668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoring cyclostationarity of rolling element bearing signals from the instantaneous phase of their envelope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marsick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -723,1568 +723,1438 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 193, pp.110264. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110264⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04018668v1</w:t>
+                <w:t xml:space="preserve">hal-04915151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring cyclostationarity of rolling element bearing signals from the instantaneous phase of their envelope</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robust Spectral Peaks Detection in Vibration and Acoustic Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Hawwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Marnissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110264⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2022.3187742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915151v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Spectral Peaks Detection in Vibration and Acoustic Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Hawwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Hawwari</w:t>
+                <w:t xml:space="preserve">Hugo Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Antoni</w:t>
+                <w:t xml:space="preserve">Yosra Marnissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 71, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIM.2022.3187742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746061v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Spectral Peaks Detection in Vibration and Acoustic Signals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dany Abboud</w:t>
+                <w:t xml:space="preserve">Using a smartphone camera to analyse rotating and vibrating systems: Feedback on the SURVISHNO 2019 contest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Anastasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benaïcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154, pp.107553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2020.107553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIM.2022.3187742⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04915129v1</w:t>
+                <w:t xml:space="preserve">hal-03177322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a smartphone camera to analyse rotating and vibrating systems: Feedback on the SURVISHNO 2019 contest</w:t>
+                <w:t xml:space="preserve">Improving the monitoring indicators of a variable speed wind turbine using support vector regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Khelf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2020.107553⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 166, pp.107350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2020.107350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177322v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the monitoring indicators of a variable speed wind turbine using support vector regression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruction of angular speed variations in the angular domain to diagnose and quantify taper roller bearing outer race fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2020.107350⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120, pp.1 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.09.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178511v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angular modeling of a rotating machine in non-stationary conditions: Application to monitoring bearing defects of wind turbines with instantaneous angular speed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose L. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Khelf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 136, pp.27 - 51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2019.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of angular speed variations in the angular domain to diagnose and quantify taper roller bearing outer race fault</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Chesné</w:t>
+                <w:t xml:space="preserve">Feedback on the Surveillance 8 challenge: Vibration-based diagnosis of a Safran aircraft engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Griffaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis David Avendaño-Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 120, pp.1 - 15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.09.040⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 97, pp.112 - 144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.01.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903288v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback on the Surveillance 8 challenge: Vibration-based diagnosis of a Safran aircraft engine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Griffaton</w:t>
+                <w:t xml:space="preserve">Modelling deep groove ball bearing localized defects inducing instantaneous angular speed variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose L. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 97, pp.112 - 144. </w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 98, pp.270-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.01.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2016.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595800v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling deep groove ball bearing localized defects inducing instantaneous angular speed variations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adeline Bourdon</w:t>
+                <w:t xml:space="preserve">A multi-order probabilistic approach for Instantaneous Angular Speed tracking. debriefing of the CMMNO'14 diagnosis contest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Rémond</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2016.02.032⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.02.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707861v1</w:t>
+                <w:t xml:space="preserve">hal-01295439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-order probabilistic approach for Instantaneous Angular Speed tracking. debriefing of the CMMNO'14 diagnosis contest</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo André</w:t>
+                <w:t xml:space="preserve">Precision of the IAS monitoring system based on the elapsed time method in the spectral domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 44 (1-2), pp.14-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2013.06.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.02.053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01295439v1</w:t>
+                <w:t xml:space="preserve">hal-00916257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision of the IAS monitoring system based on the elapsed time method in the spectral domain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Introducing angularly periodic disturbances in dynamic models of rotating systems under non-stationary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 44 (1-2), pp.14-30. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, Special Issue on Instantaneous Angular Speed (IAS) Processing and Angular Applications, 44 (1-2), pp.60-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2013.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...121 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2294,51 +2164,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-cyclostationarity of bearing IAS signals: cage resynchronisation &amp; synchronous averaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marsick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2347,611 +2217,611 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Khelf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Alloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA2024 - USD2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Leuven (Belgium), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse vibratoire d'une poutre en flexion à partir d'une caméra rapide</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon Chesné</w:t>
+                <w:t xml:space="preserve">Bearing degradation indicator using characteristic frequencies applied on non-stationary vibration signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marsick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Khelf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-04194023v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of the first bending modes of a cantilever beam from a video measurement</w:t>
+                <w:t xml:space="preserve">Analyse vibratoire d'une poutre en flexion à partir d'une caméra rapide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165634v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-04194023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-parametric trend analysis of condition monitoring indicators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+                <w:t xml:space="preserve">Comparative study of the first bending modes of a cantilever beam from a video measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy Science Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Glagow- University of Strathclyde, United Kingdom</w:t>
+              <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533312v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bearing degradation indicator using characteristic frequencies applied on non-stationary vibration signals</w:t>
+                <w:t xml:space="preserve">Non-parametric trend analysis of condition monitoring indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marsick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hugo André</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Khelf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Wind Energy Science Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Glagow- University of Strathclyde, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165631v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of spectral indicators for intermittent cyclic signals with application to bearing faults for wind turbine monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marsick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2960,357 +2830,357 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Khelf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Leuven (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion estimation of a cantilever beam in the quasi-static case based on the monogenic signal and the Lucas-Kanade optical flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA - Int. Conf. on Noise and Vibration Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, KU Leuven Mecha(tro)nic System Dynamics (LMSD) division, Sep 2022, Leuven (Belgium), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-03952845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outlet guide vannes fault detection via vibro-acoustic signal processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Hawwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.1046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of incremental encoders by accelerometers mounted on the rotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3339,204 +3209,204 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA2020 Conference on Noise and Vibration Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outlet guide vannes fault detection via vibro-acoustic signal processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Hawwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1139-1144, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.1046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Influence of the Operating Parameters on theMagnetic Encoder Geometric Error Compensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halil Ibrahim Cakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Khelf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3551,810 +3421,810 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalization Process Based on Kernel Ridge Regression Applied on Wind Turbine IAS Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Khelf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Condition Monitoring of Machinery in Non-Stationary Operations (CMMNO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Santander, Spain. pp.44-53, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-11220-2_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Frequency Demodulation Technique for Instantaneous Angular Speed Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Lizoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Lizoul</w:t>
+                <w:t xml:space="preserve">Saad Errafik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Scheme for Wind Turbine Condition Monitoring Based on Instantaneous Angular Speed and Pattern Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Khelf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Condition Monitoring of Machinery in Non-Stationary Operations. CMMNO 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Gliwice, Poland. pp.167-177, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-61927-9_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified Dynamic Model of a Wind Turbine Shaft Line Operating in Non-stationary Conditions Applied to the Analysis of IAS as a Machinery Surveillance Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose L. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Khelf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADVANCES IN CONDITION MONITORING OF MACHINERY IN NON-STATIONARY OPERATIONS, CMMNO 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, HEIDELBERGER PLATZ 3, D-14197 BERLIN, Germany. pp.32-42, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-61927-9\_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind Turbine Bearing fault detected with IAS combined with Harmonic Product Spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Hugo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Khelf Ilyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMADEM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Preston, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition monitoring of rotating machinery under varying operating conditions based on Cyclo-Non-Stationary Indicators and a multi-order probabilistic approach for Instantaneous Angular Speed tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gryllias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Gryllias</w:t>
+                <w:t xml:space="preserve">H. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Andre</w:t>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.4708 - 4713, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probabilistic approach for the estimation of the instantaneous angular speed of rotating machines from vibration measurements: application to fault diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4369,1631 +4239,1631 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of ISMA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instantaneous angular speed indicators construction for wind turbine condition monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Khelf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Khelf</w:t>
+                <w:t xml:space="preserve">J. L. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS OF ISMA2016 INTERNATIONAL CONFERENCE ON NOISE AND VIBRATION ENGINEERING AND USD2016 INTERNATIONAL CONFERENCE ON UNCERTAINTY IN STRUCTURAL DYNAMICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, CELESTIJNENLAAN 300B, HEVERLEE, B-3001, Belgium. pp.4061-4068</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation d'une pale d'éolienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Andre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-stationary statistical fault indicators estimation applied on IAS machine surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Gomez-Chirinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Luis Gomez-Chirinos</w:t>
+                <w:t xml:space="preserve">Abdessadeq Bahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdessadeq Bahmani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA International conference on Noise and Vibration Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, LEUVEN, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the size of a spall defect on a rolling bearing outer ring using Instantaneous Angular Speed measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA International conference on Noise and Vibration Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, KU Leuven, Sep 2014, LEUVEN, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Bearing Spa fling Faults Using IAS Monitoring System - Experimental Studies on the Influence of Operating and Environmental Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DAMAGE ASSESSMENT OF STRUCTURES X, PTS 1 AND 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Seestrasse 24c, BACH, Switzerland. pp.433+, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.569-570.433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the Instantaneous Angular Speed Variations caused by a spall defect on a rolling bearing outer ring correlated with the length of the defect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condition Monitoring of Machinery in Non-Stationary Operations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, FERRARA, Italy. pp.335-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision of the IAS monitoring system based on the elapsed time method in the spectral domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Belgium. pp.645-659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00737645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigations on the magnitude of disturbance that could be detected through IAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Condition Monitoring of Machinery in Non-Stationary Operations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, HAMMAMMET, France. pp.231-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Investigations on the Magnitude of Disturbance That Could Be Detected through IAS* Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourdon Adeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remond Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONDITION MONITORING OF MACHINERY IN NON-STATIONARY OPERATIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, HEIDELBERGER PLATZ 3, D-14197 BERLIN, Germany. pp.231-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instantaneous Angular Speed monitoring of a 2MW wind turbine using a parametrization process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Condition Monitoring of Machinery in Non-Stationary Operations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, HAMMAMMET, France. pp.415-423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of Angularly Periodic Disturbances in Dynamic Models of Rotating Systems under Non-Stationary Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Andre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Symposium Vibrations, Shocks and Noise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Clamart, France. paper N° 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of the Instantaneous Angular Speed measurement in non-stationary mechanism monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2011 International Design Engineering Technical Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Washington, United States. pp.DETC2011/MECH-47470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between angular sampling and angular resampling methods applied on the vibration monitoring of a gear meshing in non stationary conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New way of writing motion equation in rotating machines by translation into the angular domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Leuven, Belgium. pp.CDRom</w:t>
+              <w:t xml:space="preserve">8th IFToMM International Conference on Rotordynamics, KIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Séoul, South Korea. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504789v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New way of writing motion equation in rotating machines by translation into the angular domain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison between angular sampling and angular resampling methods applied on the vibration monitoring of a gear meshing in non stationary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFToMM International Conference on Rotordynamics, KIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Séoul, South Korea. pp.CDRom</w:t>
+              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Leuven, Belgium. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504763v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the Instantaneous Angular Speed Variations Caused by a Spall Defect on a Rolling Bearing Outer Ring Correlated with the Length of the Defect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Condition Monitoring of Machinery in Non-Stationary Operations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.335-345, 2013, 978-3-642-39347-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-39348-8_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6140,51 +6010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marsick" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bertoni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Khelf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lecl&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.113165" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591192v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111486" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915059v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467023v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110264" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018668v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746061v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hawwari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Antoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Marnissi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Abboud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2022.3187742" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915129v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lecl&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anastasio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bena&#239;cha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Billon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107553" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178511v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Allemand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourdon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107350" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose L. Gomez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2019.01.028" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903288v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.09.040" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595800v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Griffaton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis David Avenda&#241;o-Valencia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnardot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.01.037" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707861v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2016.02.032" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295439v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.02.053" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916257v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.06.020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916259v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.09.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316515v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Alloin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04194023v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Touzet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165634v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533312v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165631v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018664v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03952845v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915378v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Badaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1046" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212006v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235498v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188547v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halil Ibrahim Cakar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670563v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11220-2_6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188565v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lizoul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Errafik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670512v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gomez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61927-9_16" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670503v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61927-9\_4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595841v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hugo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelf Ilyes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714327v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gryllias" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antoni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.857" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708150v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Khelf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Gomez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Remond" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446248v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075123v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Gomez-Chirinos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadeq Bahmani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andr&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074976v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710782v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.569-570.433" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905088v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737645v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694856v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710898v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdon Adeline" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remond Didier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694857v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720100v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694854v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Daher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504763v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905092v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39348-8_28" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marsick" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bertoni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Khelf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lecl&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.113165" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591192v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111486" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915059v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018668v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110264" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915151v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746061v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hawwari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Antoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Marnissi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Abboud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2022.3187742" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915129v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177322v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lecl&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anastasio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bena&#239;cha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Billon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107553" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Allemand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourdon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107350" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903288v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.09.040" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose L. Gomez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2019.01.028" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595800v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Griffaton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis David Avenda&#241;o-Valencia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnardot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.01.037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707861v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2016.02.032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.02.053" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916257v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.06.020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916259v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.09.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316515v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Alloin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165631v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04194023v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Touzet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165634v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533312v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018664v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03952845v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915378v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Badaoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1046" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212006v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235498v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188547v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halil Ibrahim Cakar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670563v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11220-2_6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188565v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lizoul" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Errafik" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670512v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gomez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61927-9_16" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670503v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61927-9\_4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595841v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hugo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelf Ilyes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gryllias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antoni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.857" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468591v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708150v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Khelf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Gomez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Remond" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446248v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Gomez-Chirinos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadeq Bahmani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074976v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710782v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.569-570.433" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905088v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737645v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694856v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710898v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdon Adeline" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remond Didier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694857v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720100v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694854v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504763v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Daher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905092v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39348-8_28" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>