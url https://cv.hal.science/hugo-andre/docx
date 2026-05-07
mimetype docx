--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -382,51 +382,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of Mann–Kendall trend analysis for vibration-based condition monitoring</w:t>
+                <w:t xml:space="preserve">Restoring cyclostationarity of rolling element bearing signals from the instantaneous phase of their envelope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marsick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
@@ -461,94 +461,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 216, pp.111486. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2024.111486⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 193, pp.110264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915059v1</w:t>
+                <w:t xml:space="preserve">hal-04915151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoring cyclostationarity of rolling element bearing signals from the instantaneous phase of their envelope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marsick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -593,1622 +593,1370 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 193, pp.110264. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring cyclostationarity of rolling element bearing signals from the instantaneous phase of their envelope</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robust Spectral Peaks Detection in Vibration and Acoustic Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Hawwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Marnissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110264⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2022.3187742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915151v1</w:t>
+                <w:t xml:space="preserve">hal-04915129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Spectral Peaks Detection in Vibration and Acoustic Signals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dany Abboud</w:t>
+                <w:t xml:space="preserve">Using a smartphone camera to analyse rotating and vibrating systems: Feedback on the SURVISHNO 2019 contest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Anastasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benaïcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154, pp.107553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2020.107553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIM.2022.3187742⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03746061v1</w:t>
+                <w:t xml:space="preserve">hal-03177322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Spectral Peaks Detection in Vibration and Acoustic Signals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the monitoring indicators of a variable speed wind turbine using support vector regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Khelf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIM.2022.3187742⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 166, pp.107350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2020.107350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915129v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a smartphone camera to analyse rotating and vibrating systems: Feedback on the SURVISHNO 2019 contest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Angular modeling of a rotating machine in non-stationary conditions: Application to monitoring bearing defects of wind turbines with instantaneous angular speed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose L. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Khelf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2020.107553⟩</w:t>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 136, pp.27 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2019.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177322v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the monitoring indicators of a variable speed wind turbine using support vector regression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruction of angular speed variations in the angular domain to diagnose and quantify taper roller bearing outer race fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2020.107350⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120, pp.1 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.09.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178511v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of angular speed variations in the angular domain to diagnose and quantify taper roller bearing outer race fault</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Chesné</w:t>
+                <w:t xml:space="preserve">Feedback on the Surveillance 8 challenge: Vibration-based diagnosis of a Safran aircraft engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Griffaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis David Avendaño-Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 120, pp.1 - 15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.09.040⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 97, pp.112 - 144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.01.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903288v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular modeling of a rotating machine in non-stationary conditions: Application to monitoring bearing defects of wind turbines with instantaneous angular speed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Modelling deep groove ball bearing localized defects inducing instantaneous angular speed variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose L. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2019.01.028⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 98, pp.270-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2016.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485905v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback on the Surveillance 8 challenge: Vibration-based diagnosis of a Safran aircraft engine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Griffaton</w:t>
+                <w:t xml:space="preserve">A multi-order probabilistic approach for Instantaneous Angular Speed tracking. debriefing of the CMMNO'14 diagnosis contest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 97, pp.112 - 144. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.01.037⟩</w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.02.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595800v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling deep groove ball bearing localized defects inducing instantaneous angular speed variations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Introducing angularly periodic disturbances in dynamic models of rotating systems under non-stationary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2016.02.032⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Special Issue on Instantaneous Angular Speed (IAS) Processing and Angular Applications, 44 (1-2), pp.60-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2013.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707861v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-order probabilistic approach for Instantaneous Angular Speed tracking. debriefing of the CMMNO'14 diagnosis contest</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo André</w:t>
+                <w:t xml:space="preserve">Precision of the IAS monitoring system based on the elapsed time method in the spectral domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.02.053⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 44 (1-2), pp.14-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2013.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bourdon</w:t>
-[...66 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00916257v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-00916259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-cyclostationarity of bearing IAS signals: cage resynchronisation &amp; synchronous averaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marsick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2217,970 +1965,970 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Khelf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Alloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA2024 - USD2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Leuven (Belgium), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bearing degradation indicator using characteristic frequencies applied on non-stationary vibration signals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Bertoni</w:t>
+                <w:t xml:space="preserve">Analyse vibratoire d'une poutre en flexion à partir d'une caméra rapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165631v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-04194023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse vibratoire d'une poutre en flexion à partir d'une caméra rapide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Comparative study of the first bending modes of a cantilever beam from a video measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-04194023v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of the first bending modes of a cantilever beam from a video measurement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugo André</w:t>
+                <w:t xml:space="preserve">Non-parametric trend analysis of condition monitoring indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marsick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Khelf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Wind Energy Science Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Glagow- University of Strathclyde, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165634v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-parametric trend analysis of condition monitoring indicators</w:t>
+                <w:t xml:space="preserve">Bearing degradation indicator using characteristic frequencies applied on non-stationary vibration signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marsick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugo Andre</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Khelf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy Science Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Glagow- University of Strathclyde, United Kingdom</w:t>
+              <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533312v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of spectral indicators for intermittent cyclic signals with application to bearing faults for wind turbine monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Marsick</w:t>
+                <w:t xml:space="preserve">Motion estimation of a cantilever beam in the quasi-static case based on the monogenic signal and the Lucas-Kanade optical flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Leuven (BE), Belgium</w:t>
+              <w:t xml:space="preserve">ISMA - Int. Conf. on Noise and Vibration Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KU Leuven Mecha(tro)nic System Dynamics (LMSD) division, Sep 2022, Leuven (Belgium), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018664v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-03952845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion estimation of a cantilever beam in the quasi-static case based on the monogenic signal and the Lucas-Kanade optical flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Touzet</w:t>
+                <w:t xml:space="preserve">Improvement of spectral indicators for intermittent cyclic signals with application to bearing faults for wind turbine monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marsick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Alata</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Khelf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA - Int. Conf. on Noise and Vibration Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, KU Leuven Mecha(tro)nic System Dynamics (LMSD) division, Sep 2022, Leuven (Belgium), France</w:t>
+              <w:t xml:space="preserve">ISMA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Leuven (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-03952845v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outlet guide vannes fault detection via vibro-acoustic signal processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Hawwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.1046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of incremental encoders by accelerometers mounted on the rotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3209,204 +2957,204 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA2020 Conference on Noise and Vibration Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outlet guide vannes fault detection via vibro-acoustic signal processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Hawwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1139-1144, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.1046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Influence of the Operating Parameters on theMagnetic Encoder Geometric Error Compensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halil Ibrahim Cakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Khelf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3421,810 +3169,810 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalization Process Based on Kernel Ridge Regression Applied on Wind Turbine IAS Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Khelf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Condition Monitoring of Machinery in Non-Stationary Operations (CMMNO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Santander, Spain. pp.44-53, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-11220-2_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Frequency Demodulation Technique for Instantaneous Angular Speed Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Lizoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Lizoul</w:t>
+                <w:t xml:space="preserve">Saad Errafik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Scheme for Wind Turbine Condition Monitoring Based on Instantaneous Angular Speed and Pattern Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Khelf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Condition Monitoring of Machinery in Non-Stationary Operations. CMMNO 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Gliwice, Poland. pp.167-177, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-61927-9_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified Dynamic Model of a Wind Turbine Shaft Line Operating in Non-stationary Conditions Applied to the Analysis of IAS as a Machinery Surveillance Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose L. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Khelf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADVANCES IN CONDITION MONITORING OF MACHINERY IN NON-STATIONARY OPERATIONS, CMMNO 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, HEIDELBERGER PLATZ 3, D-14197 BERLIN, Germany. pp.32-42, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-61927-9\_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind Turbine Bearing fault detected with IAS combined with Harmonic Product Spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Hugo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Khelf Ilyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMADEM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Preston, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition monitoring of rotating machinery under varying operating conditions based on Cyclo-Non-Stationary Indicators and a multi-order probabilistic approach for Instantaneous Angular Speed tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gryllias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Gryllias</w:t>
+                <w:t xml:space="preserve">H. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Andre</w:t>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.4708 - 4713, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probabilistic approach for the estimation of the instantaneous angular speed of rotating machines from vibration measurements: application to fault diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4239,1631 +3987,1631 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of ISMA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instantaneous angular speed indicators construction for wind turbine condition monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Khelf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Khelf</w:t>
+                <w:t xml:space="preserve">J. L. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS OF ISMA2016 INTERNATIONAL CONFERENCE ON NOISE AND VIBRATION ENGINEERING AND USD2016 INTERNATIONAL CONFERENCE ON UNCERTAINTY IN STRUCTURAL DYNAMICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, CELESTIJNENLAAN 300B, HEVERLEE, B-3001, Belgium. pp.4061-4068</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation d'une pale d'éolienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Andre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-stationary statistical fault indicators estimation applied on IAS machine surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Gomez-Chirinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Luis Gomez-Chirinos</w:t>
+                <w:t xml:space="preserve">Abdessadeq Bahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdessadeq Bahmani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA International conference on Noise and Vibration Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, LEUVEN, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the size of a spall defect on a rolling bearing outer ring using Instantaneous Angular Speed measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA International conference on Noise and Vibration Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, KU Leuven, Sep 2014, LEUVEN, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Bearing Spa fling Faults Using IAS Monitoring System - Experimental Studies on the Influence of Operating and Environmental Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DAMAGE ASSESSMENT OF STRUCTURES X, PTS 1 AND 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Seestrasse 24c, BACH, Switzerland. pp.433+, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.569-570.433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the Instantaneous Angular Speed Variations caused by a spall defect on a rolling bearing outer ring correlated with the length of the defect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condition Monitoring of Machinery in Non-Stationary Operations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, FERRARA, Italy. pp.335-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision of the IAS monitoring system based on the elapsed time method in the spectral domain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Numerical investigations on the magnitude of disturbance that could be detected through IAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Belgium. pp.645-659</w:t>
+              <w:t xml:space="preserve">International Conference on Condition Monitoring of Machinery in Non-Stationary Operations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, HAMMAMMET, France. pp.231-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737645v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigations on the magnitude of disturbance that could be detected through IAS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Rémond</w:t>
+                <w:t xml:space="preserve">Numerical Investigations on the Magnitude of Disturbance That Could Be Detected through IAS* Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourdon Adeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remond Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Condition Monitoring of Machinery in Non-Stationary Operations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, HAMMAMMET, France. pp.231-238</w:t>
+              <w:t xml:space="preserve">CONDITION MONITORING OF MACHINERY IN NON-STATIONARY OPERATIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, HEIDELBERGER PLATZ 3, D-14197 BERLIN, Germany. pp.231-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694856v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Investigations on the Magnitude of Disturbance That Could Be Detected through IAS* Monitoring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Remond Didier</w:t>
+                <w:t xml:space="preserve">Precision of the IAS monitoring system based on the elapsed time method in the spectral domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONDITION MONITORING OF MACHINERY IN NON-STATIONARY OPERATIONS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, HEIDELBERGER PLATZ 3, D-14197 BERLIN, Germany. pp.231-238</w:t>
+              <w:t xml:space="preserve">ISAM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Belgium. pp.645-659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710898v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instantaneous Angular Speed monitoring of a 2MW wind turbine using a parametrization process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Condition Monitoring of Machinery in Non-Stationary Operations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, HAMMAMMET, France. pp.415-423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of Angularly Periodic Disturbances in Dynamic Models of Rotating Systems under Non-Stationary Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Andre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Symposium Vibrations, Shocks and Noise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Clamart, France. paper N° 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of the Instantaneous Angular Speed measurement in non-stationary mechanism monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2011 International Design Engineering Technical Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Washington, United States. pp.DETC2011/MECH-47470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New way of writing motion equation in rotating machines by translation into the angular domain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison between angular sampling and angular resampling methods applied on the vibration monitoring of a gear meshing in non stationary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFToMM International Conference on Rotordynamics, KIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Séoul, South Korea. pp.CDRom</w:t>
+              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Leuven, Belgium. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504763v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between angular sampling and angular resampling methods applied on the vibration monitoring of a gear meshing in non stationary conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New way of writing motion equation in rotating machines by translation into the angular domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Leuven, Belgium. pp.CDRom</w:t>
+              <w:t xml:space="preserve">8th IFToMM International Conference on Rotordynamics, KIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Séoul, South Korea. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00504789v1</w:t>
+                <w:t xml:space="preserve">hal-00504763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the Instantaneous Angular Speed Variations Caused by a Spall Defect on a Rolling Bearing Outer Ring Correlated with the Length of the Defect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Condition Monitoring of Machinery in Non-Stationary Operations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.335-345, 2013, 978-3-642-39347-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-39348-8_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId128"/>
+      <w:footerReference w:type="default" r:id="rId127"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6010,51 +5758,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marsick" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bertoni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Khelf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lecl&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.113165" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591192v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111486" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915059v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018668v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110264" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915151v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746061v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hawwari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Antoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Marnissi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Abboud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2022.3187742" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915129v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177322v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lecl&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anastasio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bena&#239;cha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Billon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107553" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Allemand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourdon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107350" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903288v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.09.040" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose L. Gomez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2019.01.028" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595800v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Griffaton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis David Avenda&#241;o-Valencia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnardot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.01.037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707861v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2016.02.032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.02.053" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916257v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.06.020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916259v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.09.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316515v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Alloin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165631v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04194023v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Touzet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165634v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533312v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018664v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03952845v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915378v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Badaoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1046" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212006v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235498v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188547v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halil Ibrahim Cakar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670563v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11220-2_6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188565v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lizoul" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Errafik" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670512v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gomez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61927-9_16" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670503v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61927-9\_4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595841v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hugo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelf Ilyes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gryllias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antoni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.857" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468591v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708150v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Khelf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Gomez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Remond" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446248v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Gomez-Chirinos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadeq Bahmani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074976v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710782v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.569-570.433" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905088v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737645v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694856v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710898v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdon Adeline" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remond Didier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694857v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720100v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694854v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504763v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Daher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905092v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39348-8_28" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marsick" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bertoni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Khelf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lecl&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.113165" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591192v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111486" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915151v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110264" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018668v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915129v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hawwari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Antoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Marnissi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Abboud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2022.3187742" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177322v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lecl&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anastasio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bena&#239;cha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Billon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107553" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Allemand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourdon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107350" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485905v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose L. Gomez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2019.01.028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903288v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.09.040" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Griffaton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis David Avenda&#241;o-Valencia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnardot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.01.037" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KGV7SKV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707861v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2016.02.032" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295439v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.02.053" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916259v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.09.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.06.020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316515v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Alloin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04194023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Touzet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165634v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533312v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165631v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03952845v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018664v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915378v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Badaoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1046" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212006v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235498v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halil Ibrahim Cakar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670563v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11220-2_6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188565v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lizoul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Errafik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670512v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gomez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61927-9_16" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670503v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61927-9\_4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595841v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hugo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelf Ilyes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714327v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gryllias" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antoni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.857" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468591v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708150v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Khelf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Gomez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Remond" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446248v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075123v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Gomez-Chirinos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadeq Bahmani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andr&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074976v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710782v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.569-570.433" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905088v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694856v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710898v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdon Adeline" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remond Didier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737645v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694857v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720100v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694854v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504789v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Daher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504763v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905092v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39348-8_28" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>