--- v0 (2026-03-17)
+++ v1 (2026-05-25)
@@ -946,282 +946,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification among Hidden Markov Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Certification formelle des réseaux neuronaux profonds : un état de l’art en 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bazille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Genest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSTTCS 2019 - 39th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AI and Defense 2019 - Artificial Intelligence and defense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350252v1</w:t>
+                <w:t xml:space="preserve">hal-02350253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certification formelle des réseaux neuronaux profonds : un état de l’art en 2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification among Hidden Markov Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akshay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bazille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Genest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI and Defense 2019 - Artificial Intelligence and defense</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FSTTCS 2019 - 39th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Bombay, India. pp.1-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2019.29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350253v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolically Quantifying Response Time in Stochastic Models using Moments and Semirings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bazille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Genest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1281,51 +1281,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity reduction techniques for quantified diagnosability of stochastic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bazille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Genest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1385,51 +1385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosability Degree of Stochastic Discrete Event Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bazille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Genest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1800,51 +1800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Robustness for the Skolem, Positivity and Ultimate Positivity Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Akshay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bazille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2173,51 +2173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05278036v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Amrane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bazille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Fahrenberg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Ziemia&#324;ski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2025.115156" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04303982v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bournez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gomaa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Pouly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.09.021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013777v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c H&#233;lou&#235;t" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schlehuber-Caissier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94634-9_2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281114v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fragnaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580362v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47963-2_18" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695798v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Akshay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Genest" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihir Vahanwala" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2022.5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065571v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Jegourel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Sun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350252v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akshay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fabre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2019.29" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350253v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943440v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89366-2_22" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943401v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.283" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651232v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063030v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Clement" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fortin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444648v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02954814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019REN1S107" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05278036v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Amrane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bazille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Fahrenberg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Ziemia&#324;ski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2025.115156" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04303982v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bournez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gomaa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Pouly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.09.021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013777v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c H&#233;lou&#235;t" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schlehuber-Caissier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94634-9_2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281114v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fragnaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580362v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47963-2_18" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695798v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Akshay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Genest" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihir Vahanwala" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2022.5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065571v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Jegourel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Sun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350253v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fabre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akshay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2019.29" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943440v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89366-2_22" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943401v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.283" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651232v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063030v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Clement" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fortin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444648v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02954814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019REN1S107" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>