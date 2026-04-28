--- v0 (2026-03-26)
+++ v1 (2026-04-28)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hugo Bruneliere </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dr. habil., Ph.D. | Senior Researcher at IMT Atlantique, LS2N (UMR CNRS 6004)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hugo-bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5987-2175</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">235390429</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I conduct research as well as lead and manage innovative projects on </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">software and systems engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in the NaoMod team at IMT Atlantique & LS2N (UMR CNRS 6004) to:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and apply model-based techniques and architectures in various environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (for reverse engineering, tool/language interoperability, model management & traceability, Cloud and Fog Computing, Cyber-Physical Systems, Digital Twins, AI/LLMs, etc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disseminate or industrialize corresponding research results and prototypes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (e.g. knowledge and technology transfer to the community and companies)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I constantly interact with the team’s partner labs and companies within the context of different collaborative actions. As a result, I have published and presented numerous research papers in various international journals, conferences and workshops around </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling / Model-Based Engineering (MBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and its applications to different engineering areas.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering, Artificial Intelligence, and DevOps for Software and Systems Engineering: A Systematic Mapping Study of Synergies and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Berardinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoriano Muttillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Software Engineering and Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3759454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the Support for Machine Learning of Inter-Model Relations in Model Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Pontes Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, The 20th European Conference on Modelling Foundations and Applications (ECMFA 2024), 23 (3), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2024.23.3.a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Iterative Approach for Model-based Requirements Engineering in Large Collaborative Projects: A Detailed Experience Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Truscan​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 232, pp.103047. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2023.103047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VeriFog: A Generic Model-based Approach for Verifying Fog Systems at Design Time and Generating Deployment Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Alidra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rivalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGAPP applied computing review : a publication of the Special Interest Group on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (3), pp.18 - 36. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3699839.3699841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for Model-based and Intelligent Automation in DevOps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, pp.112180. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2024.112180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A feature-based survey of Fog modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Alidra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 138, pp.104-119. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2022.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-augmented Model-Based Capabilities in the AIDOaRt Project: Continuous Development of Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Bagnato​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cicchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Berardinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Eramo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ada User Journal, 42 (2), pp.99-103. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3591335.3591349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIDOaRt: AI-augmented Automation for DevOps, a Model-based Framework for Continuous Development in Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoriano Muttillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Berardinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 94, pp.104672. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2022.104672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with Non-Functional Requirements in Model-Driven Development: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ameller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Franch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silverio Martínez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (4), pp.818 - 835. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSE.2019.2904476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Model Views over Heterogeneous Modeling Technologies and Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Marchand de Kerchove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kolovos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (4), pp.827-851. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-020-00794-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editors’ introduction to the special issue on Model Driven Engineering and Reverse Engineering: Research and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Arcelli Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hausi A. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Raibulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 159, pp.110446. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2019.110446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Feature-based Survey of Model View Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (3), pp.1931-1952. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-017-0622-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Tool-Supported Model-Based Approach for Building Architectures and Roadmaps: The MegaM@Rt2 Project Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasif Afzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Truscan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Pierini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.102848. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2019.102848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven Design-Runtime Interaction in Safety Critical System Development: an Experience Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Marchand de Kerchove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Colange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Tucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, The 15th European Conference on Modelling Foundations and Applications (ECMFA 2019), 18 (2), pp.1:1-22. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2019.18.2.a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MegaM@Rt2 ECSEL project: MegaModelling at Runtime – Scalable model-based framework for continuous development and runtime validation of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasif Afzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Di Ruscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Mazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61, pp.86 - 95. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2018.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoMe4ACloud: An End-to-End Framework for Autonomic Cloud Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarea Al-Shara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Alvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 86, pp.339-354. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2018.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Modernization Revisited: Challenges and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Luis Cánovas Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Orue-Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (8), pp.76-80. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MC.2015.234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software modernization and cloudification using the ARTIST migration methodology and framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Menychtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kleopatra Konstanteli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juncal Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Orue-Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gorronogoitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scalable Computing : Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (2), pp.131-152. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12694/scpe.v15i2.938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoDisco: a Model Driven Reverse Engineering Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Madiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (8), pp.1012-1032. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2014.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un support IDM pour l'architecture d'entreprise dans un contexte industriel : l'exemple du framework TEAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Somda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Piers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 107, pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typing artifacts in megamodeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Vignaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cecilia Bastarrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (1), pp.105-119. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-011-0191-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Deal with your IT Legacy? What is Coming up in MoDisco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Dupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Special theme: Evolving Software, 88, p. 43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoDisco in a Nutshell! How to Deal with your IT Legacy? Reverse Engineering using Models...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JavaTech Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, p. 21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Partner Project: A Model-Driven Engineering Framework for Federated Digital Twins of Industrial Systems (MATISSE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Bucaioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Berardinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2025 - Design, Automation and Test in Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Lyon, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE64628.2025.10993046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VeriFogOps: Automated Deployment Tool Selection and CI/CD Pipeline Generation for Verifying Fog Systems at Deployment Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rivalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2025 - 40th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Catania, Italy. pp.1674 - 1691, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3672608.3707854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Practical Approach to Evaluate Operational Business-IT Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Benjilany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Tamzalit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Enterprise Information Systems (ICEIS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Angers, France. pp.376-408, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-08573-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards LLM Agents for Model-Based Engineering: A Case in Transformation Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Hachm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAM 2025 - 17th System Analysis and Modelling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grand Rapids, MI, United States. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C68889.2025.00061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour évaluer l'alignement opérationnel entre les processus métier et leur applicatifs logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Benjilany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Tamzalit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automating Model-Based Systems Engineering in Industry - An Experience Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Cederbladh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Berardinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cicchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadhadi Dehghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th Annual IEEE International Systems Conference (SYSCON 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon61195.2024.10553610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448172v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Integration Support for Machine Learning of Inter-Model Relations in Model Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Pontes Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '24: Proceedings of the 39th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Avila, Spain. pp.1304-1306, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3605098.3636143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VeriFog: A Generic Model-based Approach for Verifying Fog Systems at Design Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Alidra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leclerq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '24: Proceedings of the 39th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Avila, Spain. pp.1252-1261, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3605098.3635973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Assess Operational Business-IT Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Benjilany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Tamzalit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on Information Systems Development (ISD 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Gdańsk, Poland. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62036/ISD.2024.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an In-Context LLM-Based Approach for Automating the Definition of Model Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Pontes Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ACM SIGPLAN International Conference on Software Language Engineering (SLE’24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Pasadena, CA, United States. pp.29 - 42, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3687997.3695650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'anti-patrons d'alignement dans les SI : Vers une approche automatisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Benjilany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Tamzalit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFormatique des ORganisations et Systèmes d'Information et de Décision (INFORSID 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a link mapping and evaluation approach for Core Operational Business-IT Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Benjilany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Tamzalit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Enterprise Information Systems (ICEIS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Angers, France. pp.557-568, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012600600003690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Core Operational Business-IT Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Tamzalit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Benjilany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Information Systems Development (ISD 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62036/ISD.2023.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SeMaFoR - Self-Management of Fog Resources with Collaborative Decentralized Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Alidra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEAMS 2023: IEEE/ACM 18th Symposium on Software Engineering for Adaptive and Self-Managing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Melbourne, Australia. pp.25-31, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEAMS59076.2023.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'Ingénierie des Exigences basée sur les Modèles dans Trois Grands Projets Collaboratifs Européens : Un Rapport d'Expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Truscan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2022 - 40ème Congrès INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France. pp.179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Model-based Requirements Engineering in Three Large European Collaborative Projects: An Experience Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Truscan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 29th International Requirements Engineering Conference (RE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Notre Dame, South Bend, United States. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RE51729.2021.00040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Twin-Driven Engineering: Overview of the State-of-the-Art and Research Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Di Ruscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kolovos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Conference on Advances in Production Management Systems (APMS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85874-2_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All Researchers Should Become Entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Gómez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE/ACM 8th International Workshop on Software Engineering Research and Industrial Practice (SER&amp;IP) - Co-located with ICSE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SER-IP52554.2021.00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIDOaRt: AI-augmented Automation for DevOps, a Model-based Framework for Continuous Development in Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoriano Muttillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Berardinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Euromicro Conference on Digital System Design (DSD 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Palermo, Italy. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD53832.2021.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MegaM@Rt2 EU Project: Open Source Tools for Mega-Modelling at Runtime of CPSs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gorroñogoitia Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Truscan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Pierini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th International Conference on Open Source Systems (OSS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Innopolis, Russia. pp.183-189, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-47240-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Digital Twin for Cyber-Physical Production Systems: A Multi-Paradigm Modeling Approach in the Postal Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Niati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Selma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Tamzalit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 23rd International Conference on Model Driven Engineering Languages and Systems (MODELS '20 Companion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, Canada. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3421438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MegaM@Rt2 Project: Mega-Modelling at Runtime - Intermediate Results and Research Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Truscan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasif Afzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Technology: Methods and Tools (TOOLS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Innopolis, Russia. pp.393-405, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29852-4_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Model-based Tool Chain for Managing Variability in Complex System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Bilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Truscan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models and Evolution Workshop (ME 2019), co-located with the IEEE / ACM 22nd International Conference on Model Driven Engineering Languages and Systems (MODELS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C.2019.00045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Hackathons to Enhance Collaboration in Large Collaborative Projects - A Preliminary Case Study of the MegaM@Rt2 EU Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Truscan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Pierini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Widforss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation And Test in Europe (DATE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Design and Automation Association (EDAA), Mar 2019, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE.2019.8715247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Scalable Model Views on Heterogeneous Model Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Marchand de Kerchove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 21th International Conference on Model Driven Engineering Languages and Systems (MODELS ’18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhagen, Denmark. pp.334-344, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3239372.3239408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Feature-based Survey of Model View Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 21th International Conference on Model Driven Engineering Languages and Systems (MODELS ’18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhagen, Denmark. pp.211-211, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3239372.3242895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-based Architecture for Autonomic and Heterogeneous Cloud Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarea Al-Shara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Alvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOSER 2018 - 8h International Conference on Cloud Computing and Services Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Portugal. pp.201-212, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006773002010212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool-Supported Approach for Building the Architecture and Roadmap in MegaM@Rt2 Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Bagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Truscan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Pierini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEDA 2018: Proceedings of 6th International Conference in Software Engineering for Defence Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rome, Italy. pp.265-274, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-14687-0_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933464v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering for Design-Runtime Interaction in Complex Systems: Scientific Challenges and Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDE@DeRun 2018 workshop, co-located with the Software Technologies: Applications and Foundations (STAF 2018) federation of conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04771-9_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based System Engineering in Practice: Document Generation - MegaM@Rt2 Project Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Bagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Truscan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Pierini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Central and Eastern European Software Engineering Conference Russia (CEE-SECR'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Moscow, Russia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3290621.3290633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MegaM@Rt2 ECSEL Project – MegaModelling at Runtime – Scalable Model-based Framework for Continuous Development and Runtime Validation of Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasif Afzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Di Ruscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Mazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Projects in Digital Systems Design (EPDSD) - Euromicro DSD/SEAA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2017.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MegaM@Rt2 Approach and Tool Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Mazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DeCPS Workshop, 22nd International Conference on Reliable Software Technologies - Ada-Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fREX: fUML-based Reverse Engineering of Executable Behavior for Software Dynamic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bergmayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jokin Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Workshop on Modelling in Software Engineering (MiSE’2016) - Co-located with ICSE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Austin, United States. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2896982.2896984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Lightweight Metamodel Extension to Support Modeling Tools Agility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jokin Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Hebig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Modelling Foundations and Applications (ECMFA 2015) (a STAF 2015 conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, L'Aquila, Italy. pp.62-74, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21151-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling software application front-ends: introducing the open source IFML graphical editor…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ed-Douibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EclipseCon North America 2015 - Modeling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Non-functional Requirements in Model-Driven Development: An Ongoing Industrial Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ameller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Franch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Berntsson Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE International Requirements Engineering Conference (RE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RE.2015.7320424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMF Views: A View Mechanism for Integrating Heterogeneous Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jokin Garcia Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on Conceptual Modeling (ER 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25264-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTIST: Model-Based Stairway to the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Troya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Orue-Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projects Showcase at STAF 2015 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, L'Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Developing Open Source MDE Tools: Our Eclipse Stories and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Software for Model Driven Engineering (OSS4MDE'14) workshop - a MODELS 2014 Satellite Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neo4EMF : when big models are no longer an issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benelallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EclipseCon France 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMF Views: Dealing with several interrelated EMF models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan David Villa Calle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EclipseCon 2014 - Modeling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrating Legacy Software to the Cloud with ARTIST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bergmayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Luis Cánovas Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gorronogoitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kousiouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Software Maintenance and Reengineering (CSMR 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Genova, Italy. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSMR.2013.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTIST Methodology and Framework: A novel approach for the migration of legacy software on the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Menychtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Santzaridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kousiouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodora Varvarigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Orue-Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 15th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Timisoara, Romania. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYNASC.2013.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Collaboro: Collaborative DSL/DSML Definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EclipseCon France 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDE Support for Enterprise Architecture in an Industrial Context: the TEAP Framework Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Somda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Piers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TowArds the Model DrIveN Organization (AMINO 2013) workshop - a MODELS 2013 Satellite Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You need to extend your models? EMF Facet vs. EMF Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Langer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EclipseCon 2012 - Modeling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Reston, VA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclipse Labs for improving DSL development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclipse DemoCamp Juno 2012 - Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-driven DSL development with Collaboro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EclipseCon Europe 2012 - Modeling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Ludwigsburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spy On Your Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Madiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EclipseCon 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Santa Clara, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Source-Based Approach for Industrializing Research Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OW2Con 2011, Session "Open Source Innovation Catalyst" - ICT Labs, IRILL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, Issy Les Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual EMF - Transparent Composition, Weaving and Linking of Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Dupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EclipseCon Europe 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Ludwigsburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoDisco & ATL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclipse DemoCamp Indigo 2011 - Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Deal With Your IT Legacy? Reverse Engineering with MoDisco...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Madiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EclipseCon 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Santa Clara, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-DSL Coordination Support by Combining Megamodeling and Model Weaving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Vanhooff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Berbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM 25th Symposium on Applied Computing (SAC 2010), Track "Coordination Models, Languages and Applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland. pp.2011--2018, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1774088.1774511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoDisco: A Generic And Extensible Framework For Model Driven Reverse Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Madiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE/ACM International Conference on Automated Software Engineering (ASE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Anvers, Belgium. pp.173-174, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1858996.1859032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model Driven Tool Interoperability: Bridging Eclipse and Microsoft Modeling Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caue Clasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Modeling Foundations and Applications (ECMFA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.32--47, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13595-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Driven Tool Interoperability in Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Model-Driven Tool &amp; Process Integration (co-located with ECMFA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.62--72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrialization of Research Tools: the ATL Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Academic Software Development Tools and Techniques - WASDeTT-3 (co-located with the 25th IEEE/ACM International Conference on Automated Software Engineering - ASE'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Interoperability of Dependencies Visualizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Model-Driven Tool &amp; Process Integration (co-located with ECMFA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.128--140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Model-Driven Engineering and Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling, Design, and Analysis for the Service Cloud - MDA4ServiceCloud'10: Workshop's 4th edition (co-located with the 6th European Conference on Modelling Foundations and Applications - ECMFA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typing in Model Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Vignaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cecilia Bastarrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Model Transformation (ICMT 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Zurich, Switzerland. pp.197-212, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02408-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Megamodelling to Model-Driven Performance Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Fritzsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Vanhooff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Berbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Conference and Workshop on the Engineering of Computer Based Systems (ECBS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, San Fransisco, United States. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECBS.2009.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible Benefits of Bridging Eclipse-EMF & Microsoft &amp;quot;Oslo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclipse Summit Europe 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Ludwigsburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782285v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megamodeling Software Platforms: Automated Discovery of Usable Cartography from Available Metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Reverse Engineering Models from Software Artifacts (REM 2009, co-located with WCRE 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Legacy System Interoperability by Extending KDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegard Dehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Madiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-driven Modernization of Software Systems Workshop (MMSS) - a ECMDA-FA 2008 Satellite Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModelExtractor: an Automatic Parametric Model Extractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Jossic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Piers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Object-Oriented Reengineering (WOOR) - a ECOOP 2006 Satellite Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Model Repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Vépa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Size Metrics Workshop - a MODELS 2006 Satellite Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Model Management in Eclipse GMT/AM3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Allilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclipse Technology eXchange Workshop (eTX) - a ECOOP 2006 Satellite Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Engineering Support for Tool Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop in Software Model Engineering (WiSME’2005) - a MODELS 2005 Satellite Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Montego Bay, Jamaica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiciel et Industrie du Futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Coullon. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presse des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.62, 2019, Mathématiques et Informatique, 9782356715760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Operational Business-IT Alignment for Architecture Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Benjilany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Tamzalit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Information Systems Development: Exploring New Horizons and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 77, Springer, pp.231-253, 2025, Lecture Notes In Information Systems and Organisation (LNISO), </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87880-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core Operational Business-IT Alignment: Current Trends and Open Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Tamzalit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Benjilany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Information Systems Development: Information Systems Development, Organizational Aspects, and Societal Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67, Springer, pp.41-62, 2024, Lecture Notes In Information Systems and Organisation (LNISO), </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-57189-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoDisco, a Model-Driven Platform to Support Real Legacy Modernization Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Madiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Transformation: Architecture-Driven Modernization Case Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Morgan Kaufmann/OMG Press, pp.365-400, 2010, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-374913-0.00014-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctoral Symposium in 2023 ACM/IEEE International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 26th International Conference on Model-Driven Engineering Languages and Systems (MODELS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAF 2019 Co-Located Events Joint Proceedings: 1st Junior Researcher Community Event, 2nd International Workshop on Model-Driven Engineering for Design-Runtime Interaction in Complex Systems, and 1st Research Project Showcase Workshop co-located with Software Technologies: Applications and Foundations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Bagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loli Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAF 2019 Co-Located Events: JRCE, MDE@DeRun and RPS- Software Technologies: Applications and Foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2405, 2019, CEUR Workshop Proceedings (CEUR-WS.org) Free Open-Access Proceedings for Computer Science Workshops</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st International Workshop on Model-Driven Engineering for Design-Runtime Interaction in Complex Systems (MDE@DeRun)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Technologies: Applications and Foundations (STAF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04771-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Model-Based Engineering of Software-Intensive Systems: Approaches, Frameworks, and Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Software Engineering [cs.SE]. Nantes Université, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05163548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Model-based Approaches for Software Reverse Engineering and Comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Software Engineering [cs.SE]. Université de Nantes, 2018. English. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018NANT4040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02106854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA-ATLAS Response to the MDA Tool Capabilities OMG RFI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bezivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Allilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PORTOLAN: a Model-Driven Cartography Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7542, INRIA. 2011, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00568186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From code similarity detection to model driven similarity detection: first milestones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarod Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Benjilany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR GPL 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nice (Sophia Antipolis), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MegaM@Rt2 EU Project: Latest Advances in Megamodelling at Design Time and Runtime for Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Truscan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Pierini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId317"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hugo Bruneliere </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dr. habil., Ph.D. | Senior Researcher at IMT Atlantique, LS2N (UMR CNRS 6004)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hugo-bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5987-2175</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">235390429</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I conduct research as well as lead and manage innovative projects on </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">software and systems engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in the NaoMod team at IMT Atlantique & LS2N (UMR CNRS 6004) to:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and apply model-based techniques and architectures in various environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (for reverse engineering, tool/language interoperability, model management & traceability, Cloud and Fog Computing, Cyber-Physical Systems, Digital Twins, AI/LLMs, etc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disseminate or industrialize corresponding research results and prototypes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (e.g. knowledge and technology transfer to the community and companies)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I constantly interact with the team’s partner labs and companies within the context of different collaborative actions. As a result, I have published and presented numerous research papers in various international journals, conferences and workshops around </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling / Model-Based Engineering (MBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and its applications to different engineering areas.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering, Artificial Intelligence, and DevOps for Software and Systems Engineering: A Systematic Mapping Study of Synergies and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Berardinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoriano Muttillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Software Engineering and Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3759454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Iterative Approach for Model-based Requirements Engineering in Large Collaborative Projects: A Detailed Experience Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Truscan​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 232, pp.103047. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2023.103047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VeriFog: A Generic Model-based Approach for Verifying Fog Systems at Design Time and Generating Deployment Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Alidra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rivalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGAPP applied computing review : a publication of the Special Interest Group on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (3), pp.18 - 36. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3699839.3699841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for Model-based and Intelligent Automation in DevOps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, pp.112180. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2024.112180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the Support for Machine Learning of Inter-Model Relations in Model Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Pontes Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, The 20th European Conference on Modelling Foundations and Applications (ECMFA 2024), 23 (3), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2024.23.3.a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A feature-based survey of Fog modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Alidra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 138, pp.104-119. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2022.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-augmented Model-Based Capabilities in the AIDOaRt Project: Continuous Development of Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Bagnato​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cicchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Berardinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Eramo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ada User Journal, 42 (2), pp.99-103. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3591335.3591349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIDOaRt: AI-augmented Automation for DevOps, a Model-based Framework for Continuous Development in Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoriano Muttillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Berardinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 94, pp.104672. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2022.104672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with Non-Functional Requirements in Model-Driven Development: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ameller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Franch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silverio Martínez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (4), pp.818 - 835. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSE.2019.2904476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Model Views over Heterogeneous Modeling Technologies and Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Marchand de Kerchove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kolovos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (4), pp.827-851. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-020-00794-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editors’ introduction to the special issue on Model Driven Engineering and Reverse Engineering: Research and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Arcelli Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hausi A. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Raibulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 159, pp.110446. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2019.110446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Feature-based Survey of Model View Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (3), pp.1931-1952. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-017-0622-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven Design-Runtime Interaction in Safety Critical System Development: an Experience Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Marchand de Kerchove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Colange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Tucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, The 15th European Conference on Modelling Foundations and Applications (ECMFA 2019), 18 (2), pp.1:1-22. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2019.18.2.a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Tool-Supported Model-Based Approach for Building Architectures and Roadmaps: The MegaM@Rt2 Project Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasif Afzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Truscan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Pierini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.102848. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2019.102848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoMe4ACloud: An End-to-End Framework for Autonomic Cloud Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarea Al-Shara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Alvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 86, pp.339-354. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2018.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MegaM@Rt2 ECSEL project: MegaModelling at Runtime – Scalable model-based framework for continuous development and runtime validation of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasif Afzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Di Ruscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Mazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61, pp.86 - 95. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2018.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Modernization Revisited: Challenges and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Luis Cánovas Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Orue-Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (8), pp.76-80. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MC.2015.234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software modernization and cloudification using the ARTIST migration methodology and framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Menychtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kleopatra Konstanteli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juncal Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Orue-Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gorronogoitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scalable Computing : Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (2), pp.131-152. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12694/scpe.v15i2.938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoDisco: a Model Driven Reverse Engineering Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Madiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (8), pp.1012-1032. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2014.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typing artifacts in megamodeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Vignaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cecilia Bastarrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (1), pp.105-119. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-011-0191-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un support IDM pour l'architecture d'entreprise dans un contexte industriel : l'exemple du framework TEAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Somda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Piers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 107, pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Deal with your IT Legacy? What is Coming up in MoDisco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Dupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Special theme: Evolving Software, 88, p. 43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoDisco in a Nutshell! How to Deal with your IT Legacy? Reverse Engineering using Models...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JavaTech Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, p. 21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards LLM Agents for Model-Based Engineering: A Case in Transformation Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Hachm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAM 2025 - 17th System Analysis and Modelling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grand Rapids, MI, United States. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C68889.2025.00061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VeriFogOps: Automated Deployment Tool Selection and CI/CD Pipeline Generation for Verifying Fog Systems at Deployment Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rivalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2025 - 40th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Catania, Italy. pp.1674 - 1691, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3672608.3707854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Partner Project: A Model-Driven Engineering Framework for Federated Digital Twins of Industrial Systems (MATISSE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Bucaioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Berardinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2025 - Design, Automation and Test in Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Lyon, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE64628.2025.10993046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour évaluer l'alignement opérationnel entre les processus métier et leur applicatifs logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Benjilany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Tamzalit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Assess Operational Business-IT Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Benjilany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Tamzalit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on Information Systems Development (ISD 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Gdańsk, Poland. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62036/ISD.2024.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Integration Support for Machine Learning of Inter-Model Relations in Model Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Pontes Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '24: Proceedings of the 39th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Avila, Spain. pp.1304-1306, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3605098.3636143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VeriFog: A Generic Model-based Approach for Verifying Fog Systems at Design Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Alidra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leclerq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '24: Proceedings of the 39th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Avila, Spain. pp.1252-1261, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3605098.3635973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an In-Context LLM-Based Approach for Automating the Definition of Model Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Pontes Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ACM SIGPLAN International Conference on Software Language Engineering (SLE’24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Pasadena, CA, United States. pp.29 - 42, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3687997.3695650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'anti-patrons d'alignement dans les SI : Vers une approche automatisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Benjilany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Tamzalit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFormatique des ORganisations et Systèmes d'Information et de Décision (INFORSID 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a link mapping and evaluation approach for Core Operational Business-IT Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Benjilany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Tamzalit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Enterprise Information Systems (ICEIS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Angers, France. pp.557-568, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012600600003690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automating Model-Based Systems Engineering in Industry - An Experience Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Cederbladh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Berardinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cicchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadhadi Dehghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th Annual IEEE International Systems Conference (SYSCON 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon61195.2024.10553610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448172v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Core Operational Business-IT Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Tamzalit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Benjilany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Information Systems Development (ISD 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62036/ISD.2023.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SeMaFoR - Self-Management of Fog Resources with Collaborative Decentralized Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Alidra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEAMS 2023: IEEE/ACM 18th Symposium on Software Engineering for Adaptive and Self-Managing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Melbourne, Australia. pp.25-31, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEAMS59076.2023.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'Ingénierie des Exigences basée sur les Modèles dans Trois Grands Projets Collaboratifs Européens : Un Rapport d'Expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Truscan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2022 - 40ème Congrès INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France. pp.179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Model-based Requirements Engineering in Three Large European Collaborative Projects: An Experience Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Truscan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 29th International Requirements Engineering Conference (RE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Notre Dame, South Bend, United States. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RE51729.2021.00040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Twin-Driven Engineering: Overview of the State-of-the-Art and Research Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Di Ruscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kolovos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Conference on Advances in Production Management Systems (APMS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85874-2_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All Researchers Should Become Entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Gómez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE/ACM 8th International Workshop on Software Engineering Research and Industrial Practice (SER&amp;IP) - Co-located with ICSE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SER-IP52554.2021.00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIDOaRt: AI-augmented Automation for DevOps, a Model-based Framework for Continuous Development in Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoriano Muttillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Berardinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Euromicro Conference on Digital System Design (DSD 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Palermo, Italy. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD53832.2021.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MegaM@Rt2 EU Project: Open Source Tools for Mega-Modelling at Runtime of CPSs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gorroñogoitia Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Truscan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Pierini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th International Conference on Open Source Systems (OSS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Innopolis, Russia. pp.183-189, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-47240-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Digital Twin for Cyber-Physical Production Systems: A Multi-Paradigm Modeling Approach in the Postal Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Niati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Selma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Tamzalit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 23rd International Conference on Model Driven Engineering Languages and Systems (MODELS '20 Companion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, Canada. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3421438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Model-based Tool Chain for Managing Variability in Complex System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Bilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Truscan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models and Evolution Workshop (ME 2019), co-located with the IEEE / ACM 22nd International Conference on Model Driven Engineering Languages and Systems (MODELS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C.2019.00045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Hackathons to Enhance Collaboration in Large Collaborative Projects - A Preliminary Case Study of the MegaM@Rt2 EU Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Truscan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Pierini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Widforss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation And Test in Europe (DATE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Design and Automation Association (EDAA), Mar 2019, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE.2019.8715247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MegaM@Rt2 Project: Mega-Modelling at Runtime - Intermediate Results and Research Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Truscan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasif Afzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Technology: Methods and Tools (TOOLS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Innopolis, Russia. pp.393-405, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29852-4_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool-Supported Approach for Building the Architecture and Roadmap in MegaM@Rt2 Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Bagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Truscan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Pierini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEDA 2018: Proceedings of 6th International Conference in Software Engineering for Defence Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rome, Italy. pp.265-274, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-14687-0_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933464v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-based Architecture for Autonomic and Heterogeneous Cloud Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarea Al-Shara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Alvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOSER 2018 - 8h International Conference on Cloud Computing and Services Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Portugal. pp.201-212, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006773002010212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Scalable Model Views on Heterogeneous Model Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Marchand de Kerchove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 21th International Conference on Model Driven Engineering Languages and Systems (MODELS ’18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhagen, Denmark. pp.334-344, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3239372.3239408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Feature-based Survey of Model View Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 21th International Conference on Model Driven Engineering Languages and Systems (MODELS ’18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhagen, Denmark. pp.211-211, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3239372.3242895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering for Design-Runtime Interaction in Complex Systems: Scientific Challenges and Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDE@DeRun 2018 workshop, co-located with the Software Technologies: Applications and Foundations (STAF 2018) federation of conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04771-9_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based System Engineering in Practice: Document Generation - MegaM@Rt2 Project Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Bagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Truscan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Pierini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Central and Eastern European Software Engineering Conference Russia (CEE-SECR'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Moscow, Russia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3290621.3290633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MegaM@Rt2 ECSEL Project – MegaModelling at Runtime – Scalable Model-based Framework for Continuous Development and Runtime Validation of Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasif Afzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Di Ruscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Mazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Projects in Digital Systems Design (EPDSD) - Euromicro DSD/SEAA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2017.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MegaM@Rt2 Approach and Tool Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Mazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DeCPS Workshop, 22nd International Conference on Reliable Software Technologies - Ada-Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fREX: fUML-based Reverse Engineering of Executable Behavior for Software Dynamic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bergmayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jokin Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Workshop on Modelling in Software Engineering (MiSE’2016) - Co-located with ICSE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Austin, United States. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2896982.2896984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Lightweight Metamodel Extension to Support Modeling Tools Agility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jokin Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Hebig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Modelling Foundations and Applications (ECMFA 2015) (a STAF 2015 conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, L'Aquila, Italy. pp.62-74, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21151-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling software application front-ends: introducing the open source IFML graphical editor…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ed-Douibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EclipseCon North America 2015 - Modeling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMF Views: A View Mechanism for Integrating Heterogeneous Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jokin Garcia Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on Conceptual Modeling (ER 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25264-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Non-functional Requirements in Model-Driven Development: An Ongoing Industrial Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ameller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Franch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Berntsson Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE International Requirements Engineering Conference (RE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RE.2015.7320424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTIST: Model-Based Stairway to the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Troya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Orue-Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projects Showcase at STAF 2015 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, L'Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Developing Open Source MDE Tools: Our Eclipse Stories and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Software for Model Driven Engineering (OSS4MDE'14) workshop - a MODELS 2014 Satellite Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neo4EMF : when big models are no longer an issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benelallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EclipseCon France 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMF Views: Dealing with several interrelated EMF models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan David Villa Calle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EclipseCon 2014 - Modeling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Collaboro: Collaborative DSL/DSML Definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EclipseCon France 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDE Support for Enterprise Architecture in an Industrial Context: the TEAP Framework Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Somda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Piers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TowArds the Model DrIveN Organization (AMINO 2013) workshop - a MODELS 2013 Satellite Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTIST Methodology and Framework: A novel approach for the migration of legacy software on the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Menychtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Santzaridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kousiouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodora Varvarigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Orue-Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 15th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Timisoara, Romania. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYNASC.2013.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrating Legacy Software to the Cloud with ARTIST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bergmayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Luis Cánovas Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gorronogoitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kousiouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Software Maintenance and Reengineering (CSMR 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Genova, Italy. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSMR.2013.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclipse Labs for improving DSL development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclipse DemoCamp Juno 2012 - Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-driven DSL development with Collaboro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EclipseCon Europe 2012 - Modeling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Ludwigsburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You need to extend your models? EMF Facet vs. EMF Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Langer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EclipseCon 2012 - Modeling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Reston, VA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Source-Based Approach for Industrializing Research Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OW2Con 2011, Session "Open Source Innovation Catalyst" - ICT Labs, IRILL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, Issy Les Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual EMF - Transparent Composition, Weaving and Linking of Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Dupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EclipseCon Europe 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Ludwigsburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoDisco & ATL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclipse DemoCamp Indigo 2011 - Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spy On Your Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Madiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EclipseCon 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Santa Clara, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrialization of Research Tools: the ATL Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Academic Software Development Tools and Techniques - WASDeTT-3 (co-located with the 25th IEEE/ACM International Conference on Automated Software Engineering - ASE'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Driven Tool Interoperability in Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Model-Driven Tool &amp; Process Integration (co-located with ECMFA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.62--72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model Driven Tool Interoperability: Bridging Eclipse and Microsoft Modeling Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caue Clasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Modeling Foundations and Applications (ECMFA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.32--47, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13595-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-DSL Coordination Support by Combining Megamodeling and Model Weaving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Vanhooff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Berbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM 25th Symposium on Applied Computing (SAC 2010), Track "Coordination Models, Languages and Applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland. pp.2011--2018, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1774088.1774511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoDisco: A Generic And Extensible Framework For Model Driven Reverse Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Madiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE/ACM International Conference on Automated Software Engineering (ASE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Anvers, Belgium. pp.173-174, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1858996.1859032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Model-Driven Engineering and Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling, Design, and Analysis for the Service Cloud - MDA4ServiceCloud'10: Workshop's 4th edition (co-located with the 6th European Conference on Modelling Foundations and Applications - ECMFA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Interoperability of Dependencies Visualizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Model-Driven Tool &amp; Process Integration (co-located with ECMFA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.128--140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Deal With Your IT Legacy? Reverse Engineering with MoDisco...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Madiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EclipseCon 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Santa Clara, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typing in Model Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Vignaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cecilia Bastarrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Model Transformation (ICMT 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Zurich, Switzerland. pp.197-212, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02408-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible Benefits of Bridging Eclipse-EMF & Microsoft &amp;quot;Oslo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclipse Summit Europe 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Ludwigsburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782285v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Megamodelling to Model-Driven Performance Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Fritzsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Vanhooff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Berbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Conference and Workshop on the Engineering of Computer Based Systems (ECBS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, San Fransisco, United States. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECBS.2009.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megamodeling Software Platforms: Automated Discovery of Usable Cartography from Available Metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Reverse Engineering Models from Software Artifacts (REM 2009, co-located with WCRE 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Legacy System Interoperability by Extending KDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegard Dehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Madiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-driven Modernization of Software Systems Workshop (MMSS) - a ECMDA-FA 2008 Satellite Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Model Repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Vépa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Size Metrics Workshop - a MODELS 2006 Satellite Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModelExtractor: an Automatic Parametric Model Extractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Jossic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Piers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Object-Oriented Reengineering (WOOR) - a ECOOP 2006 Satellite Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Model Management in Eclipse GMT/AM3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Allilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclipse Technology eXchange Workshop (eTX) - a ECOOP 2006 Satellite Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Engineering Support for Tool Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop in Software Model Engineering (WiSME’2005) - a MODELS 2005 Satellite Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Montego Bay, Jamaica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiciel et Industrie du Futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Coullon. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presse des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.62, 2019, Mathématiques et Informatique, 9782356715760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Practical Approach to Evaluate Operational Business-IT Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Benjilany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Tamzalit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 567, Springer, pp.376-408, 2025, Lecture Notes in Business Information Processing (LNBIP), </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-08573-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Operational Business-IT Alignment for Architecture Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Benjilany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Tamzalit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Information Systems Development: Exploring New Horizons and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 77, Springer, pp.231-253, 2025, Lecture Notes In Information Systems and Organisation (LNISO), </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87880-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core Operational Business-IT Alignment: Current Trends and Open Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Tamzalit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Benjilany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Information Systems Development: Information Systems Development, Organizational Aspects, and Societal Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67, Springer, pp.41-62, 2024, Lecture Notes In Information Systems and Organisation (LNISO), </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-57189-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoDisco, a Model-Driven Platform to Support Real Legacy Modernization Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Madiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Transformation: Architecture-Driven Modernization Case Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Morgan Kaufmann/OMG Press, pp.365-400, 2010, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-374913-0.00014-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctoral Symposium in 2023 ACM/IEEE International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 26th International Conference on Model-Driven Engineering Languages and Systems (MODELS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAF 2019 Co-Located Events Joint Proceedings: 1st Junior Researcher Community Event, 2nd International Workshop on Model-Driven Engineering for Design-Runtime Interaction in Complex Systems, and 1st Research Project Showcase Workshop co-located with Software Technologies: Applications and Foundations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Bagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loli Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAF 2019 Co-Located Events: JRCE, MDE@DeRun and RPS- Software Technologies: Applications and Foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2405, 2019, CEUR Workshop Proceedings (CEUR-WS.org) Free Open-Access Proceedings for Computer Science Workshops</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st International Workshop on Model-Driven Engineering for Design-Runtime Interaction in Complex Systems (MDE@DeRun)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Technologies: Applications and Foundations (STAF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04771-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Model-Based Engineering of Software-Intensive Systems: Approaches, Frameworks, and Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Software Engineering [cs.SE]. Nantes Université, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05163548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Model-based Approaches for Software Reverse Engineering and Comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Software Engineering [cs.SE]. Université de Nantes, 2018. English. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018NANT4040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02106854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA-ATLAS Response to the MDA Tool Capabilities OMG RFI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bezivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Allilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PORTOLAN: a Model-Driven Cartography Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7542, INRIA. 2011, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00568186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From code similarity detection to model driven similarity detection: first milestones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarod Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Benjilany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR GPL 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nice (Sophia Antipolis), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MegaM@Rt2 EU Project: Latest Advances in Megamodelling at Design Time and Runtime for Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Truscan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Pierini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId317"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="715165E5"/>
+    <w:nsid w:val="F998BEAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D4554168"/>
+    <w:nsid w:val="9568998F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-bruneliere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5987-2175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235390429" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221723v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Berardinelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoriano Muttillo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Eramo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Rahimi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3759454" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557378v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pontes Miranda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2024.23.3.a4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250449v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Sadovykh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Said" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Truscan&#8203;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.103047" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727206v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Awad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Alidra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rivalan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3699839.3699841" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667156v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oriol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Morales" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2024.112180" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759010v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2022.08.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bagnato&#8203;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cicchetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3591335.3591349" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769797v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gomez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2022.104672" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075976v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ameller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Franch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gomez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silverio Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Araujo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2019.2904476" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515776v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marchand de Kerchove" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Daniel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Madani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kolovos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00794-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339020v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Arcelli Fontana" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hausi A. M&#252;ller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Raibulet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2019.110446" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590674v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Burger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Wimmer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-017-0622-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasif Afzal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Truscan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Pierini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2019.102848" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170550v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Colange" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tucci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ouy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.2.a1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810002v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Di Ruscio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mazzini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2018.05.010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762716v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarea Al-Shara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alvares" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lejeune" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.03.039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186371v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Luis C&#225;novas Izquierdo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Orue-Echevarria" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2015.234" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021002v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Menychtas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleopatra Konstanteli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juncal Alonso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gorronogoitia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12694/scpe.v15i2.938" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00972632v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dup&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Madiot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2014.04.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Drapeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Somda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Piers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589277v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Vignaga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cecilia Bastarrica" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-011-0191-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAA0E30F94C831134DD6DFC13D9CDD384FC785AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656257v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615269v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04839759v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bucaioni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combemale" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE64628.2025.10993046" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833623v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707854" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335175v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Benjilany" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Tamzalit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08573-3_17" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228415v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Hachm" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Calvar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C68889.2025.00061" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093393v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448172v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cederbladh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadhadi Dehghani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon61195.2024.10553610" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346770v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605098.3636143" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332046v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leclerq" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605098.3635973" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626942v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62036/ISD.2024.13" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698209v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3687997.3695650" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557692v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447879v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012600600003690" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140806v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62036/ISD.2023.6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043471v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAMS59076.2023.00014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687177v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287261v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE51729.2021.00040" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288132v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Lara" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_37" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250329v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel G&#243;mez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SER-IP52554.2021.00019" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287359v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD53832.2021.00053" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524402v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gorro&#241;ogoitia Cruz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47240-5_18" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925123v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Niati" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Selma" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Mebarki" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3421438" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177567v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ashraf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29852-4_33" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285013v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Bilic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brosse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00045" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103168v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Widforss" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2019.8715247" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845976v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3239372.3239408" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891295v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3239372.3242895" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705248v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006773002010212" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933464v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bagnato" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14687-0_24" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890878v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04771-9_40" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102852v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290621.3290633" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01557430v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2017.50" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627646v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280484v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bergmayr" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jokin Garcia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Mayerhofer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2896982.2896984" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146802v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desfray" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khelladi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Hebig" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21151-0_5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146785v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ed-Douibi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186624v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina G&#243;mez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berntsson Svensson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE.2015.7320424" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159205v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jokin Garcia Perez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25264-3_23" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01166258v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Troya" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fleck" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068885v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026219v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benelallam" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974711v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Villa Calle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869268v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kousiouris" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSMR.2013.73" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869276v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Santzaridou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Varvarigou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2013.62" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869270v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869282v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688390v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Langer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713733v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745979v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610552v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639559v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639555v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610556v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534417v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534353v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Vanhooff" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Berbers" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1774088.1774511" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534450v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1858996.1859032" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534373v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caue Clasen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;zivin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13595-8_5" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534391v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539173v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534441v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mahe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539168v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782260v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02408-5_14" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CFQRD093-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782277v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fritzsche" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECBS.2009.33" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782285v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782267v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mah&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272291v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vegard Dehlen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272269v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Chevrel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Jossic" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272259v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric V&#233;pa" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272277v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Allilaire" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272245v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kurtev" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299214v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bach" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/logiciel-et-industrie-du-futur/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092727v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87880-0_12" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557812v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57189-3_3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538412v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Barbier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lennon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374913-0.00014-7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359982v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Polack" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00038" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180382v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loli Burgue&#241;o" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423683v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04771-9" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05163548v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02106854v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NANT4040" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272419v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bezivin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Barbero" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Didonet del Fabro" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568186v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Martinez Perez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431000v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarod Blain" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guillevic" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Moulin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121170v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-bruneliere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5987-2175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235390429" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221723v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Berardinelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoriano Muttillo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Eramo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Rahimi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3759454" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250449v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Sadovykh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Said" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Truscan&#8203;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.103047" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727206v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Awad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Alidra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rivalan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3699839.3699841" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667156v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oriol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Morales" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2024.112180" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557378v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pontes Miranda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2024.23.3.a4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759010v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2022.08.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bagnato&#8203;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cicchetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3591335.3591349" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769797v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gomez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2022.104672" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075976v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ameller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Franch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gomez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silverio Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Araujo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2019.2904476" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515776v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marchand de Kerchove" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Daniel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Madani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kolovos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00794-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339020v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Arcelli Fontana" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hausi A. M&#252;ller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Raibulet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2019.110446" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590674v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Burger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Wimmer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-017-0622-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170550v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Colange" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tucci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ouy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.2.a1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265575v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasif Afzal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Truscan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Pierini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2019.102848" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762716v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarea Al-Shara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alvares" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lejeune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.03.039" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810002v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Di Ruscio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mazzini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2018.05.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186371v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Luis C&#225;novas Izquierdo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Orue-Echevarria" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2015.234" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021002v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Menychtas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleopatra Konstanteli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juncal Alonso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gorronogoitia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12694/scpe.v15i2.938" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00972632v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dup&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Madiot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2014.04.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589277v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Vignaga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cecilia Bastarrica" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-011-0191-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAA0E30F94C831134DD6DFC13D9CDD384FC785AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980301v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Drapeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Somda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Piers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656257v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615269v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228415v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Hachm" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Calvar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C68889.2025.00061" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833623v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707854" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04839759v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bucaioni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combemale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE64628.2025.10993046" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093393v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Benjilany" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Tamzalit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626942v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62036/ISD.2024.13" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346770v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605098.3636143" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332046v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leclerq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605098.3635973" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698209v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3687997.3695650" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557692v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447879v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012600600003690" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448172v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cederbladh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadhadi Dehghani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon61195.2024.10553610" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140806v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62036/ISD.2023.6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043471v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAMS59076.2023.00014" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687177v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287261v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE51729.2021.00040" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288132v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Lara" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_37" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250329v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel G&#243;mez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SER-IP52554.2021.00019" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287359v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD53832.2021.00053" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524402v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gorro&#241;ogoitia Cruz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47240-5_18" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925123v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Niati" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Selma" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Mebarki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3421438" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285013v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Bilic" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brosse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00045" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103168v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Widforss" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ashraf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2019.8715247" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177567v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29852-4_33" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933464v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bagnato" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14687-0_24" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705248v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006773002010212" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845976v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3239372.3239408" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891295v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3239372.3242895" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890878v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04771-9_40" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102852v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290621.3290633" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01557430v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2017.50" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627646v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280484v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bergmayr" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jokin Garcia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Mayerhofer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2896982.2896984" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146802v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desfray" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khelladi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Hebig" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21151-0_5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146785v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ed-Douibi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159205v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jokin Garcia Perez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25264-3_23" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186624v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina G&#243;mez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berntsson Svensson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE.2015.7320424" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01166258v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Troya" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fleck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068885v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026219v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benelallam" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974711v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Villa Calle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869270v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869282v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869276v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Santzaridou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kousiouris" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Varvarigou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2013.62" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869268v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSMR.2013.73" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713733v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745979v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688390v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Langer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639559v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639555v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610556v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610552v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539173v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;zivin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534391v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534373v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caue Clasen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13595-8_5" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534353v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Vanhooff" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Berbers" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1774088.1774511" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534450v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1858996.1859032" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539168v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534441v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mahe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534417v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782260v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02408-5_14" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CFQRD093-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782285v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782277v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fritzsche" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECBS.2009.33" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782267v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mah&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272291v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vegard Dehlen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272259v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric V&#233;pa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272269v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Chevrel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Jossic" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272277v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Allilaire" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272245v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kurtev" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299214v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bach" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/logiciel-et-industrie-du-futur/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335175v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08573-3_17" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092727v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87880-0_12" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557812v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57189-3_3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538412v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Barbier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lennon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374913-0.00014-7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359982v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Polack" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00038" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180382v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loli Burgue&#241;o" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423683v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04771-9" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05163548v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02106854v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NANT4040" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272419v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bezivin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Barbero" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Didonet del Fabro" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568186v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Martinez Perez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431000v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarod Blain" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guillevic" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Moulin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121170v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>