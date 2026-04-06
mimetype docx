--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,680 +66,1391 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nominalisation par dérivation suffixale dans la morphologie proto-romane. Concurrence entre les suffixes */-'ur-a/, */-'jon-e/ et */-'or-e</w:t>
+                <w:t xml:space="preserve">Méglénoroumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manuela Nevaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae Saramandu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Linguistique. Sorbonne Université, 2025. Français. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Éva Buchi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuel d’étymologie lexicale romane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, A paraître, Manuals of Romance Linguistics</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le témoignage des données dialectales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éva Buchi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuel d'étymologie lexicale romane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, A paraître, Manuals of Romance Linguistics</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphocréations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemysław Dębowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éva Buchi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuel d'étymologie lexicale romane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, A paraître, Manuals of Romance Linguistics</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éva Buchi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuel d'étymologie lexicale romane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, A paraître, Manuals of Romance Linguistics</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroumain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2025SORUL086⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-05418517v2</w:t>
+                <w:t xml:space="preserve">Nicolae Saramandu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Nevaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éva Buchi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuel d'étymologie lexicale romane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, A paraître, Manuals of Romance Linguistics</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la dérivation verbale à la dérivation adjectivale : évolution du suffixe proto-roman */-ˈor-e/ dans les idiomes romans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lletres asturianes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 134, pp.79-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17811/llaa.134.2026.79-95⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse contrastive des Serments de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pasques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études diachroniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la evolución y del (escasu) caltenimientu del sufixu protorrománicu */-ˈjon-e/ n’asturianu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lletres asturianes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 132, pp.6-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un troisième suffixe homonyme -eur en français ? Perspectives diachroniques sur l’évolution d’un morphème du protoroman à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 191 (03008), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202419103008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Los sufixos asturianos -ón1, -ón2 y -ón3: una historia del morfema protorrománicu */-ˈon-e</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Grupul consonantic */-ns-/ în protoromanică – a fost sau n-a fost?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Celac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLIII Xornaes Internacionales d’Estudiu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Oviedo, Spain</w:t>
+              <w:t xml:space="preserve">Al 25-lea Colocviu Internațional al Departamentului de Lingvistică</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415099v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When “majority loses” is a better etymology than “majority wins”: the case of the Proto-Romance suffix */ -kl</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Los sufixos asturianos -ón1, -ón2 y -ón3: una historia del morfema protorrománicu */-ˈon-e</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Kurz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Colloque Langues et Langage à la croisée des Disciplines (LLcD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">XLIII Xornaes Internacionales d’Estudiu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Oviedo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05211181v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le suffixe proto-roman */- ˈor-e/ : une réanalyse de latin -or ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">When “majority loses” is a better etymology than “majority wins”: the case of the Proto-Romance suffix */ -kl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kurz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31e Congrès International de Linguistique et de Philologie Romanes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lecce, Italie</w:t>
+              <w:t xml:space="preserve">2e Colloque Langues et Langage à la croisée des Disciplines (LLcD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05211180v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grupul consonantic */-ns-/ în protoromanică – a fost sau n-a fost?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le suffixe proto-roman */- ˈor-e/ : une réanalyse de latin -or ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Celac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Al 25-lea Colocviu Internațional al Departamentului de Lingvistică</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">31e Congrès International de Linguistique et de Philologie Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lecce, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415096v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la evolución y del (escasu) caltenimientu del sufixu protorrománicu */-'jon-e/ n’asturianu: enfoque morfolóxicu y diacrónicu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLII Xornaes Internacionales d’Estudiu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academia de la Llingua Asturiana, Nov 2024, Oviedo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un troisième suffixe homonyme -eur en français ? Perspectives diachroniques sur l’évolution d’un morphème du protoroman à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Congrès Mondiale de la Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franck Neveu; Sophie Prévost; Agnès Steuckardt; Gabriel Bergounioux; Gilles Philippe; Gilles Merminod, Jul 2024, LAUSANNE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contacts et convergences linguistiques entre Romania et Germania du Vᵉ au VIIIᵉ siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pasques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54ᵉ congrès de l’AGES ‘Altérités dans l’espace germanophone’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Florence Baillet; Delphine Choffat; Elisabeth Rothmund; Sibylle Sauerwein; Eva Schaeffer-Lacroix; Laurent Dedryvère; Patrick Farges; Lucrèce Friess; Elisa Goudin-Steinmann; Jean-François Laplénie; Anne Larrory-Wunder; Sylvie Le Moël; Delphine Pasques, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -749,707 +1460,435 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">*/maˈs‑ion‑e/ s.f. « bâtiment ou ensemble de bâtiments servant à loger les humains et/ou à abriter les animaux dans une exploitation agricole »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Étymologique Roman (DÉRom)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05211177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">*/peˈdɪkl‑u/ s.m. « très petit insecte parasite dépourvu d’ailes qui se loge dans les poils de l’homme ou de certains animaux dont il suce le sang (notamment Pediculus humanus L.) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kurz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Étymologique Roman (DÉRom)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, http://www.atilf.fr/DERom/entree/pe'dIkl-u</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">*/kaˈl‑or‑e/ s.m. « qualité de (ou sensation apportée par) tout élément ou environnement dont la température est plus ou moins élevée »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Étymologique Roman (DÉRom)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">*/pasˈt‑ion‑e/ s.f. « action de (faire) paître ; lieu couvert de végétation herbeuse pérenne où le bétail est amené pour paître ; tout produit servant à nourrir le bétail »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Étymologie Roman (DÉRom)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphocréations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La nominalisation par dérivation suffixale dans la morphologie proto-romane. Concurrence entre les suffixes */-'ur-a/, */-'jon-e/ et */-'or-e</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...286 lines deleted...]
-                <w:t xml:space="preserve">hal-04799323v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Linguistique. Sorbonne Université, 2025. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2025SORUL086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05418517v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId30"/>
+      <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1596,51 +2035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05418517v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carbonnelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025SORUL086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415099v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211181v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kurz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211180v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Celac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799352v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799317v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799348v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pasques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211177v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799355v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799358v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799356v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211179v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw D&#281;bowiak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799325v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799335v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419103008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Nevaci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Saramandu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carbonnelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561386v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chauveau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211179v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw D&#281;bowiak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561307v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561384v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561388v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/llaa.134.2026.79-95" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799335v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pasques" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799325v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799323v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419103008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415096v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Celac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415099v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211181v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kurz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211180v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799352v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799317v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799348v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799358v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799356v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05418517v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025SORUL086" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>