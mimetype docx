--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -66,1718 +66,1718 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la dérivation verbale à la dérivation adjectivale : évolution du suffixe proto-roman */-ˈor-e/ dans les idiomes romans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lletres asturianes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 134, pp.79-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17811/llaa.134.2026.79-95⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse contrastive des Serments de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pasques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études diachroniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la evolución y del (escasu) caltenimientu del sufixu protorrománicu */-ˈjon-e/ n’asturianu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lletres asturianes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 132, pp.6-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un troisième suffixe homonyme -eur en français ? Perspectives diachroniques sur l’évolution d’un morphème du protoroman à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 191 (03008), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202419103008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méglénoroumain</w:t>
+                <w:t xml:space="preserve">Le témoignage des données dialectales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Nevaci</w:t>
+                <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éva Buchi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manuel d’étymologie lexicale romane</w:t>
+              <w:t xml:space="preserve">Manuel d'étymologie lexicale romane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, A paraître, Manuals of Romance Linguistics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05561327v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le témoignage des données dialectales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Morphocréations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemysław Dębowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éva Buchi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel d'étymologie lexicale romane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, A paraître, Manuals of Romance Linguistics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05561386v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphocréations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Przemysław Dębowiak</w:t>
+                <w:t xml:space="preserve">Méglénoroumain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Nevaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae Saramandu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éva Buchi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manuel d'étymologie lexicale romane</w:t>
+              <w:t xml:space="preserve">Manuel d’étymologie lexicale romane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, A paraître, Manuals of Romance Linguistics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05211179v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éva Buchi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel d'étymologie lexicale romane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, A paraître, Manuals of Romance Linguistics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolae Saramandu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Nevaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éva Buchi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel d'étymologie lexicale romane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, A paraître, Manuals of Romance Linguistics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la dérivation verbale à la dérivation adjectivale : évolution du suffixe proto-roman */-ˈor-e/ dans les idiomes romans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">*/maˈs‑ion‑e/ s.f. « bâtiment ou ensemble de bâtiments servant à loger les humains et/ou à abriter les animaux dans une exploitation agricole »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lletres asturianes</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05561388v1</w:t>
+              <w:t xml:space="preserve">Dictionnaire Étymologique Roman (DÉRom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse contrastive des Serments de Strasbourg</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">*/peˈdɪkl‑u/ s.m. « très petit insecte parasite dépourvu d’ailes qui se loge dans les poils de l’homme ou de certains animaux dont il suce le sang (notamment Pediculus humanus L.) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kurz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Pasques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études diachroniques</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04799335v1</w:t>
+              <w:t xml:space="preserve">Dictionnaire Étymologique Roman (DÉRom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, http://www.atilf.fr/DERom/entree/pe'dIkl-u</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la evolución y del (escasu) caltenimientu del sufixu protorrománicu */-ˈjon-e/ n’asturianu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">*/kaˈl‑or‑e/ s.m. « qualité de (ou sensation apportée par) tout élément ou environnement dont la température est plus ou moins élevée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lletres asturianes</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04799325v1</w:t>
+              <w:t xml:space="preserve">Dictionnaire Étymologique Roman (DÉRom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un troisième suffixe homonyme -eur en français ? Perspectives diachroniques sur l’évolution d’un morphème du protoroman à nos jours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">*/pasˈt‑ion‑e/ s.f. « action de (faire) paître ; lieu couvert de végétation herbeuse pérenne où le bétail est amené pour paître ; tout produit servant à nourrir le bétail »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04799323v1</w:t>
+              <w:t xml:space="preserve">Dictionnaire Étymologie Roman (DÉRom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grupul consonantic */-ns-/ în protoromanică – a fost sau n-a fost?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Los sufixos asturianos -ón1, -ón2 y -ón3: una historia del morfema protorrománicu */-ˈon-e</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Celac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Al 25-lea Colocviu Internațional al Departamentului de Lingvistică</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">XLIII Xornaes Internacionales d’Estudiu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Oviedo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415096v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Los sufixos asturianos -ón1, -ón2 y -ón3: una historia del morfema protorrománicu */-ˈon-e</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">When “majority loses” is a better etymology than “majority wins”: the case of the Proto-Romance suffix */ -kl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kurz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLIII Xornaes Internacionales d’Estudiu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Oviedo, Spain</w:t>
+              <w:t xml:space="preserve">2e Colloque Langues et Langage à la croisée des Disciplines (LLcD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415099v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When “majority loses” is a better etymology than “majority wins”: the case of the Proto-Romance suffix */ -kl</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le suffixe proto-roman */- ˈor-e/ : une réanalyse de latin -or ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Kurz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Colloque Langues et Langage à la croisée des Disciplines (LLcD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">31e Congrès International de Linguistique et de Philologie Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lecce, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05211181v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le suffixe proto-roman */- ˈor-e/ : une réanalyse de latin -or ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Grupul consonantic */-ns-/ în protoromanică – a fost sau n-a fost?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Celac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31e Congrès International de Linguistique et de Philologie Romanes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lecce, Italie</w:t>
+              <w:t xml:space="preserve">Al 25-lea Colocviu Internațional al Departamentului de Lingvistică</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05211180v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la evolución y del (escasu) caltenimientu del sufixu protorrománicu */-'jon-e/ n’asturianu: enfoque morfolóxicu y diacrónicu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLII Xornaes Internacionales d’Estudiu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academia de la Llingua Asturiana, Nov 2024, Oviedo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un troisième suffixe homonyme -eur en français ? Perspectives diachroniques sur l’évolution d’un morphème du protoroman à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Congrès Mondiale de la Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franck Neveu; Sophie Prévost; Agnès Steuckardt; Gabriel Bergounioux; Gilles Philippe; Gilles Merminod, Jul 2024, LAUSANNE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contacts et convergences linguistiques entre Romania et Germania du Vᵉ au VIIIᵉ siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pasques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54ᵉ congrès de l’AGES ‘Altérités dans l’espace germanophone’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Florence Baillet; Delphine Choffat; Elisabeth Rothmund; Sibylle Sauerwein; Eva Schaeffer-Lacroix; Laurent Dedryvère; Patrick Farges; Lucrèce Friess; Elisa Goudin-Steinmann; Jean-François Laplénie; Anne Larrory-Wunder; Sylvie Le Moël; Delphine Pasques, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799348v1</w:t>
-              </w:r>
-[...319 lines deleted...]
-                <w:t xml:space="preserve">hal-04799356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1795,51 +1795,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nominalisation par dérivation suffixale dans la morphologie proto-romane. Concurrence entre les suffixes */-'ur-a/, */-'jon-e/ et */-'or-e</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Sorbonne Université, 2025. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025SORUL086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2035,51 +2035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Nevaci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Saramandu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carbonnelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561386v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chauveau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211179v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw D&#281;bowiak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561307v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561384v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561388v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/llaa.134.2026.79-95" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799335v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pasques" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799325v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799323v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419103008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415096v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Celac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415099v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211181v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kurz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211180v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799352v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799317v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799348v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799358v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799356v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05418517v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025SORUL086" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carbonnelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/llaa.134.2026.79-95" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799335v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pasques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799325v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799323v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419103008" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561386v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chauveau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211179v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw D&#281;bowiak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Nevaci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Saramandu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561307v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561384v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211177v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kurz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799358v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799356v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415099v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211181v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211180v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415096v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Celac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799352v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799317v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799348v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05418517v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025SORUL086" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>