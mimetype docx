--- v2 (2026-05-04)
+++ v3 (2026-05-27)
@@ -66,843 +66,843 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méglénoroumain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Nevaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae Saramandu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éva Buchi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuel d’étymologie lexicale romane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, A paraître, Manuals of Romance Linguistics</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le témoignage des données dialectales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éva Buchi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuel d'étymologie lexicale romane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, A paraître, Manuals of Romance Linguistics</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphocréations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemysław Dębowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éva Buchi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuel d'étymologie lexicale romane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, A paraître, Manuals of Romance Linguistics</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éva Buchi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuel d'étymologie lexicale romane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, A paraître, Manuals of Romance Linguistics</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroumain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae Saramandu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Nevaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éva Buchi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuel d'étymologie lexicale romane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, A paraître, Manuals of Romance Linguistics</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la dérivation verbale à la dérivation adjectivale : évolution du suffixe proto-roman */-ˈor-e/ dans les idiomes romans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lletres asturianes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 134, pp.79-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17811/llaa.134.2026.79-95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse contrastive des Serments de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pasques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études diachroniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la evolución y del (escasu) caltenimientu del sufixu protorrománicu */-ˈjon-e/ n’asturianu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lletres asturianes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 132, pp.6-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un troisième suffixe homonyme -eur en français ? Perspectives diachroniques sur l’évolution d’un morphème du protoroman à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 191 (03008), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/202419103008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799323v1</w:t>
-              </w:r>
-[...473 lines deleted...]
-                <w:t xml:space="preserve">hal-05561384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -920,51 +920,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">*/maˈs‑ion‑e/ s.f. « bâtiment ou ensemble de bâtiments servant à loger les humains et/ou à abriter les animaux dans une exploitation agricole »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Étymologique Roman (DÉRom)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1002,51 +1002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">*/peˈdɪkl‑u/ s.m. « très petit insecte parasite dépourvu d’ailes qui se loge dans les poils de l’homme ou de certains animaux dont il suce le sang (notamment Pediculus humanus L.) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kurz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Étymologique Roman (DÉRom)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, http://www.atilf.fr/DERom/entree/pe'dIkl-u</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1071,51 +1071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">*/kaˈl‑or‑e/ s.m. « qualité de (ou sensation apportée par) tout élément ou environnement dont la température est plus ou moins élevée »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Étymologique Roman (DÉRom)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1140,51 +1140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">*/pasˈt‑ion‑e/ s.f. « action de (faire) paître ; lieu couvert de végétation herbeuse pérenne où le bétail est amené pour paître ; tout produit servant à nourrir le bétail »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Étymologie Roman (DÉRom)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1241,51 +1241,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los sufixos asturianos -ón1, -ón2 y -ón3: una historia del morfema protorrománicu */-ˈon-e</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLIII Xornaes Internacionales d’Estudiu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Oviedo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1310,51 +1310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When “majority loses” is a better etymology than “majority wins”: the case of the Proto-Romance suffix */ -kl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kurz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1392,51 +1392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le suffixe proto-roman */- ˈor-e/ : une réanalyse de latin -or ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31e Congrès International de Linguistique et de Philologie Romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lecce, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1461,51 +1461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grupul consonantic */-ns-/ în protoromanică – a fost sau n-a fost?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Celac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1543,51 +1543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la evolución y del (escasu) caltenimientu del sufixu protorrománicu */-'jon-e/ n’asturianu: enfoque morfolóxicu y diacrónicu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLII Xornaes Internacionales d’Estudiu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academia de la Llingua Asturiana, Nov 2024, Oviedo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1612,51 +1612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un troisième suffixe homonyme -eur en français ? Perspectives diachroniques sur l’évolution d’un morphème du protoroman à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Congrès Mondiale de la Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franck Neveu; Sophie Prévost; Agnès Steuckardt; Gabriel Bergounioux; Gilles Philippe; Gilles Merminod, Jul 2024, LAUSANNE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1681,64 +1681,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contacts et convergences linguistiques entre Romania et Germania du Vᵉ au VIIIᵉ siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pasques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54ᵉ congrès de l’AGES ‘Altérités dans l’espace germanophone’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Florence Baillet; Delphine Choffat; Elisabeth Rothmund; Sibylle Sauerwein; Eva Schaeffer-Lacroix; Laurent Dedryvère; Patrick Farges; Lucrèce Friess; Elisa Goudin-Steinmann; Jean-François Laplénie; Anne Larrory-Wunder; Sylvie Le Moël; Delphine Pasques, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1795,51 +1795,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nominalisation par dérivation suffixale dans la morphologie proto-romane. Concurrence entre les suffixes */-'ur-a/, */-'jon-e/ et */-'or-e</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Sorbonne Université, 2025. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025SORUL086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2035,51 +2035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carbonnelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/llaa.134.2026.79-95" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799335v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pasques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799325v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799323v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419103008" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561386v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chauveau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211179v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw D&#281;bowiak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Nevaci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Saramandu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561307v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561384v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211177v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kurz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799358v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799356v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415099v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211181v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211180v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415096v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Celac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799352v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799317v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799348v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05418517v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025SORUL086" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Nevaci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Saramandu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carbonnelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561386v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chauveau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211179v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw D&#281;bowiak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561307v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561384v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561388v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/llaa.134.2026.79-95" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799335v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pasques" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799325v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799323v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419103008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211177v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kurz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799358v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799356v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415099v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211181v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211180v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415096v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Celac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799352v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799317v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799348v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05418517v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025SORUL086" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>