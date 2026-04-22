--- v0 (2026-03-09)
+++ v1 (2026-04-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hugo Chatellier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en linguistique anglaise à Université Paris Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hugo-chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0005-0569-2098</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">231354266</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game of Phones: the phonology of the Northern, the Southern and the foreign in Game of Thrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV/Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De petits corpus pour une grande base de données sur l'anglais oral contemporain : quels enjeux à la lumière du programme PAC ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les petits corpus, 18, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.3222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aire urbaine, aire linguistique ? Identités linguistiques à Salford et Manchester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léa Boichard; Olivier Glain; Manuel Jobert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonologies de l'anglais II. Identités, variations, représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert Lucas, pp.205-239, 2025, 978-2-940817-37-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levelling in a northern English variety: the case of FACE and GOAT in Greater Manchester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Przewozny; Cécile Viollain; Sylvain Navarro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Corpus Phonology of English - Multifocal Analyses of Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University Press, pp.221-237, 2020, 9781474466998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anglais de Manchester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inès Brulard; Philip Carr; Jacques Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prononciation de l'anglais contemporain dans le monde : Variation et structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.265-283, 2015, 978-2810703821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidimensional study of like in the PAC Dunedin corpus: functions, syntactic position, and phonetic and prosodic features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Raineri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC 2025 - Spoken English varieties: Perception and representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix Marseille Université, Jun 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A syntactic and prosodic study of 'and', 'but' and 'so' in a corpus of spoken New Zealand English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Raineri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse markers: Markers in Discourse and Markers on Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jun 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and methodological issues in the description of spoken English syntax: Perspectives from the PAC New Zealand syntactic annotation project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Raineri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC 2023 – Spoken English varieties: interfaces and multidimensional approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aire urbaine = aire linguistique ? Identité(s) linguistique(s) à Salford et Manchester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonologies de l'anglais : identités, variations, représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking at Regional Dialect Levelling in Greater Manchester: the emergence of supralocal variants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPADE/PFC/PAC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonologie et petits corpus : un mariage de raison ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFLICo JET 2018 — Corpus and Representativeness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre, May 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités nordiques & diffusion de l’anglais : enjeux historiques & sociophonologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire collectif du laboratoire CREA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Nanterre (Université Paris Nanterre - UPL), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivellement linguistique dans le Greater Manchester : le rôle de l'identité dans l'adoption de certaines variantes supralocales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Printemps des Jeunes Chercheurs CLLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, May 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Game of Phones » : territoires et accents dans Game of Thrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La carte et le territoire : La construction des espaces dans les séries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre, Jun 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length and its representation in the vocalic system of Manchester English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International 2017 PAC Conference - Phonology and interphonology of contemporary English: from native corpora to learner corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre, Sep 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Programme LVTI: Langue, Ville, Travail, Identité: premiers résultats et discussion autour du phénomène de nivellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Tarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Giraudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Courdès-Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Métropoles francophones en Temps de Globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Université Paris-Ouest, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements et nivellement phonologiques en français de Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Tarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Courdès-Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFLS 2014 "Que le français se nomme diversité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFLS, Jun 2014, Canterbury, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme LVTI : premiers résultats et discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Tarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Giraudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GTRC PARIS 2014, Les Métropoles francophones en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Gadet, consortium GTRC, U. Paris Ouest Nanterre La Défense, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivellement et contre-nivellement phonologique à Manchester : étude de corpus dans le cadre du projet PAC-LVTI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Toulouse le Mirail - Toulouse II, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016TOU20109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01910242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId41"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hugo Chatellier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en linguistique anglaise à Université Paris Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hugo-chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0005-0569-2098</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">231354266</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game of Phones: the phonology of the Northern, the Southern and the foreign in Game of Thrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV/Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De petits corpus pour une grande base de données sur l'anglais oral contemporain : quels enjeux à la lumière du programme PAC ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les petits corpus, 18, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.3222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aire urbaine, aire linguistique ? Identités linguistiques à Salford et Manchester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léa Boichard; Olivier Glain; Manuel Jobert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonologies de l'anglais II. Identités, variations, représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert Lucas, pp.205-239, 2025, 978-2-940817-37-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levelling in a northern English variety: the case of FACE and GOAT in Greater Manchester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Przewozny; Cécile Viollain; Sylvain Navarro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Corpus Phonology of English - Multifocal Analyses of Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University Press, pp.221-237, 2020, 9781474466998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anglais de Manchester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inès Brulard; Philip Carr; Jacques Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prononciation de l'anglais contemporain dans le monde : Variation et structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.265-283, 2015, 978-2810703821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking back on the PAC program's Labovian roots: 20 years of sociolinguistic methods and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème colloque sur l'anglais oral de Villetaneuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALOES, Mar 2026, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidimensional study of like in the PAC Dunedin corpus: functions, syntactic position, and phonetic and prosodic features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Raineri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC 2025 - Spoken English varieties: Perception and representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix Marseille Université, Jun 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A syntactic and prosodic study of 'and', 'but' and 'so' in a corpus of spoken New Zealand English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Raineri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse markers: Markers in Discourse and Markers on Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jun 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and methodological issues in the description of spoken English syntax: Perspectives from the PAC New Zealand syntactic annotation project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Raineri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC 2023 – Spoken English varieties: interfaces and multidimensional approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aire urbaine = aire linguistique ? Identité(s) linguistique(s) à Salford et Manchester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonologies de l'anglais : identités, variations, représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking at Regional Dialect Levelling in Greater Manchester: the emergence of supralocal variants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPADE/PFC/PAC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités nordiques & diffusion de l’anglais : enjeux historiques & sociophonologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire collectif du laboratoire CREA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Nanterre (Université Paris Nanterre - UPL), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivellement linguistique dans le Greater Manchester : le rôle de l'identité dans l'adoption de certaines variantes supralocales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Printemps des Jeunes Chercheurs CLLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, May 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Game of Phones » : territoires et accents dans Game of Thrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La carte et le territoire : La construction des espaces dans les séries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre, Jun 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonologie et petits corpus : un mariage de raison ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFLICo JET 2018 — Corpus and Representativeness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre, May 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length and its representation in the vocalic system of Manchester English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International 2017 PAC Conference - Phonology and interphonology of contemporary English: from native corpora to learner corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre, Sep 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements et nivellement phonologiques en français de Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Tarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Courdès-Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFLS 2014 "Que le français se nomme diversité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFLS, Jun 2014, Canterbury, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme LVTI : premiers résultats et discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Tarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Giraudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GTRC PARIS 2014, Les Métropoles francophones en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Gadet, consortium GTRC, U. Paris Ouest Nanterre La Défense, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Programme LVTI: Langue, Ville, Travail, Identité: premiers résultats et discussion autour du phénomène de nivellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Tarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Giraudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Courdès-Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Métropoles francophones en Temps de Globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Université Paris-Ouest, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivellement et contre-nivellement phonologique à Manchester : étude de corpus dans le cadre du projet PAC-LVTI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Toulouse le Mirail - Toulouse II, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016TOU20109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01910242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId43"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC4DD321"/>
+    <w:nsid w:val="AE31BA6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-chatellier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0569-2098" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231354266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04203004v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viollain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chatellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01961005v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.3222" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04704125v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224985v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04421293v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Moore" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05124661v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delhem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raineri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04628651v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328580v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04330004v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04334151v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04334042v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334189v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04329987v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04334037v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04329997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01003227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Przewozny-Desriaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tarrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Giraudo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courd&#232;s-Murphy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02123178v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04862261v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01910242v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOU20109" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-chatellier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0569-2098" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231354266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04203004v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viollain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chatellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01961005v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.3222" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04704125v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224985v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04421293v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Moore" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585073v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Navarro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05124661v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delhem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raineri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04628651v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328580v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04330004v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04334151v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04329987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04334037v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04334042v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04329997v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02123178v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tarrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Przewozny-Desriaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courd&#232;s-Murphy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04862261v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Giraudo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01003227v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01910242v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOU20109" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>