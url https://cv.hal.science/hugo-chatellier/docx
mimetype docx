--- v1 (2026-04-22)
+++ v2 (2026-05-12)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE31BA6D"/>
+    <w:nsid w:val="6BE76A0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>