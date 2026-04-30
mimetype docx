--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -174,1500 +174,1634 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hfq influences ciprofloxacin accumulation in Escherichia coli independently of ompC and ompF post-transcriptional regulation</w:t>
+                <w:t xml:space="preserve">Characterization of the Nature of Organic Matter in Carbonate Rocks: Implications for Geological and Environmental Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Turbant</w:t>
+                <w:t xml:space="preserve">Alicia Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Lewandowska</w:t>
+                <w:t xml:space="preserve">Rajkumar Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylwia Bloch</w:t>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Wien</w:t>
+                <w:t xml:space="preserve">Fabienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Chauvet</w:t>
+                <w:t xml:space="preserve">Laurent Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 66 (2), pp.449-457. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 131 (3), pp.e2025JG009197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13353-025-00945-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025jg009197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298220v1</w:t>
+                <w:t xml:space="preserve">hal-05554884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root cap size and shape influence responses to the physical strength of the growth medium in Arabidopsis thaliana primary roots</w:t>
+                <w:t xml:space="preserve">Hfq influences ciprofloxacin accumulation in Escherichia coli independently of ompC and ompF post-transcriptional regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Roue</w:t>
+                <w:t xml:space="preserve">Florian Turbant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
+                <w:t xml:space="preserve">Natalia Lewandowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+                <w:t xml:space="preserve">Sylwia Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bizet</w:t>
+                <w:t xml:space="preserve">Frank Wien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Moulia</w:t>
+                <w:t xml:space="preserve">Hugo Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 71 (1), pp.126-137. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66 (2), pp.449-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erz418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13353-025-00945-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394664v1</w:t>
+                <w:t xml:space="preserve">hal-05298220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the hierarchy of processes and time-scales that control the tropic response of shoots to gravi-stimulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Root cap size and shape influence responses to the physical strength of the growth medium in Arabidopsis thaliana primary roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Roue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 70 (6), pp.1955-1967. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erz027⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 71 (1), pp.126-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154558v1</w:t>
+                <w:t xml:space="preserve">hal-02394664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posture control in land plants: growth, position sensing, proprioception, balance, and elasticity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Revealing the hierarchy of processes and time-scales that control the tropic response of shoots to gravi-stimulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoël Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 70 (14), pp.3467-3494. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erz278⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 70 (6), pp.1955-1967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269499v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravisensors in plant cells behave like an active granular liquid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Posture control in land plants: growth, position sensing, proprioception, balance, and elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (14), pp.3467-3494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1801895115⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01842106v1</w:t>
+                <w:t xml:space="preserve">hal-02269499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both gravistimulation onset and removal trigger an increase of cytoplasmic free calcium in statocytes of roots grown in microgravity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Gravisensors in plant cells behave like an active granular liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bérut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Eche</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Legue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-29788-7⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (20), pp.5123-5128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1801895115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856169v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new scenario for gravity detection in plants: the position sensor hypothesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+                <w:t xml:space="preserve">Both gravistimulation onset and removal trigger an increase of cytoplasmic free calcium in statocytes of roots grown in microgravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Pereda-Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoël Forterre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Bizet</w:t>
+                <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Eche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1478-3975/aa6876⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-29788-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425608v3</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry of meandering and braided gravel-bed threads from the Bayanbulak Grassland, Tianshan, P. R. China</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A new scenario for gravity detection in plants: the position sensor hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoël Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bérut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Meunier</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (3), pp.035005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1478-3975/aa6876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/esurf-4-273-2016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01499421v1</w:t>
+                <w:t xml:space="preserve">hal-01425608v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclination not force is sensed by plants during shoot gravitropism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Geometry of meandering and braided gravel-bed threads from the Bayanbulak Grassland, Tianshan, P. R. China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep35431⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), pp.273-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esurf-4-273-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381357v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology of the Kosi megafan channels</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Inclination not force is sensed by plants during shoot gravitropism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoël Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Legue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/esurf-3-321-2015⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (35431), 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep35431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499419v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Morphology of the Kosi megafan channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumar Gaurav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajiv Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (3), pp.321-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esurf-3-321-2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recirculation cells in a wide channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Limare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (1), 17 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4862442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1677,100 +1811,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écoulements secondaires dans les rivières: influence sur le transport de quantité de mouvement et de soluté.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université Paris-Diderot - Paris VII, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01025161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1780,1116 +1914,1116 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interekt (INTERactive Exploration of Kinematics and Tropisms) : logiciel dédié au phénotypage semi-automatique de la croissance et/ou des mouvements tropiques d'organes de plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1eres rencontres du réseau Rhizophiles-INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debout les plantes !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences expérimentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPCI - PSL, Jun 2021, Web Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of root cap on root response to mechanical impedance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Roue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PBM2018., Aug 2018, Montreal, Canada. pp.152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'un SPIM pour l'observation 3D in-vivo des déformations de la coiffe racinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème JST du Rµl 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Clermont-Fd, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception d'un stimulus gravitropique transitoire chez les plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bérut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR PhyP - Biophysique et biomécanique des plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR PhyP., Jun 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of gravity in shoot gravisensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. 253 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debout les plantes ! Imagerie en microscopie horizontale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. rencontre des microscopistes clermontois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debout les plantes ! Imagerie à la verticale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. journées scientifiques et techniques du réseau des microscopistes INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Toulouse, Nov 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavitation bubbles: a tracer for turbulent mixing in large rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Limare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River, Coastal and Estuarine Morphodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2899,836 +3033,836 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of cooking on the fluorescence of bovine muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Meurillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Angénieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Venien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71st International Congress of Meat Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Girona, Catalonia, Spain. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravisensors in plant cells behave like an active granular liquid.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revealing the time scale hierarchy that controls the tropic response of shoots to gravi-stimulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoel Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bérut</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montreal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PBM2018</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.152, 2018, 9th International Plant Biomechanics Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909144v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the time scale hierarchy that controls the tropic response of shoots to gravi-stimulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Gravisensors in plant cells behave like an active granular liquid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bérut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Legue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montreal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PBM2018</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.152, 2018, 9th International Plant Biomechanics Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908158v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root responses to mechanical impedance: model experiments and implication of root cap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Roue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Mechanobiology and Physics of Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Clermont-Fd, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UCA et CLARA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Journée Mechanobiology and Physics of Life</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les plantes perçoivent-elles leur inclinaison.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GEA "Biomécanique de l'Arbre"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Clermont-Fd, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle postural des organes aériens : processus complexe impliquant la perception de l’inclinaison et de la courbure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GEA "Biomécanique de l'Arbre"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Clermont-Fd, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3738,161 +3872,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le génie des arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobécourt Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId104"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3960,51 +4094,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B512D9B"/>
+    <w:nsid w:val="208F79D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4191,51 +4325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-chauvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3243-0577" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181362929" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298220v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Turbant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lewandowska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Bloch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13353-025-00945-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394664v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Roue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz418" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Forterre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouliquen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269499v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz278" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Legue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1801895115" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856169v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Eche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29788-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425608v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/aa6876" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;tivier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devauchelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lajeunesse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meunier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-4-273-2016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381357v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35431" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499419v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Gaurav" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Sinha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-3-321-2015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01001919v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Limare" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862442" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01025161v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906257v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pouget" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04886770v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caulus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910407v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603052v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269523v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Forterre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685016v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684997v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01501296v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chauvet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;tivier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Limare" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246905v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meurillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venien" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ravel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jamme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909144v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908158v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731153v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kolb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uca.fr/mechanobiology-and-physics-of-life-in-clermont-ferrand-br-jan-30th-2018-27279.kjsp" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605906v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389986.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607324v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389972.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971594v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nob&#233;court Emmanuelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-chauvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3243-0577" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181362929" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554884v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Moya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Chowdhury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jg009197" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298220v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Turbant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lewandowska" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Bloch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13353-025-00945-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394664v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Roue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz418" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Forterre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouliquen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz027" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269499v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz278" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842106v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Legue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1801895115" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856169v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Eche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29788-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425608v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/aa6876" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499421v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;tivier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devauchelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lajeunesse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meunier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-4-273-2016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381357v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35431" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499419v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Gaurav" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Sinha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-3-321-2015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01001919v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Limare" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862442" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01025161v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906257v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pouget" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04886770v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caulus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906544v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910407v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603052v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269523v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Forterre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685016v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684997v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01501296v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chauvet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;tivier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Limare" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246905v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meurillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ravel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jamme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909144v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731153v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kolb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uca.fr/mechanobiology-and-physics-of-life-in-clermont-ferrand-br-jan-30th-2018-27279.kjsp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605906v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389986.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607324v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389972.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971594v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nob&#233;court Emmanuelle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>