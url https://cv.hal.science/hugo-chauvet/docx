--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -174,51 +174,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -342,1466 +342,1600 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hfq influences ciprofloxacin accumulation in Escherichia coli independently of ompC and ompF post-transcriptional regulation</w:t>
+                <w:t xml:space="preserve">NV716 acts as an envelope-active adjuvant that enhances antibiotic accumulation in Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Turbant</w:t>
+                <w:t xml:space="preserve">Margot Draveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Lewandowska</w:t>
+                <w:t xml:space="preserve">Hugo Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylwia Bloch</w:t>
+                <w:t xml:space="preserve">Axelle de Pauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Wien</w:t>
+                <w:t xml:space="preserve">Valérie Rouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Chauvet</w:t>
+                <w:t xml:space="preserve">Harisa Rista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 66 (2), pp.449-457. </w:t>
+              <w:t xml:space="preserve">npj Antimicrobials and Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4 (1), pp.29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13353-025-00945-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44259-026-00203-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298220v1</w:t>
+                <w:t xml:space="preserve">hal-05612345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root cap size and shape influence responses to the physical strength of the growth medium in Arabidopsis thaliana primary roots</w:t>
+                <w:t xml:space="preserve">Hfq influences ciprofloxacin accumulation in Escherichia coli independently of ompC and ompF post-transcriptional regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Roue</w:t>
+                <w:t xml:space="preserve">Florian Turbant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
+                <w:t xml:space="preserve">Natalia Lewandowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+                <w:t xml:space="preserve">Sylwia Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bizet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Moulia</w:t>
+                <w:t xml:space="preserve">Frank Wien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erz418⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66 (2), pp.449-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13353-025-00945-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394664v1</w:t>
+                <w:t xml:space="preserve">hal-05298220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the hierarchy of processes and time-scales that control the tropic response of shoots to gravi-stimulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Root cap size and shape influence responses to the physical strength of the growth medium in Arabidopsis thaliana primary roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Roue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 70 (6), pp.1955-1967. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erz027⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 71 (1), pp.126-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154558v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posture control in land plants: growth, position sensing, proprioception, balance, and elasticity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Revealing the hierarchy of processes and time-scales that control the tropic response of shoots to gravi-stimulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoël Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 70 (14), pp.3467-3494. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erz278⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 70 (6), pp.1955-1967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269499v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravisensors in plant cells behave like an active granular liquid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Posture control in land plants: growth, position sensing, proprioception, balance, and elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1801895115⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (14), pp.3467-3494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842106v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both gravistimulation onset and removal trigger an increase of cytoplasmic free calcium in statocytes of roots grown in microgravity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Gravisensors in plant cells behave like an active granular liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bérut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Eche</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Legue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-29788-7⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (20), pp.5123-5128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1801895115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856169v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new scenario for gravity detection in plants: the position sensor hypothesis</w:t>
+                <w:t xml:space="preserve">Both gravistimulation onset and removal trigger an increase of cytoplasmic free calcium in statocytes of roots grown in microgravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Pereda-Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Eche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-29788-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1478-3975/aa6876⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01425608v3</w:t>
+                <w:t xml:space="preserve">hal-01856169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry of meandering and braided gravel-bed threads from the Bayanbulak Grassland, Tianshan, P. R. China</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A new scenario for gravity detection in plants: the position sensor hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoël Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bérut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Meunier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4 (1), pp.273-283. </w:t>
+              <w:t xml:space="preserve">Physical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (3), pp.035005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/esurf-4-273-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1478-3975/aa6876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499421v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425608v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclination not force is sensed by plants during shoot gravitropism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Geometry of meandering and braided gravel-bed threads from the Bayanbulak Grassland, Tianshan, P. R. China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep35431⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), pp.273-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esurf-4-273-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381357v1</w:t>
+                <w:t xml:space="preserve">hal-01499421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology of the Kosi megafan channels</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Inclination not force is sensed by plants during shoot gravitropism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoël Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Legue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (35431), 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep35431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/esurf-3-321-2015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01499419v1</w:t>
+                <w:t xml:space="preserve">hal-01381357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Morphology of the Kosi megafan channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumar Gaurav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajiv Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (3), pp.321-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esurf-3-321-2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recirculation cells in a wide channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Limare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (1), 17 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4862442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1811,100 +1945,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écoulements secondaires dans les rivières: influence sur le transport de quantité de mouvement et de soluté.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université Paris-Diderot - Paris VII, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01025161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1914,1116 +2048,1116 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interekt (INTERactive Exploration of Kinematics and Tropisms) : logiciel dédié au phénotypage semi-automatique de la croissance et/ou des mouvements tropiques d'organes de plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1eres rencontres du réseau Rhizophiles-INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debout les plantes !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Legué</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences expérimentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPCI - PSL, Jun 2021, Web Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of root cap on root response to mechanical impedance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Roue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PBM2018., Aug 2018, Montreal, Canada. pp.152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'un SPIM pour l'observation 3D in-vivo des déformations de la coiffe racinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème JST du Rµl 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Clermont-Fd, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception d'un stimulus gravitropique transitoire chez les plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR PhyP - Biophysique et biomécanique des plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR PhyP., Jun 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of gravity in shoot gravisensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. 253 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debout les plantes ! Imagerie en microscopie horizontale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. rencontre des microscopistes clermontois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debout les plantes ! Imagerie à la verticale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. journées scientifiques et techniques du réseau des microscopistes INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Toulouse, Nov 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavitation bubbles: a tracer for turbulent mixing in large rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Limare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River, Coastal and Estuarine Morphodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3033,836 +3167,836 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of cooking on the fluorescence of bovine muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Meurillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Angénieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Venien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71st International Congress of Meat Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Girona, Catalonia, Spain. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the time scale hierarchy that controls the tropic response of shoots to gravi-stimulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montreal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PBM2018</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.152, 2018, 9th International Plant Biomechanics Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravisensors in plant cells behave like an active granular liquid.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Legue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montreal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PBM2018</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.152, 2018, 9th International Plant Biomechanics Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root responses to mechanical impedance: model experiments and implication of root cap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Roue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Mechanobiology and Physics of Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Clermont-Fd, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UCA et CLARA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Journée Mechanobiology and Physics of Life</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les plantes perçoivent-elles leur inclinaison.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GEA "Biomécanique de l'Arbre"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Clermont-Fd, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle postural des organes aériens : processus complexe impliquant la perception de l’inclinaison et de la courbure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GEA "Biomécanique de l'Arbre"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Clermont-Fd, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3872,161 +4006,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le génie des arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobécourt Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4094,51 +4228,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="208F79D2"/>
+    <w:nsid w:val="52078504"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4325,51 +4459,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-chauvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3243-0577" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181362929" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554884v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Moya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Chowdhury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jg009197" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298220v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Turbant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lewandowska" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Bloch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13353-025-00945-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394664v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Roue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz418" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Forterre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouliquen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz027" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269499v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz278" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842106v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Legue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1801895115" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856169v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Eche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29788-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425608v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/aa6876" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499421v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;tivier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devauchelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lajeunesse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meunier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-4-273-2016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381357v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35431" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499419v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Gaurav" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Sinha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-3-321-2015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01001919v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Limare" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862442" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01025161v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906257v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pouget" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04886770v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caulus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906544v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910407v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603052v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269523v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Forterre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685016v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684997v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01501296v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chauvet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;tivier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Limare" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246905v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meurillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ravel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jamme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909144v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731153v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kolb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uca.fr/mechanobiology-and-physics-of-life-in-clermont-ferrand-br-jan-30th-2018-27279.kjsp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605906v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389986.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607324v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389972.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971594v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nob&#233;court Emmanuelle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-chauvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3243-0577" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181362929" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554884v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Moya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Chowdhury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jg009197" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05612345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Draveny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle de Pauw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rouam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harisa Rista" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44259-026-00203-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298220v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Turbant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lewandowska" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Bloch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13353-025-00945-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Roue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz418" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154558v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Forterre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouliquen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz027" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz278" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Legue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1801895115" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856169v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Eche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29788-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425608v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/aa6876" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499421v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;tivier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devauchelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lajeunesse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meunier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-4-273-2016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381357v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35431" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499419v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Gaurav" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Sinha" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-3-321-2015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01001919v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Limare" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862442" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01025161v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906257v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pouget" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04886770v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caulus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906544v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910407v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603052v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269523v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Forterre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685016v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684997v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01501296v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chauvet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;tivier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Limare" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246905v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meurillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ravel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jamme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908158v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731153v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kolb" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uca.fr/mechanobiology-and-physics-of-life-in-clermont-ferrand-br-jan-30th-2018-27279.kjsp" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605906v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389986.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607324v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389972.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971594v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nob&#233;court Emmanuelle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>