--- v0 (2026-03-07)
+++ v1 (2026-05-03)
@@ -652,814 +652,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">28 Jours plus tard (28 Days later…, Danny Boyle, 2002)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Clemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Jullier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'analyse des films en pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, 2018, ‎978-2200620394</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Tempestaire (Jean Epstein, 1947)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Clemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Jullier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'analyse des films en pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2018, ‎978-2200620394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">28 Jours plus tard (28 Days later…, Danny Boyle, 2002)</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Rayon vert (Éric Rohmer, 1986)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Clemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Jullier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'analyse des films en pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, 2018, 978-2200620394</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Enfant (Jean-Pierre Dardenne et Luc Dardenne, 2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Clemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Jullier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'analyse des films en pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2018, ‎978-2200620394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Rayon vert (Éric Rohmer, 1986)</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Impossible Monsieur Bébé (Bringing up Baby, Howard Hawks, 1938)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Clemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Jullier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'analyse des films en pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, 2018, 978-2200620394</w:t>
+              <w:t xml:space="preserve">, Armand Colin, 2018, ‎978-2200620394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, 2018, ‎978-2200620394</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apocalypse zombie, horreur et expérience ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Clemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Allouche; Arnaud Regnauld; Hélène Machinal; Monica Michlin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formes d(e l')Apocalypse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque numérique Paris 8, 2017, 978-2-37059-008-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, 2018, ‎978-2200620394</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des réminiscences cavelliennes de &amp;quot;Trois souvenirs de ma jeunesse&amp;quot; (Desplechin, 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Clemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Baptiste Renault. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Sens de la profusion. Trois souvenirs de ma jeunesse d'Arnaud Desplechin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pu De Reims, 2017, ‎978-2374960319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque numérique Paris 8, 2017, 978-2-37059-008-4</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emotions, philosophies analytique et post-analytique du cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Clemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser les émotions. Cinémas, séries, nouvelles images. Textes issus du IXe congrès de l'Afeccav Université Lumière Lyon 2, Jul 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016, 978-2-343-09527-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Pu De Reims, 2017, ‎978-2374960319</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanley Cavell sur les contes d’hiver de Shakespeare et d’Éric Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Clemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La dimension mondiale de Shakespeare. Actes du colloque de la Riche, Jun 7, 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2916986537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2016, 978-2-343-09527-1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une expérience d’enseignement de la philosophie avec le cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Clemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner la philosophie avec le cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Contemporains Favoris, 2015, 9782909140230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2916986537</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanley Cavell et la « critique philosophique » d’œuvres cinématographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Clemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’évolution de la démarche critique dans le monde culturel. Actes du colloque de Dierre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-916986-81-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338639v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04338657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosopher avec le cinéma : pourquoi pas ?</w:t>
               </w:r>
@@ -1609,1200 +1609,1200 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Epidemiological Horror, Skepticism and TV Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Clemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TV Series in the Pandemic Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ariane Hudelet, Jan 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cavell, le cinéma, l’éducation des adultes, le care et le gaslighting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Clemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire du laboratoire Formation et apprentissages professionnels (FoAP), ENSTA Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brad Tabas, May 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on William Rothman's talk about the Dardennes brothers, Cavell and Levinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Clemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crossroads of Cinema and Philosophy: A Transatlantic Perspective?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Léa Boman; Baptiste Cornardeau, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education and Violence on TV Maid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Clemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education Out of School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sandra Laugier; Naoko Saito, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Ariane Hudelet, Jan 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie et style cinématographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Clemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">festival ÉTÉ TURBO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Saint-Quentin sur Indrois (37), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Saint-Quentin sur Indrois (37), France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cavell's Reflections on Wallace Stevens at Mount Holyoke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Clemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Celebrating Stanley Cavell’s Here and There</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandra Laugier; Mathias Girel, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson, David Lynch, Twin Peaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Clemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emerson et le perfectionisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marthe Statius; Léa Boman, May 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une éthique des séries télévisées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Clemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux moraux et sociaux des séries télévisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sandra Laugier, Jul 2022, Saint-Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Marthe Statius; Léa Boman, May 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une série télévisée de qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Clemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu'est-ce qu'une bonne série ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandra Laugier, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sandra Laugier; Mathias Girel, Jun 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'emprise comme expérience cinématographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Clemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education to Democracy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandra Laugier; Naoko Saito, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sandra Laugier, Nov 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier d'analyse de séries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Clemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux moraux et sociaux des séries télévisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandra Laugier, Jul 2022, Saint-Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'emprise comme expérience cinématographique</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanley Cavell et les enjeux contemporains de l’esthétique cinématographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Clemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stanley Cavell et les enjeux contemporains de l'esthétique cinématographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elise Domenach, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epistemic Panic in Film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Clemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education to Democracy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sandra Laugier; Naoko Saito, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">, Sandra Laugier; Naoko Saito, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sandra Laugier, Jul 2022, Saint-Raphaël, France</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Walking Dead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Clemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival de la BD d'Angoulême</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Elise Domenach, Nov 2021, Lyon, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosopher d'après les séries télévisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Clemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Démoséries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pauline Blistène; Thibaut de Saint Maurice, Apr 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Epistemic Panic in Film</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some virtues of a philosophical and cinematographic education to democracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Clemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education to Democracy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sandra Laugier; Naoko Saito, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">, Sandra Laugier; Naoko Saito, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Angoulême, France</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horreur épidémique et posthumain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Clemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du postmodernisme au posthumain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carlos Tello, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337627v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04337576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déplacements immobiles</w:t>
               </w:r>
@@ -4559,592 +4559,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wittgenstein et la philosophie du cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Clemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Al-Mukhatabat. Trilingual Journal for Logic, Epistemology and Analytic Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recension – La philosophie du cinéma d’horreur d'Olivia Chevalier-Chandeigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Clemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Implications philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monstre dans la philosophie contemporaine de l’horreur cinématographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Clémot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amerika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/amerika.5192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...41 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre à expliquer un texte philosophique à l'aide de la philosophie du cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Clemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'enseignement philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65e année (2), pp.78-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 65e année (2), pp.78-84</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosopher d'après le cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Clemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Implications philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Implications philosophiques, dossier estival</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Philosopher d'après le cinéma</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alien ou la menace de l'autre en moi : l'alien, Ripley et la femme inconnue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Clemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pop-en-stock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des goûts morbides. Une lecture de Dexter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Clemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Implications philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Implications philosophiques, dossier estival</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie d'après le cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Clemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Portuguesa de Filosofia </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (fasc. 3-4), p. 431-449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946465v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03946515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La philosophie d'après le cinéma</w:t>
               </w:r>
@@ -6153,165 +6153,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Où sont les femmes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Clemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée contre les stéréotypes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Séries télévisées et philosophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Clemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Serial Philo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Chartres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354909v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04354914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du livre &amp;quot;Cinéthique</w:t>
               </w:r>
@@ -7395,51 +7395,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BEBC3513"/>
+    <w:nsid w:val="1811120E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7626,51 +7626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-clemot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9569-2780" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156017431" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341616v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Clemot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/understanding-cavell-understanding-modernism-9781501313646/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338017v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47788/BMYM9359" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946565v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946583v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946633v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338563v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338545v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338553v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338533v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338568v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338604v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338615v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338625v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338635v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338639v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338657v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338665v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337178v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347304v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337364v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337164v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337421v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337529v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337436v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337381v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337377v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337691v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337683v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337627v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337576v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337677v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354915v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354905v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354916v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354912v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354911v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355506v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355476v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355467v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355520v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338717v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cl&#233;mot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.232.0284" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946373v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rip.301.0069" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510621v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.5305" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337765v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760042v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.812.0235" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510592v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aco.181.0053" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510528v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.2063" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510548v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1710" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510000v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.015.0083" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338728v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.015.0111" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946401v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946421v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338747v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509888v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760054v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.5192" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513086v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513160v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509960v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946465v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946515v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509827v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946499v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509945v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5209" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509904v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338741v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946550v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337853v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337328v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337589v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337410v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337413v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341594v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337602v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354910v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354909v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354914v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354913v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354920v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354917v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355436v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355412v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355401v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355445v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847424v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510703v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946360v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://contemporains-favoris.blogspot.com/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512998v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513008v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513926v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://m-editer.izibookstore.com/produit/64/9782362859319/La%20perception%20de%20limage%20selon%20Wittgenstein%20%20%20" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03526213v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-clemot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9569-2780" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156017431" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341616v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Clemot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/understanding-cavell-understanding-modernism-9781501313646/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338017v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47788/BMYM9359" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946565v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946583v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946633v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338545v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338563v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338553v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338533v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338568v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338604v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338615v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338625v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338635v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338657v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338639v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338665v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337364v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337190v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337178v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337164v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337436v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337529v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337421v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337381v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337377v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337691v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337683v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337576v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337627v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337677v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354915v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354905v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354916v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354912v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354911v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355506v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355476v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355467v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355520v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338717v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cl&#233;mot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.232.0284" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946373v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rip.301.0069" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510621v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.5305" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337765v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760042v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.812.0235" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510592v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aco.181.0053" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510528v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.2063" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510548v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1710" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510000v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.015.0083" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338728v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.015.0111" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946401v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946421v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509888v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338747v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760054v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.5192" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513086v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513160v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946515v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509960v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946465v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509827v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946499v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509945v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5209" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509904v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338741v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946550v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337853v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337328v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337589v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337410v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337413v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341594v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337602v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354910v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354914v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354909v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354913v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354920v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354917v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355436v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355412v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355401v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355445v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847424v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510703v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946360v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://contemporains-favoris.blogspot.com/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512998v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513008v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513926v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://m-editer.izibookstore.com/produit/64/9782362859319/La%20perception%20de%20limage%20selon%20Wittgenstein%20%20%20" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03526213v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>