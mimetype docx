--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,7340 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7288 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75.260416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hugo CLEMOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hugo-clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9569-2780</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156017431</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=QHnlaz0AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernism in The World Viewed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding Cavell, Understanding Modernism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, 9781501313646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sublime and the American Dream in Fargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Television with Stanley Cavell in Mind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Exeter Press, 2023, 9781804130186. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47788/BMYM9359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Walking Dead : l’éducation politique par l’horreur épidémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les séries. Laboratoires d’éveil politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.317-330, 2023, 9782271145246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir de 24 heures chrono : suspense, attachement et scepticisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 heures chrono, naissance du genre sécuritaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horreur épidémique et posthumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du postmodernisme au posthumanisme. Littérature et cinéma, Europe - Etats-Unis - Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'évolution des machines, 9791037013378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéthique et perfectionnisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethiques vers un monde nouveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vaillant Eds, p. 47-48, 2021, 2374870030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">28 Jours plus tard (28 Days later…, Danny Boyle, 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Jullier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse des films en pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2018, ‎978-2200620394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tempestaire (Jean Epstein, 1947)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Jullier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse des films en pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2018, ‎978-2200620394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rayon vert (Éric Rohmer, 1986)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Jullier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse des films en pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2018, 978-2200620394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Enfant (Jean-Pierre Dardenne et Luc Dardenne, 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Jullier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse des films en pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2018, ‎978-2200620394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Impossible Monsieur Bébé (Bringing up Baby, Howard Hawks, 1938)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Jullier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse des films en pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2018, ‎978-2200620394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apocalypse zombie, horreur et expérience ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Allouche; Arnaud Regnauld; Hélène Machinal; Monica Michlin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes d(e l')Apocalypse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque numérique Paris 8, 2017, 978-2-37059-008-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des réminiscences cavelliennes de &amp;quot;Trois souvenirs de ma jeunesse&amp;quot; (Desplechin, 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Baptiste Renault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Sens de la profusion. Trois souvenirs de ma jeunesse d'Arnaud Desplechin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pu De Reims, 2017, ‎978-2374960319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions, philosophies analytique et post-analytique du cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les émotions. Cinémas, séries, nouvelles images. Textes issus du IXe congrès de l'Afeccav Université Lumière Lyon 2, Jul 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2016, 978-2-343-09527-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Cavell sur les contes d’hiver de Shakespeare et d’Éric Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dimension mondiale de Shakespeare. Actes du colloque de la Riche, Jun 7, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2916986537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Cavell et la « critique philosophique » d’œuvres cinématographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’évolution de la démarche critique dans le monde culturel. Actes du colloque de Dierre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-916986-81-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience d’enseignement de la philosophie avec le cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la philosophie avec le cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Contemporains Favoris, 2015, 9782909140230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosopher avec le cinéma : pourquoi pas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la philosophie avec le cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Contemporains Favoris, 2015, 9782909140230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception de l’image selon Wittgenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophies de l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M-EDITER, 2010, ‎2915725128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological Horror, Skepticism and TV Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV Series in the Pandemic Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ariane Hudelet, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavell, le cinéma, l’éducation des adultes, le care et le gaslighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire du laboratoire Formation et apprentissages professionnels (FoAP), ENSTA Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brad Tabas, May 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on William Rothman's talk about the Dardennes brothers, Cavell and Levinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossroads of Cinema and Philosophy: A Transatlantic Perspective?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Léa Boman; Baptiste Cornardeau, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education and Violence on TV Maid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Out of School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandra Laugier; Naoko Saito, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et style cinématographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">festival ÉTÉ TURBO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Saint-Quentin sur Indrois (37), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavell's Reflections on Wallace Stevens at Mount Holyoke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celebrating Stanley Cavell’s Here and There</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandra Laugier; Mathias Girel, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson, David Lynch, Twin Peaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerson et le perfectionisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marthe Statius; Léa Boman, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une éthique des séries télévisées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux moraux et sociaux des séries télévisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandra Laugier, Jul 2022, Saint-Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une série télévisée de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une bonne série ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandra Laugier, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emprise comme expérience cinématographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education to Democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandra Laugier; Naoko Saito, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier d'analyse de séries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux moraux et sociaux des séries télévisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandra Laugier, Jul 2022, Saint-Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Cavell et les enjeux contemporains de l’esthétique cinématographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanley Cavell et les enjeux contemporains de l'esthétique cinématographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elise Domenach, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic Panic in Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education to Democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandra Laugier; Naoko Saito, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Walking Dead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival de la BD d'Angoulême</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosopher d'après les séries télévisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Démoséries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pauline Blistène; Thibaut de Saint Maurice, Apr 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some virtues of a philosophical and cinematographic education to democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education to Democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandra Laugier; Naoko Saito, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horreur épidémique et posthumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du postmodernisme au posthumain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carlos Tello, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplacements immobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le point sur la situation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurélien Maignant, Sep 2020, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation et artialisation télésérielle : l'amour de Willow et Tara dans &amp;quot;Buffy the Vampire Slayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude internationale "La Question LGBTQ dans les séries TV"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grégoire Halbout, Feb 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dark Side of the Screen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Political Education for Human Transformation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandra Laugier; Naoko Saito, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéthique et perfectionnisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international "Ethiques pour un monde meilleur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric-Gaël Theuriau, Jan 2019, La Riche, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiritual Exercises and TV Series Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international "Stanley Cavell. La pensée du cinéma"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Walking Dead et la nostalgie du présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop international "Séries post-apocalyptiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandra Laugier, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Contract, Political Education and Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Education to Democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandra Laugier; Naoko Saito, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;oui comique&amp;quot; dans &amp;quot;L'Impossible Monsieur Bébé&amp;quot; (Hawks, 1938) et &amp;quot;Cette sacrée vérité&amp;quot; (McCarey, 1937)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la recherche du bonheur. Stanley Cavell, le cinéma et la vie ordinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniele Lorenzini; Sandra Laugier, Jul 2017, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;oui comique&amp;quot; dans &amp;quot;L'Impossible Monsieur Bébé&amp;quot; (Hawks, 1938) et &amp;quot;Cette sacrée vérité&amp;quot; (McCarey, 1937)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation du regard JE du cours de vacances de l'université de Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yves Erard; Sandra Laugier, Jul 2017, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail de deuil, philosophie et expérience cinématographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation du regard JE du cours de vacances de l'université de Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yves Erard; Sandra Laugier, Jul 2017, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le film de zombies : un sous-genre de l'horreur réaliste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZOMBIE, MYTHE OU RÉALITÉ ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audrey Tuaillon-Demesy; Sidney Grosprêtre, May 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Feneuil , L’Individu impossible. Philosophie, cinéma, théologie , Paris, CNRS Éditions, « CNRS Philosophie », 2021, 186 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clémot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 118 (2), pp.284-285. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.232.0284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherlock, enquête philosophique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clémot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 301 (3), pp.69-87. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rip.301.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices spirituels et séries télévisées. The Walking Dead, Game of Thrones,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV/Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tvseries.5305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artialisation cinématographique des conduites terroristes récentes à partir de Wanted (Bekmambetov, 2008) et d’Inception (Nolan, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinémAction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Penser l'intime avec le cinéma »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clémot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81 (2), pp.235. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.812.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail de deuil, philosophie et expérience cinématographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A contrario. Revue interdisciplinaire de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 26 (1), pp.53-68. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aco.181.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rêve deleuzien et le réveil analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Chapelles et querelles des théories du cinéma (8), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/map.2063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de Lost, le paradoxe des séries et l'expérience de la perte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV/Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors séries 1, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tvseries.1710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panic in the movies ou deux ou trois formes de la panique dans le cinéma apocalyptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens-Dessous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.83-90. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdes.015.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience cinématographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle Quinzaine Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle naturalisation de l’esthétique du cinéma ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.111-119. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nre.015.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier estival &amp;quot;Philosopher d'après le cinéma&amp;quot; de la revue Implications philosophiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aller là où ils pensent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, "Quel Cinéma !", n° 512, mars-avril 2014, p. 20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wittgenstein et la philosophie du cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-Mukhatabat. Trilingual Journal for Logic, Epistemology and Analytic Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension – La philosophie du cinéma d’horreur d'Olivia Chevalier-Chandeigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monstre dans la philosophie contemporaine de l’horreur cinématographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clémot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amerika.5192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à expliquer un texte philosophique à l'aide de la philosophie du cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'enseignement philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65e année (2), pp.78-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosopher d'après le cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Implications philosophiques, dossier estival</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des goûts morbides. Une lecture de Dexter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie d'après le cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Portuguesa de Filosofia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (fasc. 3-4), p. 431-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alien ou la menace de l'autre en moi : l'alien, Ripley et la femme inconnue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pop-en-stock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie d'après le cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Portuguesa de Filosofia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (3/4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie de l'horreur de Noël Carroll à l'épreuve d'Alien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pop-en-stock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lecture des films d'horreur épidémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Contagions, 21 (Hors séries 1), pp.167-184. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.5209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe de l'horreur épidémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGITUR Arguments philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (5), pp.1-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions disputées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place publique : Nantes / Saint Nazaire : la revue urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté de chasser le cert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Philosophia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusion des femmes et logiques de l'exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Affranchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zombie City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Journée pédagogique intensive du Master ALC, Université Gustave Eiffel, Champs-sur-Marne, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour une formation sur l'enseignement à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Tours, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le cinéma nous met à table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Et si on en parlait ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montlouis-sur-Loire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le cinéma nous met à table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Et si on en parlait ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Vouvray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout ce que le ciel permet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thoreau fait son cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serial Philo Virus : The Walking Dead, l'horreur épidémique et la Covid19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serial Philo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engrenages Serial Philo saison 7 épisode 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serial Philo saison 7 épisode 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où sont les femmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée contre les stéréotypes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séries télévisées et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serial Philo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du livre &amp;quot;Cinéthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game of Thrones en attendant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serial Philo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, AVOINE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien « Etre auteur de livres sur la philosophie et le cinéma »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuit de la lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des zombies à Twin Peaks : éléments de philosophie du cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop de l'EESBA Quimper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéphilo Cette Sacrée Vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinéphilo de Nantes Philonéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre en Bibliothèque autour du livre Cinéthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre en bibliothèque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méditations métaphysiques de Twin Peaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serial Philo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serial Philosophie. Le paradoxe des séries TV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires François-Rabelais. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin, 2018, "La vie morale", Sandra Laugier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la philosophie avec le cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Contemporains Favoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Diotime 2.0, Didier Moulinier, 978-2-909140-23-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie d'après le cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. , 2014, Aesthetica, Pierre-Henry Frangne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux philosophiques de la trilogie Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, Philosophie et cinéma, Eric Dufour; Laurent Jullier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception de l'image selon Wittgenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-Editer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Livre'L, Stéphane Vendé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que le cinématographe ? Nouvelles approches philosophiques d'une question séculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Paris 1 Panthéon-Sorbonne, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03526213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7395,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1811120E"/>
+    <w:nsid w:val="D99E0639"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7626,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-clemot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9569-2780" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156017431" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341616v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Clemot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/understanding-cavell-understanding-modernism-9781501313646/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338017v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47788/BMYM9359" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946565v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946583v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946633v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338545v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338563v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338553v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338533v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338568v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338604v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338615v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338625v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338635v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338657v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338639v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338665v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337364v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337190v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337178v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337164v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337436v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337529v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337421v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337381v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337377v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337691v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337683v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337576v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337627v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337677v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354915v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354905v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354916v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354912v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354911v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355506v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355476v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355467v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355520v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338717v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cl&#233;mot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.232.0284" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946373v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rip.301.0069" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510621v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.5305" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337765v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760042v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.812.0235" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510592v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aco.181.0053" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510528v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.2063" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510548v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1710" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510000v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.015.0083" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338728v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.015.0111" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946401v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946421v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509888v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338747v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760054v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.5192" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513086v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513160v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946515v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509960v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946465v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509827v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946499v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509945v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5209" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509904v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338741v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946550v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337853v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337328v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337589v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337410v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337413v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341594v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337602v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354910v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354914v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354909v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354913v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354920v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354917v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355436v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355412v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355401v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355445v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847424v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510703v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946360v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://contemporains-favoris.blogspot.com/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512998v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513008v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513926v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://m-editer.izibookstore.com/produit/64/9782362859319/La%20perception%20de%20limage%20selon%20Wittgenstein%20%20%20" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03526213v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-clemot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9569-2780" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156017431" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=QHnlaz0AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341616v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Clemot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/understanding-cavell-understanding-modernism-9781501313646/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338017v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47788/BMYM9359" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946565v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622752v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338545v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338563v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338533v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338568v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338604v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338615v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338625v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338635v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338639v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338657v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338665v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338675v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337364v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337190v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337178v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347304v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337164v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337436v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337529v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337421v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337381v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337377v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337428v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337560v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337536v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337691v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337683v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337576v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337627v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337677v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354915v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354905v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354916v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354912v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354911v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355394v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355506v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355476v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355467v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355520v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338717v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cl&#233;mot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.232.0284" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946373v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rip.301.0069" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510621v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.5305" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337765v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760042v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.812.0235" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510592v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aco.181.0053" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510528v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.2063" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510548v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1710" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510000v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.015.0083" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338728v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509983v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.015.0111" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946401v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946421v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509888v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338747v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760054v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.5192" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513086v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513160v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509960v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946465v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946515v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509827v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946499v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509945v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5209" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509904v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338741v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946550v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337853v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337328v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337589v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337410v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337413v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341594v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04337602v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354910v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354914v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354909v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354913v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354920v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354917v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355436v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355412v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355401v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355445v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847424v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510703v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946360v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://contemporains-favoris.blogspot.com/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512998v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513008v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513926v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://m-editer.izibookstore.com/produit/64/9782362859319/La%20perception%20de%20limage%20selon%20Wittgenstein%20%20%20" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03526213v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>