--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -165,3860 +165,4189 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partnerships for sustainable food and bioeconomy systems in Europe: exploring the role of intermediaries</w:t>
+                <w:t xml:space="preserve">Critical success factors and a modus operandi framework for managing multi‐actor research partnerships for sustainable food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lagendijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maurine Mamès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Futures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sftr.2025.101361⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Early View, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sd.70930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285111v1</w:t>
+                <w:t xml:space="preserve">hal-05557438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the strategic dialogue on the future of agriculture in the European Union</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Philosophical Reflection on Sustainable Bioeconomy Systems Globally Orchestrated and Territorially Self-Organized</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Bourget</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58630/pubac.not.a18914⟩</w:t>
+              <w:t xml:space="preserve">Food Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (1), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41055-026-00212-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680864v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-creation in partnerships contributing to the sustainability of food systems: insights from 52 case studies in Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Inclusive governance and sustainable value co-creation in circular business models: The case of ‘neighbourhood hubs against food waste’ in Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2024.1399275⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 179, pp.104366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2026.104366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679270v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sustainable food systems: a review of governance models and an innovative conceptual framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Partnerships for sustainable food and bioeconomy systems in Europe: exploring the role of intermediaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Mamès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discover Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43621-024-00648-x⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.101361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sftr.2025.101361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788710v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative business models for a sustainable circular bioeconomy in the french agrifood domain</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contribution to the strategic dialogue on the future of agriculture in the European Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmel Cahill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Paul Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Garcia Azarcate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su15065499⟩</w:t>
+              <w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58630/pubac.not.a18914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047682v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business models for sustainable food systems: a typology based on a literature review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Co-creation in partnerships contributing to the sustainability of food systems: insights from 52 case studies in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Mamès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Lazaro-Mojica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2023.1160097⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 8, pp.1399275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2024.1399275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103399v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of food science and technology in the future partnership sustainable food systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Towards sustainable food systems: a review of governance models and an innovative conceptual framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Mamès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2022.11.019⟩</w:t>
+              <w:t xml:space="preserve">Discover Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43621-024-00648-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882954v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable food systems science based on physics’ principles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Innovative business models for a sustainable circular bioeconomy in the french agrifood domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monique Axelos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2022.03.027⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.5499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su15065499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629092v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A research agenda for scaling up agroecology in European countries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Business models for sustainable food systems: a typology based on a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-022-00786-4⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2023.1160097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03707415v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to innovate business models for a circular bio‐economy?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The role of food science and technology in the future partnership sustainable food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bse.2725⟩</w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131, pp.28-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2022.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111854v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food science and technology contributes to sustainable food systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sustainable food systems science based on physics’ principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Axelos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 116, pp.1200-1202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2021.05.026⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 123, pp.382-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2022.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254756v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical success and risk factors for circular business models valorising agricultural waste and by-products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mechthild Donner</w:t>
+                <w:t xml:space="preserve">A research agenda for scaling up agroecology in European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Verniquet</w:t>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Broeze</w:t>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrin Kayser</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 165, pp.105236. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (3), pp.53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2020.105236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00786-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03004851v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food as a commodity, human right or common good</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to innovate business models for a circular bio‐economy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Food</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43016-021-00245-5⟩</w:t>
+              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (4), pp.1932-1947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bse.2725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187424v1</w:t>
+                <w:t xml:space="preserve">hal-03111854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new conceptual 'cylinder' framework for sustainable bioeconomy systems and their actors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Food science and technology contributes to sustainable food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monique Axelos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Environmental Ethics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10806-021-09850-7⟩</w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116, pp.1200-1202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2021.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187421v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new circular business model typology for creating value from agro-waste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Critical success and risk factors for circular business models valorising agricultural waste and by-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verniquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Broeze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Kayser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137065⟩</w:t>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 165, pp.105236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2020.105236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624927v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation and tradition: The viewpoint of French SMEs in the durum wheat sector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food as a commodity, human right or common good</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Guadalupe Rivera Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Mandato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo de Vries</w:t>
+                <w:t xml:space="preserve">Anna Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cristiane Derani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018 (n°3), pp.245-257. </w:t>
+              <w:t xml:space="preserve">Nature Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (3), pp.132-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/ISBN.978-2-406-08722-9.P.0245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43016-021-00245-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973829v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food chains; the cradle for scientific ideas and the target for technological innovations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new conceptual 'cylinder' framework for sustainable bioeconomy systems and their actors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Axelos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Environmental Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (2), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10806-021-09850-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604501v1</w:t>
+                <w:t xml:space="preserve">hal-03187421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meeting new challenges in food science technology: the development of complex systems approach for food and biobased research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A new circular business model typology for creating value from agro-waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Gohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2018.04.004⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 716, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837847v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale food process engineering — Challenges and perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Innovation and tradition: The viewpoint of French SMEs in the durum wheat sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mandato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.009⟩</w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (n°3), pp.245-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/ISBN.978-2-406-08722-9.P.0245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608579v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some remarks on computational approaches towards sustainable complex agri-food systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mechthild Donner</w:t>
+                <w:t xml:space="preserve">Food chains; the cradle for scientific ideas and the target for technological innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2015.10.003⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.7-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269357v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical pretreatments of lignocellulosic biomass: towards facile and environmentally sound technologies for biofuels production</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Meeting new challenges in food science technology: the development of complex systems approach for food and biobased research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Axelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Manchado-Sarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ra07568d⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2018.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135766v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New perspective for biorefi ning cereals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Small-scale food process engineering — Challenges and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mikolajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofuels, Bioproducts &amp; Biorefining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bbb.1455⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46, pp.122-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01268593v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry fractionation process as an important step in current and future lignocellulose biorefineries: A review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Some remarks on computational approaches towards sustainable complex agri-food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Rouau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Harald G. J. van Mil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.01.169⟩</w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.88-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2015.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01268135v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A border crossing debate for a viable planet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mechanical pretreatments of lignocellulosic biomass: towards facile and environmentally sound technologies for biofuels production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Solhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rick A. D. Arancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Food</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (89), pp.48109-48127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ra07568d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642138v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethylene and CO2 emission rates and pathways in harvested fruits investigated, in situ, by laser photothermal deflection and photoacoustic techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">New perspective for biorefi ning cereals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.J.M. Harren</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0925-5214(95)00060-7⟩</w:t>
+              <w:t xml:space="preserve">Biofuels, Bioproducts &amp; Biorefining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.462-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bbb.1455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815676v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lnvestigation of local Ethylene Emission from lntact Cherry Tomatoes by Means of Photothermal Deflection and ' Photoacoustic Detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dry fractionation process as an important step in current and future lignocellulose biorefineries: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.107.4.1371⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134, pp.362 - 373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.01.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934712v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A real-time, nonintrusive trace gas detector based on laser photothermal deflection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A border crossing debate for a viable planet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934565v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IR LASER PHOTOTHERMAL TRACE GAS DETECTION APPLIED TO ENVIRONMENTAL AND BIOLOGICAL PROBLEMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ethylene and CO2 emission rates and pathways in harvested fruits investigated, in situ, by laser photothermal deflection and photoacoustic techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A.J. Wasono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J.M. Harren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.J. Woltering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.C.P.M. van der Valk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inl'rared Phys. Technol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/1350-4495(94)00087-2⟩</w:t>
+              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 8 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0925-5214(95)00060-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934585v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ, real-time monitoring of wound-induced ethylene in cherry tomatoes by two infrared laser-driven systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">lnvestigation of local Ethylene Emission from lntact Cherry Tomatoes by Means of Photothermal Deflection and ' Photoacoustic Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F J M Harren</w:t>
+                <w:t xml:space="preserve">Frans J M Harren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentius a C J Voesenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelius W P M Blom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Reuss</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ernst J Woltering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postharvest Biology and Technology Postharvest Biology and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0925-5214(95)00006-R⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 107, pp.1371 - 1377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.107.4.1371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02934575v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NON-INTRUSIVE, FAST AND SENSITIVE AMMONIA DETECTION BY LASER PHOTOTHERMAL DEFLECTION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A real-time, nonintrusive trace gas detector based on laser photothermal deflection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Dam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M R van Lieshout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Sikkens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F J M Harren</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">? J Slanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/1352-2310(95)00066-8⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1145303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934581v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoacoustic detection of C2H4 emission from germinating striga seeds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IR LASER PHOTOTHERMAL TRACE GAS DETECTION APPLIED TO ENVIRONMENTAL AND BIOLOGICAL PROBLEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M R van Lieshout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F J M Harren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Reuss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:19947127⟩</w:t>
+              <w:t xml:space="preserve">Inl'rared Phys. Technol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/1350-4495(94)00087-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00253181v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cockroaches and tomatoes investigated by laser photoacoustics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Reuss</w:t>
+                <w:t xml:space="preserve">In situ, real-time monitoring of wound-induced ethylene in cherry tomatoes by two infrared laser-driven systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F J M Harren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Reuss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:19947102⟩</w:t>
+              <w:t xml:space="preserve">Postharvest Biology and Technology Postharvest Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 6, pp.275 - 285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0925-5214(95)00006-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00253154v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">NON-INTRUSIVE, FAST AND SENSITIVE AMMONIA DETECTION BY LASER PHOTOTHERMAL DEFLECTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F J M Harren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G P Wyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">? R P Otjes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">? J Slanina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 29, pp.1069 - 1074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/1352-2310(95)00066-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photoacoustic detection of C2H4 emission from germinating striga seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Harren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thuring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nefkens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 04 (C7), pp.C7-539-C7-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19947127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00253181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cockroaches and tomatoes investigated by laser photoacoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bijnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Harren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reuss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 04 (C7), pp.C7-435-C7-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19947102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00253154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Photoacoustic Measurements of Lorentz Broadening in CO2 Between 25°C and 450 ° C*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Hammerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Vildrik-S~rensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Henningsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appl. Phys B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 53, pp.170 - 179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4028,283 +4357,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flying as a Partnership Towards a Sustainable Future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Mames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Amorese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bruen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweł Chmieliński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HorizonEurope Project Handbook. 33 p, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.18478772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Caquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Quæ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ère édition, 107p, 2020, Thierry Caquet, Chantal Gascuel, Michèle Tixier-Boichard, 978-2-7592-3129-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4314,1286 +4643,1286 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel sustainable and circular business models valorizing fruit and vegetable waste and by-products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sachin A. Mandavgane; Ipsita Chakravarty; Amit K. Jaiswal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fruit and vegetable waste utilization and sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, pp.165-180, 2023, 978-0-323-91743-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-91743-8.00014-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability in Food Science and Food Industry: Where Are We Now? – Viewpoints of the EFFoST Working Group on Sustainable Food Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Schottroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiy Smetana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Fourtouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anet ­Režek ­Jambrak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonthermal Processing in Agri-Food-Bio Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.3-22, 2022, Food Engineering Series, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-92415-7_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating agroecology into agri-food systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecology ; research for the transition of agri-food systems and territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QUAE, pp.17-26, 2020, 978-2-7592-3293-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some thoughts about the bio-economy as intelligently navigated complex adaptive systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge-Driven Developments in the Bioeconomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Economic Complexity and Evolution, 978-3-319-58373-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-58374-7_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traditional durum wheat products, a distinctive quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traditional FOOD: a culinary trip through Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Hohenheim, 2016, 978-3-00-054868-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédés physiques, physico-chimiques et biotechnologiques de transformation d’agromolécules, d’agropolymères ou de matrices complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agropolis International</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 47 p., 2013, Dossiers - Agropolis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité sanitaire, sensorielle, nutritionnelle, environnementale et technologique des aliments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alimentation, Nutrition, Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, Agropolis International, 71 p., 2013, Dossiers - Agropolis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les relations entre procédés d’élaboration, structures et fonctionnalités pour la qualité et la sécurité alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alimentation, Nutrition, Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, Agropolis International, 71 p., 2013, Dossiers - Agropolis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current systems and future scenarios in food processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiny van Boekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Linnemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forward Look on European Food Systems in a Changing World; ESF-Cost ISBN: 2-912049-96-2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoacoustic and Photothermal Detection of the Plant Hormone Ethylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentius Voesenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans J.M. Harren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cor Sikkens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacco Te Lintel Hekkert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Hormone Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 141, Humana Press, pp.67-91, 2000, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1385/1-59259-067-5:67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time and Non-intrusive Detection of Ambient Ammonia using the Photothermal Deflection Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Harren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Otjes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Slanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosphere-Atmosphere Exchange of Pollutants and Trace Substances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.210-215, 1997, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-03394-4_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Intrusive Fruit and Plant Analysis by Laser Photothermal Measurements of Ethylene Emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fruit Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, Springer Berlin Heidelberg, pp.1-18, 1996, Modern Methods of Plant Analysis, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-79660-9_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Photothermal Deflection Technique (PDT): Fast Trace Gas Detection in the Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F J M Harren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Reuss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Series in plical Sciences, Vol. 69; Photoacoustic and Photothermal Phenomena Ill</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5603,715 +5932,715 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four food system cases at different scales (from WP2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Mamès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurine Mamès</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERIAFF 10. Annual Conference: Regions as Changemakers for European Resilience and Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Seinajoki, Finland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FOODPathS, transition toward Sustainable Food Systems (SFS); a presentation of case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Mamès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurine Mamès</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. EFFoST International Conference 2023; Sustainable Food and Industry 4.0: Towards the 2030 Agenda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produits frais ou transformés : un différentiel de qualité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Colloque Interacadémique Toulouse/Montpellier : Agricultures du futur : qualité des productions et des produits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Toulouse, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-processing : technologies innovantes d’atténuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d'été de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Clermont-Ferrand, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food systems as integral part of bio-economic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. EFFoST International Conference "Food Science and Technology Challenges for the 21st Century - Research to Progress Society"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Sitges, Spain. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of traditional food products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Open to Innovation Conference: Networks for the Support of the Traditional Food Sector in Europe" TRAFOON-TRADEIT Joint Final Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Brussels, Belgium. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food Technology Transfer in UE and emerging Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Food research and Innovation Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Parma, Italy. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A highly dynamic, self-organized, bio-economy; it’s becoming a serious game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BECY Network Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Hohenheim, Germany. , 2015, Strategies for Knowledge-Driven Developments in the Bioeconomy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The future for food in the bio-based society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women &amp; Technologies: E-Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Milano, Italy. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6321,91 +6650,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A possible pathway towards sustainable food systems in Europe, and beyond.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6415,1246 +6744,1246 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Governance Model, FOODPathS Deliverable D2.6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Mamès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bruen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HorizonEurope Project Report. 2025, PP 1 - 71; https://doi.org/10.5281/zenodo.15593796</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report with assessed skills and knowledge gaps. Deliverable 5.1 : HE project FOODPathS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine M Flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Striglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Knol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISEKI; EFFoST; INRAE. 2023, PP 1-24, https://doi.org/10.5281/zenodo.14588386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Food Systems Partnership for People, Planet and Climate: STRATEGIC RESEARCH AND INNOVATION AGENDA (SRIA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Huttunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Halberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiya Terzieva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SCAR Food Systems Strategic Working Group. 2023, 65 p, https://www.scar-europe.org/images/FOOD/Main_actions/SFS_Partnership_SRIA_31012023.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on Mapping Results of FOODPathS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Fabiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Mamès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Lazaro-Mojica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HorizonEurope Project Report. 2023, https://doi.org/10.5281/zenodo.14587849</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOAW project deliverable 5.4: Position paper on Policy recommendations on business and marketing concepts for industrial ecology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">NOAW project deliverable 7.3: Best-practice guidelines for farms and businesses on agricultural waste management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szilvia Joó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tünde Kuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csaba Baár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andras Sebők</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Verniquet</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Campden BRI Magyarország Nonprofit Kft (CBHU). 2020</w:t>
+              <w:t xml:space="preserve">[Research Report] Campden BRI Magyarország Nonprofit Kft (CBHU). 2020, 89 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03192055v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOAW project deliverable 7.3: Best-practice guidelines for farms and businesses on agricultural waste management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">NOAW project deliverable 5.4: Position paper on Policy recommendations on business and marketing concepts for industrial ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szilvia Joó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Szentgyorgyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andras Sebők</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Paillet</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Broeze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verniquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Campden BRI Magyarország Nonprofit Kft (CBHU). 2020, 89 p</w:t>
+              <w:t xml:space="preserve">Campden BRI Magyarország Nonprofit Kft (CBHU). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03346874v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science Advice for Policy by European Academies A SUSTAINABLE FOOD SYSTEM FOR THE EUROPEAN UNION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen J L Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derani Cristiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science Advice for Policy by European Academies. 2020, pp.1-224, DOI : 10.26356/sustainablefood</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexion prospective interdisciplinaire bioéconomie - Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRAE. 2020, 70 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOAW project deliverable 5.3: Report on Business Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] EU H2020. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOAW project deliverable 5.1: Review paper on business and cluster concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verniquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Broeze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] EU H2020. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NovelQ: Novel processing methods for the production and distribution of high-quality and safe foods : Final publishable report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariette Matser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] auto-saisine. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId237"/>
+      <w:footerReference w:type="default" r:id="rId246"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7722,51 +8051,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D7838D2"/>
+    <w:nsid w:val="0023BE3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7953,51 +8282,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-de-vries" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4003-0760" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242345778" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285111v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Mam&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sftr.2025.101361" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680864v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmel Cahill" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bazin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Paul Charvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Garcia Azarcate" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.a18914" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679270v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fabiano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lazaro-Mojica" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2024.1399275" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788710v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43621-024-00648-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047682v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15065499" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103399v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1160097" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882954v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.11.019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629092v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.03.027" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707415v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00786-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.2725" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254756v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2021.05.026" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03004851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verniquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Broeze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Kayser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2020.105236" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187424v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jackson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Guadalupe Rivera Ferre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Candel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Davies" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Derani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-021-00245-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187421v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10806-021-09850-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624927v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gohier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137065" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973829v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mandato" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-08722-9.P.0245" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604501v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837847v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Manchado-Sarni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2018.04.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608579v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mikolajczak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269357v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald G. J. van Mil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.10.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135766v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Solhy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick A. D. Arancon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra07568d" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268593v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.1455" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GVWBZSBB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268135v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.01.169" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVC3SLNX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642138v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815676v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.J. Wasono" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.M. Harren" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Woltering" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C.P.M. van der Valk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-5214(95)00060-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934712v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J M Harren" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentius a C J Voesenek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius W P M Blom" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst J Woltering" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.4.1371" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934565v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R van Lieshout" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sikkens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J M Harren" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1145303" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934585v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Reuss" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1350-4495(94)00087-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934575v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-5214(95)00006-R" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/05BBFD15B695A166752A8AB2E3381FA94162E78D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934581v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G P Wyers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=? R P Otjes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=? J Slanina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1352-2310(95)00066-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253181v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harren" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Vries" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reuss" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thuring" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nefkens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19947127" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253154v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bijnen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19947102" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933797v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hammerich" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vildrik-S~rensen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Henningsen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05506517v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Mames" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Amorese" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bruen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Chmieli&#324;ski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18478772" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929265v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04048959v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91743-8.00014-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792571v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Schottroff" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Jaeger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Smetana" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Robin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fourtouni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92415-7_1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827880v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606744v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/406272.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58374-7_3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603987v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602061v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubreucq" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agropolis.fr/publications/ecotechnologies-dossier-thematique-agropolis-international.php" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602060v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809904v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934644v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiny van Boekel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Linnemann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827811v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentius Voesenek" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J.M. Harren" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor Sikkens" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacco Te Lintel Hekkert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/1-59259-067-5:67" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827847v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wyers" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Otjes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Slanina" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-03394-4_9" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827824v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-79660-9_1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934591v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807886v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338895v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154438v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608113v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605361v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607500v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602804v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837479v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602062v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04449307v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505676v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814090v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M Flynn" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Reis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Striglio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Knol" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05506905v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Huttunen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Halberg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Terzieva" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839582v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192055v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Jo&#243;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Szentgyorgyi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Seb&#337;k" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346874v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;nde Kuti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Ba&#225;r" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Paillet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934171v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen J L Candel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derani Cristiane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866076v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935904v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935853v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Souza" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Groot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605084v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariette Matser" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-de-vries" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4003-0760" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242345778" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05557438v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guimond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagendijk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Mam&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Baker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.70930" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05570128v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41055-026-00212-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fabiano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2026.104366" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285111v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sftr.2025.101361" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmel Cahill" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bazin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Paul Charvet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Garcia Azarcate" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.a18914" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679270v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lazaro-Mojica" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2024.1399275" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788710v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43621-024-00648-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047682v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15065499" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103399v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1160097" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.11.019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629092v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.03.027" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707415v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00786-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111854v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.2725" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254756v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2021.05.026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03004851v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verniquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Broeze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Kayser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2020.105236" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jackson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Guadalupe Rivera Ferre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Candel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Davies" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Derani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-021-00245-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10806-021-09850-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624927v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gohier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137065" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mandato" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-08722-9.P.0245" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604501v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837847v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Manchado-Sarni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2018.04.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608579v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mikolajczak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269357v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald G. J. van Mil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.10.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135766v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Solhy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick A. D. Arancon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra07568d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268593v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.1455" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GVWBZSBB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268135v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.01.169" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVC3SLNX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642138v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815676v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.J. Wasono" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.M. Harren" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Woltering" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C.P.M. van der Valk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-5214(95)00060-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934712v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J M Harren" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentius a C J Voesenek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius W P M Blom" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst J Woltering" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.4.1371" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934565v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R van Lieshout" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sikkens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J M Harren" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1145303" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934585v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Reuss" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1350-4495(94)00087-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934575v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-5214(95)00006-R" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/05BBFD15B695A166752A8AB2E3381FA94162E78D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934581v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G P Wyers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=? R P Otjes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=? J Slanina" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1352-2310(95)00066-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253181v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harren" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Vries" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reuss" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thuring" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nefkens" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19947127" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253154v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bijnen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19947102" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933797v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hammerich" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vildrik-S~rensen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Henningsen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05506517v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Mames" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Amorese" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bruen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Chmieli&#324;ski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18478772" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929265v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04048959v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91743-8.00014-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792571v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Schottroff" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Jaeger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Smetana" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Robin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fourtouni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92415-7_1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827880v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606744v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/406272.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58374-7_3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603987v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602061v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubreucq" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agropolis.fr/publications/ecotechnologies-dossier-thematique-agropolis-international.php" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602060v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809904v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934644v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiny van Boekel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Linnemann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827811v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentius Voesenek" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J.M. Harren" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor Sikkens" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacco Te Lintel Hekkert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/1-59259-067-5:67" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827847v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wyers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Otjes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Slanina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-03394-4_9" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827824v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-79660-9_1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934591v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807886v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338895v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154438v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608113v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605361v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607500v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602804v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837479v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602062v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04449307v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505676v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814090v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M Flynn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Reis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Striglio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Knol" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05506905v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Huttunen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Halberg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Terzieva" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839582v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346874v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Jo&#243;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;nde Kuti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Ba&#225;r" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Seb&#337;k" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Paillet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192055v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Szentgyorgyi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934171v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen J L Candel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derani Cristiane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866076v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935904v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935853v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Souza" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Groot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605084v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariette Matser" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>