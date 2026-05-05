--- v1 (2026-04-08)
+++ v2 (2026-05-05)
@@ -1264,269 +1264,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable food systems science based on physics’ principles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A research agenda for scaling up agroecology in European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Axelos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2022.03.027⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (3), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00786-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629092v1</w:t>
+                <w:t xml:space="preserve">hal-03707415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A research agenda for scaling up agroecology in European countries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
+                <w:t xml:space="preserve">Sustainable food systems science based on physics’ principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Faverdin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monique Axelos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 42 (3), pp.53. </w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 123, pp.382-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-022-00786-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2022.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03707415v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to innovate business models for a circular bio‐economy?</w:t>
               </w:r>
@@ -1971,51 +1971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Environmental Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34 (2), pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2147,382 +2147,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation and tradition: The viewpoint of French SMEs in the durum wheat sector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meeting new challenges in food science technology: the development of complex systems approach for food and biobased research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Axelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Mandato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo de Vries</w:t>
+                <w:t xml:space="preserve">Pascale Manchado-Sarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018 (n°3), pp.245-257. </w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/ISBN.978-2-406-08722-9.P.0245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2018.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973829v1</w:t>
+                <w:t xml:space="preserve">hal-01837847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food chains; the cradle for scientific ideas and the target for technological innovations</w:t>
+                <w:t xml:space="preserve">Innovation and tradition: The viewpoint of French SMEs in the durum wheat sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Abecassis</w:t>
+                <w:t xml:space="preserve">Sandra Mandato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cuq</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.011⟩</w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (n°3), pp.245-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/ISBN.978-2-406-08722-9.P.0245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604501v1</w:t>
+                <w:t xml:space="preserve">hal-01973829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meeting new challenges in food science technology: the development of complex systems approach for food and biobased research</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monique Axelos</w:t>
+                <w:t xml:space="preserve">Food chains; the cradle for scientific ideas and the target for technological innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Manchado-Sarni</w:t>
+                <w:t xml:space="preserve">Gilles Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael O'Donohue</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Kondjoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 46, pp.1-6. </w:t>
+              <w:t xml:space="preserve">, 2018, 46, pp.7-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2018.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837847v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale food process engineering — Challenges and perspectives</w:t>
               </w:r>
@@ -2547,51 +2547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2910,51 +2910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New perspective for biorefi ning cereals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3339,913 +3339,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lnvestigation of local Ethylene Emission from lntact Cherry Tomatoes by Means of Photothermal Deflection and ' Photoacoustic Detection</w:t>
+                <w:t xml:space="preserve">NON-INTRUSIVE, FAST AND SENSITIVE AMMONIA DETECTION BY LASER PHOTOTHERMAL DEFLECTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frans J M Harren</w:t>
+                <w:t xml:space="preserve">F J M Harren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurentius a C J Voesenek</w:t>
+                <w:t xml:space="preserve">G P Wyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelius W P M Blom</w:t>
+                <w:t xml:space="preserve">? R P Otjes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernst J Woltering</w:t>
+                <w:t xml:space="preserve">? J Slanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 107, pp.1371 - 1377. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 29, pp.1069 - 1074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.107.4.1371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/1352-2310(95)00066-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934712v1</w:t>
+                <w:t xml:space="preserve">hal-02934581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A real-time, nonintrusive trace gas detector based on laser photothermal deflection</w:t>
+                <w:t xml:space="preserve">lnvestigation of local Ethylene Emission from lntact Cherry Tomatoes by Means of Photothermal Deflection and ' Photoacoustic Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Dam</w:t>
+                <w:t xml:space="preserve">Frans J M Harren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M R van Lieshout</w:t>
+                <w:t xml:space="preserve">Laurentius a C J Voesenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Sikkens</w:t>
+                <w:t xml:space="preserve">Cornelius W P M Blom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F J M Harren</w:t>
+                <w:t xml:space="preserve">Ernst J Woltering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 107, pp.1371 - 1377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1145303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.107.4.1371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934565v1</w:t>
+                <w:t xml:space="preserve">hal-02934712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IR LASER PHOTOTHERMAL TRACE GAS DETECTION APPLIED TO ENVIRONMENTAL AND BIOLOGICAL PROBLEMS</w:t>
+                <w:t xml:space="preserve">A real-time, nonintrusive trace gas detector based on laser photothermal deflection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Dam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M R van Lieshout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Sikkens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F J M Harren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inl'rared Phys. Technol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/1350-4495(94)00087-2⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1145303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934585v1</w:t>
+                <w:t xml:space="preserve">hal-02934565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ, real-time monitoring of wound-induced ethylene in cherry tomatoes by two infrared laser-driven systems</w:t>
+                <w:t xml:space="preserve">IR LASER PHOTOTHERMAL TRACE GAS DETECTION APPLIED TO ENVIRONMENTAL AND BIOLOGICAL PROBLEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M R van Lieshout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F J M Harren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Reuss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postharvest Biology and Technology Postharvest Biology and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0925-5214(95)00006-R⟩</w:t>
+              <w:t xml:space="preserve">Inl'rared Phys. Technol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/1350-4495(94)00087-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02934575v1</w:t>
+                <w:t xml:space="preserve">hal-02934585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NON-INTRUSIVE, FAST AND SENSITIVE AMMONIA DETECTION BY LASER PHOTOTHERMAL DEFLECTION</w:t>
+                <w:t xml:space="preserve">In situ, real-time monitoring of wound-induced ethylene in cherry tomatoes by two infrared laser-driven systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F J M Harren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Reuss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Postharvest Biology and Technology Postharvest Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 6, pp.275 - 285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0925-5214(95)00006-R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/1352-2310(95)00066-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02934581v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoacoustic detection of C2H4 emission from germinating striga seeds</w:t>
+                <w:t xml:space="preserve">Cockroaches and tomatoes investigated by laser photoacoustics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Bijnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F. Harren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reuss</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 04 (C7), pp.C7-539-C7-542. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:19947127⟩</w:t>
+              <w:t xml:space="preserve">, 1994, 04 (C7), pp.C7-435-C7-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19947102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00253181v1</w:t>
+                <w:t xml:space="preserve">jpa-00253154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cockroaches and tomatoes investigated by laser photoacoustics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoacoustic detection of C2H4 emission from germinating striga seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Harren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thuring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bijnen</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Nefkens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 04 (C7), pp.C7-435-C7-443. </w:t>
+              <w:t xml:space="preserve">, 1994, 04 (C7), pp.C7-539-C7-542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:19947102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19947127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00253154v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00253181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoacoustic Measurements of Lorentz Broadening in CO2 Between 25°C and 450 ° C*</w:t>
               </w:r>
@@ -4537,64 +4537,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Quæ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -4903,51 +4903,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating agroecology into agri-food systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecology ; research for the transition of agri-food systems and territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QUAE, pp.17-26, 2020, 978-2-7592-3293-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5076,51 +5076,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traditional durum wheat products, a distinctive quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traditional FOOD: a culinary trip through Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Hohenheim, 2016, 978-3-00-054868-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5620,51 +5620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time and Non-intrusive Detection of Ambient Ammonia using the Photothermal Deflection Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Harren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5832,64 +5832,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Photothermal Deflection Technique (PDT): Fast Trace Gas Detection in the Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F J M Harren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Reuss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Series in plical Sciences, Vol. 69; Photoacoustic and Photothermal Phenomena Ill</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7550,51 +7550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexion prospective interdisciplinaire bioéconomie - Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8051,51 +8051,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0023BE3F"/>
+    <w:nsid w:val="6A6A2D81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8282,51 +8282,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-de-vries" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4003-0760" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242345778" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05557438v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guimond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagendijk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Mam&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Baker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.70930" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05570128v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41055-026-00212-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fabiano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2026.104366" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285111v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sftr.2025.101361" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmel Cahill" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bazin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Paul Charvet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Garcia Azarcate" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.a18914" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679270v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lazaro-Mojica" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2024.1399275" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788710v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43621-024-00648-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047682v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15065499" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103399v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1160097" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.11.019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629092v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.03.027" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707415v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00786-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111854v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.2725" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254756v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2021.05.026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03004851v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verniquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Broeze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Kayser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2020.105236" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jackson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Guadalupe Rivera Ferre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Candel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Davies" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Derani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-021-00245-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10806-021-09850-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624927v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gohier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137065" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mandato" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-08722-9.P.0245" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604501v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837847v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Manchado-Sarni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2018.04.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608579v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mikolajczak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269357v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald G. J. van Mil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.10.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135766v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Solhy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick A. D. Arancon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra07568d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268593v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.1455" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GVWBZSBB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268135v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.01.169" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVC3SLNX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642138v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815676v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.J. Wasono" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.M. Harren" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Woltering" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C.P.M. van der Valk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-5214(95)00060-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934712v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J M Harren" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentius a C J Voesenek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius W P M Blom" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst J Woltering" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.4.1371" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934565v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R van Lieshout" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sikkens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J M Harren" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1145303" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934585v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Reuss" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1350-4495(94)00087-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934575v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-5214(95)00006-R" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/05BBFD15B695A166752A8AB2E3381FA94162E78D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934581v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G P Wyers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=? R P Otjes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=? J Slanina" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1352-2310(95)00066-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253181v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harren" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Vries" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reuss" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thuring" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nefkens" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19947127" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253154v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bijnen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19947102" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933797v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hammerich" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vildrik-S~rensen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Henningsen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05506517v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Mames" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Amorese" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bruen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Chmieli&#324;ski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18478772" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929265v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04048959v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91743-8.00014-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792571v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Schottroff" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Jaeger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Smetana" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Robin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fourtouni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92415-7_1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827880v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606744v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/406272.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58374-7_3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603987v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602061v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubreucq" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agropolis.fr/publications/ecotechnologies-dossier-thematique-agropolis-international.php" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602060v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809904v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934644v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiny van Boekel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Linnemann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827811v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentius Voesenek" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J.M. Harren" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor Sikkens" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacco Te Lintel Hekkert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/1-59259-067-5:67" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827847v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wyers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Otjes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Slanina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-03394-4_9" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827824v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-79660-9_1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934591v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807886v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338895v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154438v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608113v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605361v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607500v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602804v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837479v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602062v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04449307v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505676v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814090v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M Flynn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Reis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Striglio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Knol" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05506905v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Huttunen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Halberg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Terzieva" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839582v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346874v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Jo&#243;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;nde Kuti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Ba&#225;r" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Seb&#337;k" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Paillet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192055v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Szentgyorgyi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934171v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen J L Candel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derani Cristiane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866076v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935904v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935853v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Souza" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Groot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605084v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariette Matser" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-de-vries" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4003-0760" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242345778" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05557438v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guimond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagendijk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Mam&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Baker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.70930" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05570128v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41055-026-00212-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fabiano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2026.104366" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285111v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sftr.2025.101361" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmel Cahill" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bazin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Paul Charvet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Garcia Azarcate" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.a18914" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679270v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lazaro-Mojica" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2024.1399275" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788710v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43621-024-00648-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047682v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15065499" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103399v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1160097" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.11.019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707415v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00786-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629092v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.03.027" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111854v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.2725" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254756v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2021.05.026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03004851v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verniquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Broeze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Kayser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2020.105236" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jackson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Guadalupe Rivera Ferre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Candel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Davies" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Derani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-021-00245-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10806-021-09850-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624927v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gohier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137065" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837847v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Manchado-Sarni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2018.04.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973829v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mandato" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-08722-9.P.0245" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604501v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608579v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mikolajczak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269357v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald G. J. van Mil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.10.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135766v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Solhy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick A. D. Arancon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra07568d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268593v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.1455" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GVWBZSBB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268135v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.01.169" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVC3SLNX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642138v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815676v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.J. Wasono" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.M. Harren" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Woltering" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C.P.M. van der Valk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-5214(95)00060-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934581v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J M Harren" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G P Wyers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=? R P Otjes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=? J Slanina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1352-2310(95)00066-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934712v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J M Harren" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentius a C J Voesenek" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius W P M Blom" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst J Woltering" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.4.1371" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934565v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R van Lieshout" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sikkens" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1145303" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934585v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Reuss" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1350-4495(94)00087-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934575v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-5214(95)00006-R" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/05BBFD15B695A166752A8AB2E3381FA94162E78D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253154v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bijnen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Vries" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harren" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reuss" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19947102" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253181v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thuring" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nefkens" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19947127" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933797v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hammerich" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vildrik-S~rensen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Henningsen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05506517v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Mames" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Amorese" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bruen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Chmieli&#324;ski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18478772" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929265v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04048959v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91743-8.00014-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792571v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Schottroff" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Jaeger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Smetana" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Robin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fourtouni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92415-7_1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827880v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606744v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/406272.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58374-7_3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603987v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602061v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubreucq" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agropolis.fr/publications/ecotechnologies-dossier-thematique-agropolis-international.php" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602060v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809904v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934644v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiny van Boekel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Linnemann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827811v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentius Voesenek" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J.M. Harren" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor Sikkens" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacco Te Lintel Hekkert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/1-59259-067-5:67" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827847v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wyers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Otjes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Slanina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-03394-4_9" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827824v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-79660-9_1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934591v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807886v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338895v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154438v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608113v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605361v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607500v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602804v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837479v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602062v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04449307v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505676v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814090v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M Flynn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Reis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Striglio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Knol" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05506905v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Huttunen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Halberg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Terzieva" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839582v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346874v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Jo&#243;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;nde Kuti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Ba&#225;r" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Seb&#337;k" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Paillet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192055v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Szentgyorgyi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934171v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen J L Candel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derani Cristiane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866076v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935904v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935853v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Souza" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Groot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605084v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariette Matser" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>