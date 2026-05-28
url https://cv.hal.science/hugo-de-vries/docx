--- v2 (2026-05-05)
+++ v3 (2026-05-28)
@@ -1004,209 +1004,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative business models for a sustainable circular bioeconomy in the french agrifood domain</w:t>
+                <w:t xml:space="preserve">Business models for sustainable food systems: a typology based on a literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (6), pp.5499. </w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su15065499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2023.1160097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047682v1</w:t>
+                <w:t xml:space="preserve">hal-04103399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business models for sustainable food systems: a typology based on a literature review</w:t>
+                <w:t xml:space="preserve">Innovative business models for a sustainable circular bioeconomy in the french agrifood domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7, </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.5499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2023.1160097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su15065499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103399v1</w:t>
+                <w:t xml:space="preserve">hal-04047682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of food science and technology in the future partnership sustainable food systems</w:t>
               </w:r>
@@ -1264,438 +1264,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A research agenda for scaling up agroecology in European countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainable food systems science based on physics’ principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monique Axelos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-022-00786-4⟩</w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 123, pp.382-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2022.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707415v1</w:t>
+                <w:t xml:space="preserve">hal-03629092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable food systems science based on physics’ principles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mechthild Donner</w:t>
+                <w:t xml:space="preserve">A research agenda for scaling up agroecology in European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Axelos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 123, pp.382-392. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (3), pp.53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2022.03.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00786-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03629092v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to innovate business models for a circular bio‐economy?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Food science and technology contributes to sustainable food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (4), pp.1932-1947. </w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116, pp.1200-1202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bse.2725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2021.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03111854v1</w:t>
+                <w:t xml:space="preserve">hal-03254756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food science and technology contributes to sustainable food systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to innovate business models for a circular bio‐economy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 116, pp.1200-1202. </w:t>
+              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (4), pp.1932-1947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2021.05.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bse.2725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254756v1</w:t>
+                <w:t xml:space="preserve">hal-03111854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical success and risk factors for circular business models valorising agricultural waste and by-products</w:t>
               </w:r>
@@ -1805,265 +1805,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food as a commodity, human right or common good</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new conceptual 'cylinder' framework for sustainable bioeconomy systems and their actors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Axelos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Food</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43016-021-00245-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Environmental Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (2), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10806-021-09850-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187424v1</w:t>
+                <w:t xml:space="preserve">hal-03187421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new conceptual 'cylinder' framework for sustainable bioeconomy systems and their actors</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Food as a commodity, human right or common good</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Guadalupe Rivera Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiane Derani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Environmental Ethics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34 (2), pp.1-26. </w:t>
+              <w:t xml:space="preserve">Nature Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (3), pp.132-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10806-021-09850-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43016-021-00245-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187421v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new circular business model typology for creating value from agro-waste</w:t>
               </w:r>
@@ -2147,382 +2147,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meeting new challenges in food science technology: the development of complex systems approach for food and biobased research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovation and tradition: The viewpoint of French SMEs in the durum wheat sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mandato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (n°3), pp.245-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2018.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15122/ISBN.978-2-406-08722-9.P.0245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837847v1</w:t>
+                <w:t xml:space="preserve">hal-01973829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation and tradition: The viewpoint of French SMEs in the durum wheat sector</w:t>
+                <w:t xml:space="preserve">Food chains; the cradle for scientific ideas and the target for technological innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Mandato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo de Vries</w:t>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kondjoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/ISBN.978-2-406-08722-9.P.0245⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.7-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973829v1</w:t>
+                <w:t xml:space="preserve">hal-01604501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food chains; the cradle for scientific ideas and the target for technological innovations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
+                <w:t xml:space="preserve">Meeting new challenges in food science technology: the development of complex systems approach for food and biobased research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Axelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Garric</w:t>
+                <w:t xml:space="preserve">Pascale Manchado-Sarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Kondjoyan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 46, pp.7-17. </w:t>
+              <w:t xml:space="preserve">, 2018, 46, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2018.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604501v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale food process engineering — Challenges and perspectives</w:t>
               </w:r>
@@ -2547,51 +2547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2910,51 +2910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New perspective for biorefi ning cereals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3339,913 +3339,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NON-INTRUSIVE, FAST AND SENSITIVE AMMONIA DETECTION BY LASER PHOTOTHERMAL DEFLECTION</w:t>
+                <w:t xml:space="preserve">IR LASER PHOTOTHERMAL TRACE GAS DETECTION APPLIED TO ENVIRONMENTAL AND BIOLOGICAL PROBLEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M R van Lieshout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F J M Harren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">? R P Otjes</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Reuss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/1352-2310(95)00066-8⟩</w:t>
+              <w:t xml:space="preserve">Inl'rared Phys. Technol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/1350-4495(94)00087-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934581v1</w:t>
+                <w:t xml:space="preserve">hal-02934585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lnvestigation of local Ethylene Emission from lntact Cherry Tomatoes by Means of Photothermal Deflection and ' Photoacoustic Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans J M Harren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frans J M Harren</w:t>
+                <w:t xml:space="preserve">Laurentius a C J Voesenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurentius a C J Voesenek</w:t>
+                <w:t xml:space="preserve">Cornelius W P M Blom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernst J Woltering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 107, pp.1371 - 1377. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.107.4.1371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A real-time, nonintrusive trace gas detector based on laser photothermal deflection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Dam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M R van Lieshout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Dam</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C Sikkens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F J M Harren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1145303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IR LASER PHOTOTHERMAL TRACE GAS DETECTION APPLIED TO ENVIRONMENTAL AND BIOLOGICAL PROBLEMS</w:t>
+                <w:t xml:space="preserve">In situ, real-time monitoring of wound-induced ethylene in cherry tomatoes by two infrared laser-driven systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F J M Harren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Reuss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inl'rared Phys. Technol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/1350-4495(94)00087-2⟩</w:t>
+              <w:t xml:space="preserve">Postharvest Biology and Technology Postharvest Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 6, pp.275 - 285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0925-5214(95)00006-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934585v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ, real-time monitoring of wound-induced ethylene in cherry tomatoes by two infrared laser-driven systems</w:t>
+                <w:t xml:space="preserve">NON-INTRUSIVE, FAST AND SENSITIVE AMMONIA DETECTION BY LASER PHOTOTHERMAL DEFLECTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F J M Harren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G P Wyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">? R P Otjes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">? J Slanina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postharvest Biology and Technology Postharvest Biology and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0925-5214(95)00006-R⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 29, pp.1069 - 1074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/1352-2310(95)00066-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02934575v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cockroaches and tomatoes investigated by laser photoacoustics</w:t>
+                <w:t xml:space="preserve">Photoacoustic detection of C2H4 emission from germinating striga seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bijnen</w:t>
+                <w:t xml:space="preserve">F. Harren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Harren</w:t>
+                <w:t xml:space="preserve">J. Reuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Reuss</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Thuring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nefkens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 04 (C7), pp.C7-435-C7-443. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:19947102⟩</w:t>
+              <w:t xml:space="preserve">, 1994, 04 (C7), pp.C7-539-C7-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19947127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00253154v1</w:t>
+                <w:t xml:space="preserve">jpa-00253181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoacoustic detection of C2H4 emission from germinating striga seeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cockroaches and tomatoes investigated by laser photoacoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bijnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Harren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Harren</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Reuss</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 04 (C7), pp.C7-539-C7-542. </w:t>
+              <w:t xml:space="preserve">, 1994, 04 (C7), pp.C7-435-C7-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:19947127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19947102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00253181v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00253154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoacoustic Measurements of Lorentz Broadening in CO2 Between 25°C and 450 ° C*</w:t>
               </w:r>
@@ -4537,64 +4537,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Quæ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -4903,51 +4903,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating agroecology into agri-food systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecology ; research for the transition of agri-food systems and territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QUAE, pp.17-26, 2020, 978-2-7592-3293-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5076,51 +5076,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traditional durum wheat products, a distinctive quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traditional FOOD: a culinary trip through Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Hohenheim, 2016, 978-3-00-054868-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5620,51 +5620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time and Non-intrusive Detection of Ambient Ammonia using the Photothermal Deflection Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Harren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5832,64 +5832,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Photothermal Deflection Technique (PDT): Fast Trace Gas Detection in the Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F J M Harren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Reuss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Series in plical Sciences, Vol. 69; Photoacoustic and Photothermal Phenomena Ill</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6853,242 +6853,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report with assessed skills and knowledge gaps. Deliverable 5.1 : HE project FOODPathS</w:t>
+                <w:t xml:space="preserve">Sustainable Food Systems Partnership for People, Planet and Climate: STRATEGIC RESEARCH AND INNOVATION AGENDA (SRIA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine M Flynn</w:t>
+                <w:t xml:space="preserve">Minna Huttunen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Reis</w:t>
+                <w:t xml:space="preserve">Niels Halberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Striglio</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">ISEKI; EFFoST; INRAE. 2023, PP 1-24, https://doi.org/10.5281/zenodo.14588386</w:t>
+                <w:t xml:space="preserve">Anastasiya Terzieva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SCAR Food Systems Strategic Working Group. 2023, 65 p, https://www.scar-europe.org/images/FOOD/Main_actions/SFS_Partnership_SRIA_31012023.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04814090v1</w:t>
+                <w:t xml:space="preserve">hal-05506905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Food Systems Partnership for People, Planet and Climate: STRATEGIC RESEARCH AND INNOVATION AGENDA (SRIA)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Report with assessed skills and knowledge gaps. Deliverable 5.1 : HE project FOODPathS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine M Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minna Huttunen</w:t>
+                <w:t xml:space="preserve">Sofia Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Striglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Knol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">SCAR Food Systems Strategic Working Group. 2023, 65 p, https://www.scar-europe.org/images/FOOD/Main_actions/SFS_Partnership_SRIA_31012023.pdf</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISEKI; EFFoST; INRAE. 2023, PP 1-24, https://doi.org/10.5281/zenodo.14588386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506905v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on Mapping Results of FOODPathS</w:t>
               </w:r>
@@ -7432,77 +7432,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science Advice for Policy by European Academies A SUSTAINABLE FOOD SYSTEM FOR THE EUROPEAN UNION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen J L Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7550,51 +7550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexion prospective interdisciplinaire bioéconomie - Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8051,51 +8051,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A6A2D81"/>
+    <w:nsid w:val="C827B6F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8282,51 +8282,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-de-vries" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4003-0760" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242345778" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05557438v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guimond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagendijk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Mam&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Baker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.70930" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05570128v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41055-026-00212-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fabiano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2026.104366" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285111v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sftr.2025.101361" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmel Cahill" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bazin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Paul Charvet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Garcia Azarcate" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.a18914" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679270v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lazaro-Mojica" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2024.1399275" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788710v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43621-024-00648-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047682v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15065499" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103399v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1160097" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.11.019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707415v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00786-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629092v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.03.027" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111854v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.2725" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254756v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2021.05.026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03004851v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verniquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Broeze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Kayser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2020.105236" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jackson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Guadalupe Rivera Ferre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Candel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Davies" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Derani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-021-00245-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10806-021-09850-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624927v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gohier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137065" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837847v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Manchado-Sarni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2018.04.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973829v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mandato" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-08722-9.P.0245" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604501v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608579v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mikolajczak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269357v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald G. J. van Mil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.10.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135766v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Solhy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick A. D. Arancon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra07568d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268593v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.1455" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GVWBZSBB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268135v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.01.169" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVC3SLNX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642138v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815676v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.J. Wasono" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.M. Harren" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Woltering" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C.P.M. van der Valk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-5214(95)00060-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934581v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J M Harren" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G P Wyers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=? R P Otjes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=? J Slanina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1352-2310(95)00066-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934712v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J M Harren" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentius a C J Voesenek" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius W P M Blom" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst J Woltering" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.4.1371" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934565v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R van Lieshout" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sikkens" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1145303" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934585v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Reuss" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1350-4495(94)00087-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934575v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-5214(95)00006-R" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/05BBFD15B695A166752A8AB2E3381FA94162E78D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253154v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bijnen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Vries" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harren" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reuss" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19947102" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253181v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thuring" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nefkens" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19947127" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933797v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hammerich" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vildrik-S~rensen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Henningsen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05506517v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Mames" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Amorese" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bruen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Chmieli&#324;ski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18478772" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929265v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04048959v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91743-8.00014-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792571v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Schottroff" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Jaeger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Smetana" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Robin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fourtouni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92415-7_1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827880v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606744v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/406272.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58374-7_3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603987v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602061v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubreucq" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agropolis.fr/publications/ecotechnologies-dossier-thematique-agropolis-international.php" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602060v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809904v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934644v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiny van Boekel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Linnemann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827811v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentius Voesenek" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J.M. Harren" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor Sikkens" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacco Te Lintel Hekkert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/1-59259-067-5:67" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827847v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wyers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Otjes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Slanina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-03394-4_9" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827824v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-79660-9_1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934591v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807886v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338895v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154438v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608113v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605361v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607500v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602804v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837479v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602062v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04449307v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505676v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814090v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M Flynn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Reis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Striglio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Knol" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05506905v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Huttunen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Halberg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Terzieva" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839582v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346874v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Jo&#243;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;nde Kuti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Ba&#225;r" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Seb&#337;k" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Paillet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192055v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Szentgyorgyi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934171v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen J L Candel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derani Cristiane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866076v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935904v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935853v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Souza" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Groot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605084v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariette Matser" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-de-vries" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4003-0760" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242345778" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05557438v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guimond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagendijk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Mam&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Baker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.70930" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05570128v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41055-026-00212-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fabiano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2026.104366" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285111v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sftr.2025.101361" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmel Cahill" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bazin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Paul Charvet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Garcia Azarcate" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.a18914" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679270v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lazaro-Mojica" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2024.1399275" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788710v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43621-024-00648-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1160097" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15065499" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.11.019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629092v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.03.027" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707415v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00786-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254756v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2021.05.026" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.2725" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03004851v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verniquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Broeze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Kayser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2020.105236" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187421v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10806-021-09850-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187424v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jackson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Guadalupe Rivera Ferre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Candel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Davies" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Derani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-021-00245-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624927v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gohier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137065" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mandato" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-08722-9.P.0245" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604501v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837847v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Manchado-Sarni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2018.04.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608579v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mikolajczak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269357v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald G. J. van Mil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.10.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135766v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Solhy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick A. D. Arancon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra07568d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268593v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.1455" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GVWBZSBB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268135v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.01.169" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVC3SLNX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642138v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815676v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.J. Wasono" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.M. Harren" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Woltering" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C.P.M. van der Valk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-5214(95)00060-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934585v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R van Lieshout" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J M Harren" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Reuss" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1350-4495(94)00087-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934712v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J M Harren" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentius a C J Voesenek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius W P M Blom" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst J Woltering" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.4.1371" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934565v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dam" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sikkens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1145303" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934575v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-5214(95)00006-R" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/05BBFD15B695A166752A8AB2E3381FA94162E78D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934581v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G P Wyers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=? R P Otjes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=? J Slanina" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1352-2310(95)00066-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253181v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harren" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Vries" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reuss" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thuring" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nefkens" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19947127" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253154v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bijnen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19947102" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933797v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hammerich" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vildrik-S~rensen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Henningsen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05506517v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Mames" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Amorese" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bruen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Chmieli&#324;ski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18478772" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929265v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04048959v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91743-8.00014-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792571v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Schottroff" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Jaeger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Smetana" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Robin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fourtouni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92415-7_1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827880v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606744v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/406272.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58374-7_3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603987v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602061v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubreucq" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agropolis.fr/publications/ecotechnologies-dossier-thematique-agropolis-international.php" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602060v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809904v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934644v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiny van Boekel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Linnemann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827811v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentius Voesenek" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J.M. Harren" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor Sikkens" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacco Te Lintel Hekkert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/1-59259-067-5:67" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827847v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wyers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Otjes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Slanina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-03394-4_9" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827824v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-79660-9_1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934591v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807886v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338895v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154438v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608113v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605361v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607500v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602804v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837479v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602062v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04449307v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505676v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05506905v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Huttunen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Halberg" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Terzieva" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814090v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M Flynn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Reis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Striglio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Knol" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839582v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346874v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Jo&#243;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;nde Kuti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Ba&#225;r" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Seb&#337;k" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Paillet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192055v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Szentgyorgyi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934171v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen J L Candel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derani Cristiane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866076v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935904v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935853v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Souza" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Groot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605084v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariette Matser" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>