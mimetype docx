--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1062,610 +1062,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les transformations de l’ESR au prisme de l’analyse discursive des comptes rendus de conseils et des rapports scientifiques »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+                <w:t xml:space="preserve">« Balisage en XML-TEI d’un corpus diachronique de compte-rendu de conseils d’universités et de rapports de laboratoires : principes et méthodes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugo Dumoulin</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Lethier</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigoriy Manucharian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grigoriy Manucharian</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Née</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e colloque du RESUP : Fin d'un monde, nouveau monde ? Penser les changements des systèmes d'enseignement supérieur et de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RESUP, Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées d’études Élaboration d’outils pour l’histoire du livre, de l’écrit et de la lecture à l’ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Université Paris Est Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286278v1</w:t>
+                <w:t xml:space="preserve">hal-04286306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Balisage en XML-TEI d’un corpus diachronique de compte-rendu de conseils d’universités et de rapports de laboratoires : principes et méthodes »</w:t>
+                <w:t xml:space="preserve">Explorations textométriques d'un corpus foucaldien. Le Désordre des familles : au plus près de la naissance du genre du rapport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dumoulin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études Élaboration d’outils pour l’histoire du livre, de l’écrit et de la lecture à l’ère du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Université Paris Est Créteil, France</w:t>
+              <w:t xml:space="preserve">11èmes Journées de Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286306v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorations textométriques d'un corpus foucaldien. Le Désordre des familles : au plus près de la naissance du genre du rapport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Les transformations de l’ESR au prisme de l’analyse discursive des comptes rendus de conseils et des rapports scientifiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigoriy Manucharian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées de Linguistique de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">5e colloque du RESUP : Fin d'un monde, nouveau monde ? Penser les changements des systèmes d'enseignement supérieur et de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RESUP, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627781v1</w:t>
+                <w:t xml:space="preserve">hal-04286278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La notion de ‘fonction’ dans le champ du discours »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Caractériser les logiques disciplinaires et institutionnelles dans les rapports d’autoévaluation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Née</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dumoulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire " Epistémologie des sciences du langage "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, B. Godart-Wendling (Modyco), 2022, Paris Nanterre, France</w:t>
+              <w:t xml:space="preserve">colloque FRACTEXT : Identification des textes et analyse multifractale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Marne-la-vallée, UPEM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318119v1</w:t>
+                <w:t xml:space="preserve">hal-04286385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Caractériser les logiques disciplinaires et institutionnelles dans les rapports d’autoévaluation »</w:t>
+                <w:t xml:space="preserve">Caractériser les logiques disciplinaires et institutionnelles dans les rapports d’autoévaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque FRACTEXT : Identification des textes et analyse multifractale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Marne-la-vallée, UPEM, France</w:t>
+              <w:t xml:space="preserve">JADT 2022: Proceedings of the 16th international conference on statistical analysis of textual data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Naples, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286385v1</w:t>
+                <w:t xml:space="preserve">hal-03889970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser les logiques disciplinaires et institutionnelles dans les rapports d’autoévaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Lethier</w:t>
+                <w:t xml:space="preserve">« La notion de ‘fonction’ dans le champ du discours »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hugo Dumoulin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2022: Proceedings of the 16th international conference on statistical analysis of textual data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Naples, Italie</w:t>
+              <w:t xml:space="preserve">Séminaire " Epistémologie des sciences du langage "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, B. Godart-Wendling (Modyco), 2022, Paris Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889970v1</w:t>
+                <w:t xml:space="preserve">hal-04318119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2384,51 +2384,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88607E36"/>
+    <w:nsid w:val="3674AC9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2615,51 +2615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-dumoulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1825-3976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268735891" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04103856v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dumoulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8285" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04087733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Facq-Mellet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8135" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191127v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ling.561.0003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04114673v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA100134" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04121973v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/philosophie-et-histoire-des-idees/penser-l-evenement/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889991v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vadistat.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311380v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Premat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746790v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Montrichard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286278v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoriy Manucharian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286306v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Sitri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318119v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286385v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889970v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04121941v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Revel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vuillerod" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287318v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038004v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Adami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.421.0005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04103895v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8115" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bruneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617213v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-dumoulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1825-3976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268735891" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04103856v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dumoulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8285" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04087733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Facq-Mellet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8135" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191127v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ling.561.0003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04114673v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA100134" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04121973v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/philosophie-et-histoire-des-idees/penser-l-evenement/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889991v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vadistat.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311380v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Premat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746790v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Montrichard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286306v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoriy Manucharian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Sitri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286278v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286385v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318119v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04121941v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Revel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vuillerod" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287318v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038004v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Adami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.421.0005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04103895v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8115" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bruneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617213v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>