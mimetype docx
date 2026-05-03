--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.85676392573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hugo DUMOULIN </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maître de conférences en Sciences du Langage, Laboratoire MoDyCo, Université Paris Nanterre</w:t>
+        <w:t xml:space="preserve">Maître de conférences en Sciences du Langage, Laboratoire MoDyCo, Université Paris Nanterre – CNRS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -430,51 +430,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La linguistique : revue internationale de linguistique générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Vol. 56 (1), pp.3-24. </w:t>
+              <w:t xml:space="preserve">, 2020, 56, pp.3-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ling.561.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -812,1317 +812,1317 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological Exploration of Pattern Mining to Identify Discursive Routines in Formal Records</w:t>
+                <w:t xml:space="preserve">Penser l’événement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Premat</w:t>
+                <w:t xml:space="preserve">Judith Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sascha Diwersy</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Vuillerod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, CNRS Philosophie, 978-2-271-13212-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311380v1</w:t>
-[...703 lines deleted...]
-                <w:t xml:space="preserve">hal-04318119v1</w:t>
+                <w:t xml:space="preserve">hal-04121941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l’événement</w:t>
+                <w:t xml:space="preserve">Approches matérialistes du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Judith Revel</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Pensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 421 (1), pp.5-6, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lp.421.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrication discursive de l’université : comptes rendus et rapports scientifiques en diachronie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...40 lines deleted...]
-                <w:t xml:space="preserve">hal-04121941v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 78, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/praxematique.8115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A contribution of discourse analysis to the morphology of nominalizations. Study of the use of nominalizations in the genre of the scientific activity report using a corpus linguistics approach</w:t>
+                <w:t xml:space="preserve">Methodological Exploration of Pattern Mining to Identify Discursive Routines in Formal Records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Premat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Morphology (ISMo) 2023</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Corpus Linguistics 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aston Univeristy, Jun 2025, Birmingham, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fac et son temps : Explorations textométriques d'un corpus diachronique de comptes rendus universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Montrichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17es Journées internationales d'Analyse statistique des Données Textuelles (JADT 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explorations textométriques d'un corpus foucaldien. Le Désordre des familles : au plus près de la naissance du genre du rapport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11èmes Journées de Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Balisage en XML-TEI d’un corpus diachronique de compte-rendu de conseils d’universités et de rapports de laboratoires : principes et méthodes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigoriy Manucharian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Née</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287318v1</w:t>
+                <w:t xml:space="preserve">Frederique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études Élaboration d’outils pour l’histoire du livre, de l’écrit et de la lecture à l’ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Université Paris Est Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les transformations de l’ESR au prisme de l’analyse discursive des comptes rendus de conseils et des rapports scientifiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigoriy Manucharian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e colloque du RESUP : Fin d'un monde, nouveau monde ? Penser les changements des systèmes d'enseignement supérieur et de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RESUP, Oct 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Caractériser les logiques disciplinaires et institutionnelles dans les rapports d’autoévaluation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Née</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque FRACTEXT : Identification des textes et analyse multifractale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Marne-la-vallée, UPEM, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractériser les logiques disciplinaires et institutionnelles dans les rapports d’autoévaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Née</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JADT 2022: Proceedings of the 16th international conference on statistical analysis of textual data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Naples, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La notion de ‘fonction’ dans le champ du discours »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire " Epistémologie des sciences du langage "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, B. Godart-Wendling (Modyco), 2022, Paris Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches matérialistes du langage</w:t>
+                <w:t xml:space="preserve">A contribution of discourse analysis to the morphology of nominalizations. Study of the use of nominalizations in the genre of the scientific activity report using a corpus linguistics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dumoulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Adami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Pensée</w:t>
-[...108 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium of Morphology (ISMo) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/praxematique.8115⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04103895v1</w:t>
+                <w:t xml:space="preserve">hal-04287318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2384,51 +2384,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3674AC9B"/>
+    <w:nsid w:val="ABF716BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2615,51 +2615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-dumoulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1825-3976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268735891" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04103856v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dumoulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8285" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04087733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Facq-Mellet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8135" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191127v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ling.561.0003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04114673v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA100134" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04121973v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/philosophie-et-histoire-des-idees/penser-l-evenement/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889991v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vadistat.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311380v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Premat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746790v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Montrichard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286306v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoriy Manucharian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Sitri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286278v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286385v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318119v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04121941v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Revel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vuillerod" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287318v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038004v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Adami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.421.0005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04103895v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8115" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bruneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617213v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-dumoulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1825-3976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268735891" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04103856v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dumoulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8285" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04087733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Facq-Mellet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8135" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191127v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ling.561.0003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04114673v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA100134" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04121973v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/philosophie-et-histoire-des-idees/penser-l-evenement/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889991v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vadistat.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04121941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Revel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vuillerod" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038004v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Adami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.421.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04103895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8115" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311380v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Premat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746790v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Montrichard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627781v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286306v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoriy Manucharian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Sitri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286278v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286385v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889970v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318119v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287318v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bruneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617213v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>