--- v2 (2026-05-03)
+++ v3 (2026-06-04)
@@ -1418,610 +1418,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorations textométriques d'un corpus foucaldien. Le Désordre des familles : au plus près de la naissance du genre du rapport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Les transformations de l’ESR au prisme de l’analyse discursive des comptes rendus de conseils et des rapports scientifiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigoriy Manucharian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées de Linguistique de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">5e colloque du RESUP : Fin d'un monde, nouveau monde ? Penser les changements des systèmes d'enseignement supérieur et de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RESUP, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627781v1</w:t>
+                <w:t xml:space="preserve">hal-04286278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Balisage en XML-TEI d’un corpus diachronique de compte-rendu de conseils d’universités et de rapports de laboratoires : principes et méthodes »</w:t>
+                <w:t xml:space="preserve">Explorations textométriques d'un corpus foucaldien. Le Désordre des familles : au plus près de la naissance du genre du rapport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dumoulin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études Élaboration d’outils pour l’histoire du livre, de l’écrit et de la lecture à l’ère du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Université Paris Est Créteil, France</w:t>
+              <w:t xml:space="preserve">11èmes Journées de Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286306v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les transformations de l’ESR au prisme de l’analyse discursive des comptes rendus de conseils et des rapports scientifiques »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+                <w:t xml:space="preserve">« Balisage en XML-TEI d’un corpus diachronique de compte-rendu de conseils d’universités et de rapports de laboratoires : principes et méthodes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugo Dumoulin</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Lethier</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigoriy Manucharian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grigoriy Manucharian</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Née</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e colloque du RESUP : Fin d'un monde, nouveau monde ? Penser les changements des systèmes d'enseignement supérieur et de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RESUP, Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées d’études Élaboration d’outils pour l’histoire du livre, de l’écrit et de la lecture à l’ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Université Paris Est Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286278v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Caractériser les logiques disciplinaires et institutionnelles dans les rapports d’autoévaluation »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Lethier</w:t>
+                <w:t xml:space="preserve">« La notion de ‘fonction’ dans le champ du discours »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hugo Dumoulin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque FRACTEXT : Identification des textes et analyse multifractale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Marne-la-vallée, UPEM, France</w:t>
+              <w:t xml:space="preserve">Séminaire " Epistémologie des sciences du langage "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, B. Godart-Wendling (Modyco), 2022, Paris Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286385v1</w:t>
+                <w:t xml:space="preserve">hal-04318119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser les logiques disciplinaires et institutionnelles dans les rapports d’autoévaluation</w:t>
+                <w:t xml:space="preserve">« Caractériser les logiques disciplinaires et institutionnelles dans les rapports d’autoévaluation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2022: Proceedings of the 16th international conference on statistical analysis of textual data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Naples, Italie</w:t>
+              <w:t xml:space="preserve">colloque FRACTEXT : Identification des textes et analyse multifractale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Marne-la-vallée, UPEM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889970v1</w:t>
+                <w:t xml:space="preserve">hal-04286385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La notion de ‘fonction’ dans le champ du discours »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractériser les logiques disciplinaires et institutionnelles dans les rapports d’autoévaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Née</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dumoulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire " Epistémologie des sciences du langage "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, B. Godart-Wendling (Modyco), 2022, Paris Nanterre, France</w:t>
+              <w:t xml:space="preserve">JADT 2022: Proceedings of the 16th international conference on statistical analysis of textual data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Naples, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318119v1</w:t>
+                <w:t xml:space="preserve">hal-03889970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2384,51 +2384,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ABF716BC"/>
+    <w:nsid w:val="117E8BB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2615,51 +2615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-dumoulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1825-3976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268735891" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04103856v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dumoulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8285" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04087733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Facq-Mellet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8135" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191127v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ling.561.0003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04114673v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA100134" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04121973v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/philosophie-et-histoire-des-idees/penser-l-evenement/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889991v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vadistat.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04121941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Revel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vuillerod" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038004v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Adami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.421.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04103895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8115" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311380v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Premat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746790v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Montrichard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627781v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286306v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoriy Manucharian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Sitri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286278v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286385v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889970v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318119v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287318v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bruneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617213v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-dumoulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1825-3976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268735891" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04103856v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dumoulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8285" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04087733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Facq-Mellet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8135" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191127v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ling.561.0003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04114673v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA100134" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04121973v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/philosophie-et-histoire-des-idees/penser-l-evenement/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889991v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vadistat.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04121941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Revel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vuillerod" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038004v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Adami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.421.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04103895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8115" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311380v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Premat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746790v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Montrichard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-pec.hal.science/hal-04286278v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoriy Manucharian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627781v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-pec.hal.science/hal-04286306v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Sitri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-pec.hal.science/hal-04318119v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-pec.hal.science/hal-04286385v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889970v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287318v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bruneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617213v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>