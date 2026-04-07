--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -868,287 +868,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Évaluation des besoins, importunité scolaire et réinvention de l’inéducable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ébersold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 86 (2), pp.65-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.086.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du travail de l’institution sur elle-même</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la LCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°11 (3), pp.107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/clcd.011.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction. L’inclusion ou la fin de la discrimination pour les personnes handicapées : chimère ou réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la LCD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (11), pp.11 - 19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/clcd.011.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279926v1</w:t>
-              </w:r>
-[...180 lines deleted...]
-                <w:t xml:space="preserve">hal-04279907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Note de lecture critique] La condition handicapée, Henri-Jacques Stiker, Presses Universitaires de Grenoble, collection « Handicap Vieillissement Société », 2017.</w:t>
               </w:r>
@@ -2033,50 +2033,244 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Il n'existe pas de “bons établissements” spécialisés. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaquero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Étienne Douat; Hugo Dupont; Stéphane Vaquero. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Idées reçues sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Cavalier Bleu, pp.137-144, 2025, Idées reçues – Gresco, 979-10-318-0716-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcb.douat.2024.01.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'élève indéfini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Héloïse Durler; Laurent Bovey; Alexandre Sotirov; Valérie Angelucci. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'exclusion ordinaire du handicap : un cas d'école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épistemé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.131-163, 2025, Sociologie de l'éducation, 978-2-88915-695-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2092,645 +2286,451 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Étienne Douat; Hugo Dupont; Stéphane Vaquero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur le handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cavalier Bleu, pp.15-18, 2025, Idées reçues – Gresco, 979-10-318-0716-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lcb.douat.2024.01.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...72 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lcb.douat.2024.01.0137⟩</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'institution totale à l'accompagnement total Réflexions autour de la désinstitutionnalisation des enfants handicapés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l’enfermement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.202-216, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pug.vienn.2022.01.0201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">L'exclusion ordinaire du handicap : un cas d'école</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les unités d'enseignement externalisées : un outil d'accessibilisation de l'institution scolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'accessibilité ou l'école réinventée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9781789480115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dispositif d'orientation permanent ou l'accompagnement quel qu'il soit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inclure dans et hors l'école ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-8066-3731-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêter auprès de jeunes accueillis en Institut thérapeutique, éducatif et pédagogique : quels choix méthodologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manuel Boucher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Normes, déviances et réactions sociales : méthodes d’enquête et expériences de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.131-163, 2025, Sociologie de l'éducation, 978-2-88915-695-5</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-192, 2015, Recherche et transformation sociale, 978-2-343-06664-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi de 2005 et l’accessibilité scolaire : une certaine ambiguïté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Zaffran (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accessibilité et handicap : Anciennes pratiques, nouvel enjeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.235-248, 2015, Handicap, vieillissement, société, 978-2-7061-2225-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...210 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469257v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01827293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les troubles du comportement : un enjeu politique ?</w:t>
               </w:r>
@@ -3173,3508 +3173,3508 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparer les systèmes scolaires et l’inclusion des élèves à besoins éducatifs particuliers en France et au Kazakhstan : pistes pour une recherche commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École inclusive en France et au Kazakhstan [Journée d’études]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Sorbonne-Kazakhstan, May 2025, Almaty, Kazakhstan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des dispositifs scolaires inclusifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des principes à l’expérience : quel bilan pour l’inclusion des élèves en situation de handicap [Journée d'études]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire interdisciplinaire en études culturelles (LinCS, UMR 7069), université de Strasbourg; Laboratoire Sociétés, acteurs, gouvernement en Europe (LinCS, UMR 7363), université de Strasbourg, Oct 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enfants handicapés à l’école : entre ségrégation et intégration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Staff Week sur l'nclusion scolaire. Perspectives comparatives : Ouzbékistan, Kirghizistan, Kazakhstan, Tadjikistan, Indonésie et France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspé Poitiers, Feb 2025, Poitiers (Université de Poitiers), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques idées reçues sur le handicap : une approche sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rencontres de l’Action Sociale : « Travail social et handicap : 20 ans après la loi du 11 février 2005 » [Colloque]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers; IRTS Poitou-Charentes; Institut Richemont, Nov 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La désinstitutionnalisation dans le prisme des droits humains : le cas de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les politiques de l’autonomie et la dynamique de désinstitutionnalisation. Dimension internationale et enjeux professionnels [Colloque]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux, Jun 2025, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60527/sm1b-f115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Institut Sorbonne-Kazakhstan, May 2025, Almaty, Kazakhstan</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socio-histoire de l'inclusion scolaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'inclusion scolaire au Kazakhstan et en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Sorbonne-Kazakhstan ; Abaï University, Apr 2024, Almaty, Kazakhstan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire interdisciplinaire en études culturelles (LinCS, UMR 7069), université de Strasbourg; Laboratoire Sociétés, acteurs, gouvernement en Europe (LinCS, UMR 7363), université de Strasbourg, Oct 2025, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignants et travailleurs médico-sociaux face au droit à l'inclusion scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La place de la famille et des proches dans l'exercice des droits humains des personnes vulnérabilisées par la vieillesse, la maladie, le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bretagne Occidental - Laboratoire d'étude de recherches en sociologie - LABERS (EA 3149), Jun 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Inspé Poitiers, Feb 2025, Poitiers (Université de Poitiers), France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois siècles d'inclusion scolaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inclusion scolaire et universitaire : perspectives comparées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Nationale du Kirghizistan, Apr 2024, Bichkek, Kirghizistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Hugo Dupont</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La RGPD et la sociologie : quelles implications méthodologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire méthodologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRESCO, Dec 2023, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’exil à l’inclusion scolaire de jeunes d’ITEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les élèves à besoins éducatifs particuliers (EBEP) : regards des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspé Franche-Comté, Jun 2023, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la désinstitutionalisation en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux de la désinstitutionalisation des personnes en situation du handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Financer l’entrepreneuriat de demain (FEID) de la fondation universitaire Paris-Nanterre, Nov 2023, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les UEE et les EMAS. Vers une école inclusive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trajectoires de Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PACTE, Mar 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La société inclusive introuvable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment penser l'inclusion aujourd'hui ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Santé Mentale Nouvelle-Aquitaine; Agence Régionale de Santé (ARS) Nouvelle-Aquitaine, Sep 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la désinstitutionnalisation à la métamorphose institutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e Rendez-vous de l'IRESP: Les défis de l’offre médico-sociale dans le champ de l’autonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IReSP – Institut pour la Recherche en Santé Publique, Nov 2021, Visio conference, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prétention scolaire d’enfants issus d’établissements spécialisés : du besoin au droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’inclusion scolaire dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Jan 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution du médico-social : désinstitutionnalisation ou déségrégation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIRTES – Laboratoire interdisciplinaire de recherche sur les transformations des pratiques éducatives et des pratiques sociales (Université Paris-Est Créteil – UPEC), Nov 2021, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’institution totale à l’accompagnement total. Réflexions autour de la désinstitutionnalisation des enfants handicapés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Domination, Résistance, Émancipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gresco, Sep 2021, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De dispositifs en dispositifs : parcours de jeunes d’ITEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’inclusion scolaire dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Nov 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La désinstitutionnalisation du handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment penser l'inclusion aujourd'hui ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération nationale pour l'inclusion des personnes en situation de handicap (FISAF), Oct 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De dispositifs d’exclusion à un dispositif d’intégration Parcours de jeunes d’Instituts thérapeutiques éducatifs et pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pensée critique et expertise dans la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CeDS – Laboratoire Culture et Diffusion des Savoirs (Université de Bordeaux), Oct 2020, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’institution totale à l’accompagnement total. Réflexions autour de la désinstitutionnalisation des enfants handicapés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interroger, décrire, penser les institutions : (dis)continuités et transformations. Analyser les processus d’apparition, de consolidation ou de déclin des institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS – Association canadienne-française pour l'avancement des sciences, May 2020, Sherbroock, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désinstitutionnalisation : origines, débats et chiffres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inclusion, Innovation, Transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération nationale pour l'inclusion des personnes en situation de handicap (FISAF), Dec 2020, Visio conférence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La délégitimation de la prétention à la scolarisation des enfants orientés en établissement spécialisé : des parents sous contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e colloque franco-latino-américain de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Laval, Jun 2020, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « virage inclusif » français : vers une désinstitutionnalisation du handicap ? L'exemple des Unités d'enseignement externalisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’inclusion scolaire dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Jan 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Unités d’enseignement externalisées : un outil d’accessibilisation de l’institution scolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accessibilité, droit et citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Accessibilité du Conservatoire National des Arts et Métiers (CNAM), Jan 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociohistoire de l’éducation spécialisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’inclusion scolaire dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Dispositif d'Orientation Permanent : Quelle place pour l'enfant handicapé et sa famille ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque EMELCARA (Expérience d’un dispositif de médiation auprès d’étudiants et de lycéens atteints d’un cancer ou d’une maladie rare) : Accompagnement, médiation et altérités : de l'inclusion prescrite à l'inclusion réelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LACES (EA 7437) de l’Université de Bordeaux, Aug 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Unités d’enseignement externalisées : de la déségrégation à l’institutionnalisation de la liminalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser les frontières, passer les frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale des sociologues de langue française (AISLF), Dec 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme du « virage inclusif » et ses enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’inclusion scolaire dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Dec 2019, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et représentations du handicap chez le jeune enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’accueil des jeunes enfants en situation de handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut régional du travail social (IRTS), Mar 2018, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Dispositif d’Orientation Permanent. Ou l’accompagnement coûte que coûte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La participation dans les politiques sociales et médico-sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Thématique 6 « Protection sociale, Politiques sociales et Solidarités » de l’Association française de Sociologie (AFS), Oct 2018, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orientation et vie en ITEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut régional du travail social (IRTS), Apr 2017, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques éducatives, école inclusive et handicap. Une scolarisation soumise au bien-être et à l'éducabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université de Poitiers; IRTS Poitou-Charentes; Institut Richemont, Nov 2025, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Le bien-être dans l’éducation : un objet de recherche pour les sciences humaines et sociales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Nationale du Kirghizistan, Apr 2024, Bichkek, Kirghizistan</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’évolution des politiques éducatives inclusives à la question du bienêtre dans la scolarisation des élèves handicapés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Pour une meilleure compréhension de la notion de bien-être : représentations, discours et politiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut Sorbonne-Kazakhstan ; Abaï University, Apr 2024, Almaty, Kazakhstan</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeunes d'Itep : des troubles psychiques à la situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handicap : réalité(s) d'une fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Pratiques sociales, Nov 2016, Sèvres (Paris), France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Bretagne Occidental - Laboratoire d'étude de recherches en sociologie - LABERS (EA 3149), Jun 2024, Brest, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus de déségrégation du handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Chantier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gresco, Mar 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La RGPD et la sociologie : quelles implications méthodologiques ?</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justification et fonctionnement de la suppléance familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les turbulences infantiles. Réponses et interrogations des ITEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du développement social, Nov 2015, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la déviance scolaire au handicap psychique : une médicalisation des problèmes sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sociologie, une science contre nature ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie (AFS), Jun 2015, Saint-Quentin-en-Yvelines, UVSQ, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre suivi personnalisé et harmonisation des pratiques évaluatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ebersold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Toledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Mayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Education inclusive : la question de l’évaluation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Individualisation des droits, logiques de catégorisation et production du handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education, cultures et rapports sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bertrand Geay; Sandrine Garcia; EHESS, Feb 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthode ethnographique en sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire méthodologique du Groupe de recherche sur le handicap, l'accessibilité et les pratiques éducatives et de scolarisation (GRHAPES), INS-HEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Suresnes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00966825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthode ethnographique en Sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire méthodologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, GRESCO, Dec 2023, Limoges, France</w:t>
+              <w:t xml:space="preserve">, Groupe de recherche sur le handicap, l'accessibilité et les pratiques éducatives et de scolarisation (GRHAPES), Feb 2014, Suresnes, INS HEA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Inspé Franche-Comté, Jun 2023, Besançon, France</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositif ITEP et inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assemblée générale Métis-Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Métis-Europe, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Chaire Financer l’entrepreneuriat de demain (FEID) de la fondation universitaire Paris-Nanterre, Nov 2023, Nanterre, France</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justification et fonctionnement de la ''suppléance familiale'' dans l'accompagnement des enfants d'ITEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Enjeux des nouvelles pathologies mentales", Projet PEPS du Laboratoire Institut des Mathématiques de Bordeaux (IMB) " Les nouvelles frontières de la souffrance psychique "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, PACTE, Mar 2023, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00950337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptations secondaires et tactiques de « normification » en établissement spécialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les troubles psychiques à l’adolescence : trajectoires, institutions et handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS; Maison des Sciences Sociales du Handicap, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Santé Mentale Nouvelle-Aquitaine; Agence Régionale de Santé (ARS) Nouvelle-Aquitaine, Sep 2022, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justification et fonctionnement de la « suppléance familiale » dans l'accompagnement des enfants d'ITEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux des nouvelles pathologies mentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Mathématiques de Bordeaux (IMB); Centre Émile Durkheim – science politique et sociologie comparatives (UMR 5116, CNRS, Sciences Po Bordeaux, Université de Bordeaux), Jan 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Jan 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorsque la déviance scolaire est interprétée sur le plan de la santé mentale : le cas des jeunes orientés vers un Institut Thérapeutique, Éducatif et Pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les formes contemporaines de médicalisation et de psychologisation de l’échec scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stanislas Morel; Département de sciences de l’éducation de l’université Jean Monnet Saint-Étienne (UJM); Laboratoire de recherche Éducation, cultures &amp; politiques – Université Jean Monnet Saint-Étienne (UJM) et université Lumière Lyon 2, Apr 2013, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IReSP – Institut pour la Recherche en Santé Publique, Nov 2021, Visio conference, France</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêter au sein des Instituts Thérapeutiques, Éducatifs et Pédagogiques : une adaptation permanente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en sciences sociales. Les méthodologies au prisme du handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Jeunes Chercheurs du programme Handicap et Sociétés de l'EHESS; Groupe de Travail Handicap(s) du Réseau Santé et Société; Maison des Sciences de l'Homme – Paris Nord, May 2013, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LIRTES – Laboratoire interdisciplinaire de recherche sur les transformations des pratiques éducatives et des pratiques sociales (Université Paris-Est Créteil – UPEC), Nov 2021, Créteil, France</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en charge du trouble du comportement en France et en Wallonie : éléments de réflexions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctorant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Émile Durkheim, Jan 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...2285 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394394v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04399418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution du processus d'orientation des enfants présentant des troubles du comportement</w:t>
               </w:r>
@@ -7588,51 +7588,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545237v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2202/9782706154959/la-societe-inclusive-introuvable" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996560v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Douat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaquero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/idees-recues-handicap/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.douat.2024.01" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279961v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279946v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545387v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Skakni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vieux-Fort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo-Anni Joncas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ruiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Groleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bauer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne St-Onge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279917v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.107.0123" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279926v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.011.0011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279903v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge &#201;bersold" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.086.0065" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279907v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.011.0107" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836992v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2017.12.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836914v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.043.0013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836959v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Meziani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toledo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mayol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.074.0145" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969041v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968604v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Th&#233;riault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836961v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.067.0087" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157949v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groleau Am&#233;lie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964517v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021165ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010991v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.douat.2024.01.0015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996584v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.douat.2024.01.0137" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545256v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsepisteme.org/produit/50/9782889156955/l-exclusion-ordinaire-du-handicap" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279890v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.vienn.2022.01.0201" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279876v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279859v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469257v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827293v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=47668" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279843v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237118v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Maxence Le Corre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Minor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690237v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joselin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ebersold" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545322v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/sm1b-f115" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545311v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545337v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545288v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545352v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644905v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644919v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644893v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399685v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399698v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394158v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399651v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399661v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399632v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399668v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394142v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399641v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394135v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399611v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399622v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399560v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399589v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399581v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399602v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399595v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399544v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399553v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399540v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684431v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690296v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394118v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399526v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399488v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399519v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399509v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690299v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966825v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399438v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394098v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950337v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399450v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399429v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399402v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394394v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399418v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394083v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394385v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394361v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394300v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394374v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394313v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394346v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394332v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394271v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394286v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394211v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545237v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2202/9782706154959/la-societe-inclusive-introuvable" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996560v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Douat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaquero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/idees-recues-handicap/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.douat.2024.01" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279961v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279946v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545387v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Skakni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vieux-Fort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo-Anni Joncas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ruiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Groleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bauer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne St-Onge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279917v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.107.0123" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279903v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge &#201;bersold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.086.0065" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279907v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.011.0107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279926v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.011.0011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836992v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2017.12.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836914v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.043.0013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836959v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Meziani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toledo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mayol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.074.0145" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969041v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968604v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Th&#233;riault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836961v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.067.0087" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157949v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groleau Am&#233;lie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964517v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021165ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996584v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.douat.2024.01.0137" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545256v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsepisteme.org/produit/50/9782889156955/l-exclusion-ordinaire-du-handicap" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010991v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.douat.2024.01.0015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279890v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.vienn.2022.01.0201" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279876v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279859v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827293v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=47668" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469257v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279843v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237118v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Maxence Le Corre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Minor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690237v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joselin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ebersold" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545311v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545337v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545288v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545352v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545322v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/sm1b-f115" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644905v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644919v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644899v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644893v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399685v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399698v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394158v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399628v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399661v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399632v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399668v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394142v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399641v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399611v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394135v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399622v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399560v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399589v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399581v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399602v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399595v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399544v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399553v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399540v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684431v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690296v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394118v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399526v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399519v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399509v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690299v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399488v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966825v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399438v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394098v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950337v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399450v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399429v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399402v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399418v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394394v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394083v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394385v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394361v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394300v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394374v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394313v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394346v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394332v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394271v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394286v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394211v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>