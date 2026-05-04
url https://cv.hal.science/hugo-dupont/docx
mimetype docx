--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -4092,2175 +4092,2175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’évolution du médico-social : désinstitutionnalisation ou déségrégation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIRTES – Laboratoire interdisciplinaire de recherche sur les transformations des pratiques éducatives et des pratiques sociales (Université Paris-Est Créteil – UPEC), Nov 2021, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la désinstitutionnalisation à la métamorphose institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Rendez-vous de l'IRESP: Les défis de l’offre médico-sociale dans le champ de l’autonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IReSP – Institut pour la Recherche en Santé Publique, Nov 2021, Visio conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prétention scolaire d’enfants issus d’établissements spécialisés : du besoin au droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’inclusion scolaire dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’évolution du médico-social : désinstitutionnalisation ou déségrégation</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’institution totale à l’accompagnement total. Réflexions autour de la désinstitutionnalisation des enfants handicapés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Domination, Résistance, Émancipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gresco, Sep 2021, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De dispositifs en dispositifs : parcours de jeunes d’ITEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’inclusion scolaire dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Nov 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La désinstitutionnalisation du handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment penser l'inclusion aujourd'hui ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération nationale pour l'inclusion des personnes en situation de handicap (FISAF), Oct 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De dispositifs d’exclusion à un dispositif d’intégration Parcours de jeunes d’Instituts thérapeutiques éducatifs et pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pensée critique et expertise dans la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CeDS – Laboratoire Culture et Diffusion des Savoirs (Université de Bordeaux), Oct 2020, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’institution totale à l’accompagnement total. Réflexions autour de la désinstitutionnalisation des enfants handicapés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interroger, décrire, penser les institutions : (dis)continuités et transformations. Analyser les processus d’apparition, de consolidation ou de déclin des institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS – Association canadienne-française pour l'avancement des sciences, May 2020, Sherbroock, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désinstitutionnalisation : origines, débats et chiffres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inclusion, Innovation, Transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération nationale pour l'inclusion des personnes en situation de handicap (FISAF), Dec 2020, Visio conférence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La délégitimation de la prétention à la scolarisation des enfants orientés en établissement spécialisé : des parents sous contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e colloque franco-latino-américain de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Laval, Jun 2020, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « virage inclusif » français : vers une désinstitutionnalisation du handicap ? L'exemple des Unités d'enseignement externalisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’inclusion scolaire dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Jan 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Unités d’enseignement externalisées : un outil d’accessibilisation de l’institution scolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accessibilité, droit et citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Accessibilité du Conservatoire National des Arts et Métiers (CNAM), Jan 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociohistoire de l’éducation spécialisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’inclusion scolaire dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Dispositif d'Orientation Permanent : Quelle place pour l'enfant handicapé et sa famille ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque EMELCARA (Expérience d’un dispositif de médiation auprès d’étudiants et de lycéens atteints d’un cancer ou d’une maladie rare) : Accompagnement, médiation et altérités : de l'inclusion prescrite à l'inclusion réelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LACES (EA 7437) de l’Université de Bordeaux, Aug 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Unités d’enseignement externalisées : de la déségrégation à l’institutionnalisation de la liminalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser les frontières, passer les frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale des sociologues de langue française (AISLF), Dec 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme du « virage inclusif » et ses enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’inclusion scolaire dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Dec 2019, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et représentations du handicap chez le jeune enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’accueil des jeunes enfants en situation de handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut régional du travail social (IRTS), Mar 2018, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Dispositif d’Orientation Permanent. Ou l’accompagnement coûte que coûte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La participation dans les politiques sociales et médico-sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Thématique 6 « Protection sociale, Politiques sociales et Solidarités » de l’Association française de Sociologie (AFS), Oct 2018, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orientation et vie en ITEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LIRTES – Laboratoire interdisciplinaire de recherche sur les transformations des pratiques éducatives et des pratiques sociales (Université Paris-Est Créteil – UPEC), Nov 2021, Créteil, France</w:t>
+              <w:t xml:space="preserve">, Institut régional du travail social (IRTS), Apr 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gresco, Sep 2021, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques éducatives, école inclusive et handicap. Une scolarisation soumise au bien-être et à l'éducabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Le bien-être dans l’éducation : un objet de recherche pour les sciences humaines et sociales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Nov 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’évolution des politiques éducatives inclusives à la question du bienêtre dans la scolarisation des élèves handicapés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Pour une meilleure compréhension de la notion de bien-être : représentations, discours et politiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fédération nationale pour l'inclusion des personnes en situation de handicap (FISAF), Oct 2021, Nantes, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeunes d'Itep : des troubles psychiques à la situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handicap : réalité(s) d'une fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Pratiques sociales, Nov 2016, Sèvres (Paris), France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CeDS – Laboratoire Culture et Diffusion des Savoirs (Université de Bordeaux), Oct 2020, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus de déségrégation du handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Chantier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gresco, Mar 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS – Association canadienne-française pour l'avancement des sciences, May 2020, Sherbroock, Canada</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justification et fonctionnement de la suppléance familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les turbulences infantiles. Réponses et interrogations des ITEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du développement social, Nov 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fédération nationale pour l'inclusion des personnes en situation de handicap (FISAF), Dec 2020, Visio conférence, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la déviance scolaire au handicap psychique : une médicalisation des problèmes sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sociologie, une science contre nature ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie (AFS), Jun 2015, Saint-Quentin-en-Yvelines, UVSQ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Laval, Jun 2020, Québec, Canada</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre suivi personnalisé et harmonisation des pratiques évaluatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ebersold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Toledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Mayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Education inclusive : la question de l’évaluation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Jan 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Individualisation des droits, logiques de catégorisation et production du handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education, cultures et rapports sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bertrand Geay; Sandrine Garcia; EHESS, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Chaire Accessibilité du Conservatoire National des Arts et Métiers (CNAM), Jan 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthode ethnographique en sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire méthodologique du Groupe de recherche sur le handicap, l'accessibilité et les pratiques éducatives et de scolarisation (GRHAPES), INS-HEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Suresnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Nov 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00966825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositif ITEP et inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assemblée générale Métis-Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Métis-Europe, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire LACES (EA 7437) de l’Université de Bordeaux, Aug 2019, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthode ethnographique en Sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire méthodologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche sur le handicap, l'accessibilité et les pratiques éducatives et de scolarisation (GRHAPES), Feb 2014, Suresnes, INS HEA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...1112 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399438v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04394098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justification et fonctionnement de la ''suppléance familiale'' dans l'accompagnement des enfants d'ITEP</w:t>
               </w:r>
@@ -7588,51 +7588,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545237v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2202/9782706154959/la-societe-inclusive-introuvable" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996560v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Douat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaquero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/idees-recues-handicap/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.douat.2024.01" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279961v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279946v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545387v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Skakni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vieux-Fort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo-Anni Joncas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ruiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Groleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bauer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne St-Onge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279917v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.107.0123" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279903v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge &#201;bersold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.086.0065" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279907v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.011.0107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279926v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.011.0011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836992v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2017.12.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836914v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.043.0013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836959v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Meziani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toledo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mayol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.074.0145" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969041v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968604v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Th&#233;riault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836961v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.067.0087" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157949v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groleau Am&#233;lie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964517v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021165ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996584v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.douat.2024.01.0137" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545256v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsepisteme.org/produit/50/9782889156955/l-exclusion-ordinaire-du-handicap" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010991v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.douat.2024.01.0015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279890v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.vienn.2022.01.0201" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279876v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279859v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827293v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=47668" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469257v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279843v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237118v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Maxence Le Corre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Minor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690237v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joselin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ebersold" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545311v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545337v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545288v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545352v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545322v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/sm1b-f115" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644905v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644919v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644899v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644893v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399685v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399698v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394158v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399628v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399661v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399632v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399668v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394142v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399641v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399611v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394135v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399622v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399560v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399589v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399581v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399602v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399595v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399544v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399553v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399540v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684431v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690296v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394118v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399526v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399519v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399509v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690299v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399488v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966825v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399438v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394098v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950337v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399450v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399429v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399402v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399418v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394394v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394083v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394385v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394361v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394300v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394374v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394313v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394346v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394332v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394271v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394286v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394211v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545237v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2202/9782706154959/la-societe-inclusive-introuvable" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996560v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Douat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaquero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/idees-recues-handicap/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.douat.2024.01" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279961v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279946v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545387v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Skakni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vieux-Fort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo-Anni Joncas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ruiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Groleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bauer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne St-Onge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279917v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.107.0123" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279903v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge &#201;bersold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.086.0065" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279907v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.011.0107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279926v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.011.0011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836992v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2017.12.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836914v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.043.0013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836959v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Meziani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toledo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mayol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.074.0145" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969041v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968604v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Th&#233;riault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836961v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.067.0087" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157949v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groleau Am&#233;lie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964517v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021165ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996584v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.douat.2024.01.0137" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545256v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsepisteme.org/produit/50/9782889156955/l-exclusion-ordinaire-du-handicap" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010991v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.douat.2024.01.0015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279890v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.vienn.2022.01.0201" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279876v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279859v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827293v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=47668" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469257v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279843v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237118v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Maxence Le Corre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Minor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690237v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joselin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ebersold" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545311v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545337v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545288v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545352v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545322v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/sm1b-f115" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644905v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644919v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644899v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644893v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399685v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399698v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394158v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399661v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399651v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399628v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399632v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399668v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394142v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399641v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399611v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394135v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399622v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399560v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399589v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399581v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399602v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399595v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399544v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399553v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399540v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684431v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690296v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394118v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399526v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399519v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399509v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690299v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399488v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966825v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394098v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399438v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950337v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399450v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399429v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399402v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399418v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394394v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394083v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394385v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394361v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394300v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394374v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394313v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394346v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394332v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394271v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394286v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394211v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>