--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -868,961 +868,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction. L’inclusion ou la fin de la discrimination pour les personnes handicapées : chimère ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la LCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (11), pp.11 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/clcd.011.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Évaluation des besoins, importunité scolaire et réinvention de l’inéducable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Ébersold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N° 86 (2), pp.65-78. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.086.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nresi.086.0065⟩</w:t>
+                <w:t xml:space="preserve">hal-04279903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du travail de l’institution sur elle-même</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la LCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°11 (3), pp.107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/clcd.011.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lévêque</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Note de lecture critique] La condition handicapée, Henri-Jacques Stiker, Presses Universitaires de Grenoble, collection « Handicap Vieillissement Société », 2017.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle expérience pour les élèves présentant des troubles du comportement et orientés vers une scolarité spécialisée ? Une comparaison France–Wallonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alter : revue de phénoménologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (1), pp.1 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.alter.2017.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de l’usager dans le système social et médico-social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (1), pp.13-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.043.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le GÉVA Sco. Entre suivi personnalisé et harmonisation des pratiques évaluatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/clcd.011.0107⟩</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Toledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Mayol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vers une évaluation scolaire inclusive ?, 74 (74), pp.145-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nras.074.0145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note éditoriale : « Genre, éducation et travail »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Skakni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Vieux-Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo-Anni Joncas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lemieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Initio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Genre, éducation et travail, 5 (1), pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formes du « programme institutionnel » en Itep : l'interdisciplinarité au service d'une prise en charge globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (3), pp.87-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nras.067.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...73 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minorités en éducation et dans le monde du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Vieux-Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Skakni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thériault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Initio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Minorités en éducation et dans le monde du travail, 4 (1), pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...444 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968604v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01836961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note éditoriale</w:t>
               </w:r>
@@ -2033,50 +2033,158 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaquero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Étienne Douat; Hugo Dupont; Stéphane Vaquero. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Idées reçues sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Cavalier Bleu, pp.15-18, 2025, Idées reçues – Gresco, 979-10-318-0716-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcb.douat.2024.01.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Il n'existe pas de “bons établissements” spécialisés. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2092,645 +2200,537 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Étienne Douat; Hugo Dupont; Stéphane Vaquero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur le handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cavalier Bleu, pp.137-144, 2025, Idées reçues – Gresco, 979-10-318-0716-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lcb.douat.2024.01.0137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élève indéfini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Héloïse Durler; Laurent Bovey; Alexandre Sotirov; Valérie Angelucci. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'exclusion ordinaire du handicap : un cas d'école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épistemé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.131-163, 2025, Sociologie de l'éducation, 978-2-88915-695-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...72 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lcb.douat.2024.01.0015⟩</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'institution totale à l'accompagnement total Réflexions autour de la désinstitutionnalisation des enfants handicapés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l’enfermement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.202-216, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pug.vienn.2022.01.0201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...41 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les unités d'enseignement externalisées : un outil d'accessibilisation de l'institution scolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'accessibilité ou l'école réinventée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9781789480115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9781789480115</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dispositif d'orientation permanent ou l'accompagnement quel qu'il soit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inclure dans et hors l'école ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-8066-3731-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 978-2-8066-3731-4</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi de 2005 et l’accessibilité scolaire : une certaine ambiguïté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Zaffran (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accessibilité et handicap : Anciennes pratiques, nouvel enjeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.235-248, 2015, Handicap, vieillissement, société, 978-2-7061-2225-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter auprès de jeunes accueillis en Institut thérapeutique, éducatif et pédagogique : quels choix méthodologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manuel Boucher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Normes, déviances et réactions sociales : méthodes d’enquête et expériences de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-192, 2015, Recherche et transformation sociale, 978-2-343-06664-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01827293v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01469257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les troubles du comportement : un enjeu politique ?</w:t>
               </w:r>
@@ -3173,250 +3173,328 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La désinstitutionnalisation dans le prisme des droits humains : le cas de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les politiques de l’autonomie et la dynamique de désinstitutionnalisation. Dimension internationale et enjeux professionnels [Colloque]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Jun 2025, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/sm1b-f115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comparer les systèmes scolaires et l’inclusion des élèves à besoins éducatifs particuliers en France et au Kazakhstan : pistes pour une recherche commune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École inclusive en France et au Kazakhstan [Journée d’études]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Sorbonne-Kazakhstan, May 2025, Almaty, Kazakhstan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des dispositifs scolaires inclusifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des principes à l’expérience : quel bilan pour l’inclusion des élèves en situation de handicap [Journée d'études]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire interdisciplinaire en études culturelles (LinCS, UMR 7069), université de Strasbourg; Laboratoire Sociétés, acteurs, gouvernement en Europe (LinCS, UMR 7363), université de Strasbourg, Oct 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants handicapés à l’école : entre ségrégation et intégration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Staff Week sur l'nclusion scolaire. Perspectives comparatives : Ouzbékistan, Kirghizistan, Kazakhstan, Tadjikistan, Indonésie et France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inspé Poitiers, Feb 2025, Poitiers (Université de Poitiers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quelques idées reçues sur le handicap : une approche sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3432,3663 +3510,3585 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres de l’Action Sociale : « Travail social et handicap : 20 ans après la loi du 11 février 2005 » [Colloque]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Poitiers; IRTS Poitou-Charentes; Institut Richemont, Nov 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois siècles d'inclusion scolaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inclusion scolaire et universitaire : perspectives comparées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Nationale du Kirghizistan, Apr 2024, Bichkek, Kirghizistan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-histoire de l'inclusion scolaire en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'inclusion scolaire au Kazakhstan et en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Sorbonne-Kazakhstan ; Abaï University, Apr 2024, Almaty, Kazakhstan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignants et travailleurs médico-sociaux face au droit à l'inclusion scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place de la famille et des proches dans l'exercice des droits humains des personnes vulnérabilisées par la vieillesse, la maladie, le handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Bretagne Occidental - Laboratoire d'étude de recherches en sociologie - LABERS (EA 3149), Jun 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université Nationale du Kirghizistan, Apr 2024, Bichkek, Kirghizistan</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La RGPD et la sociologie : quelles implications méthodologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire méthodologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRESCO, Dec 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La RGPD et la sociologie : quelles implications méthodologiques ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’exil à l’inclusion scolaire de jeunes d’ITEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les élèves à besoins éducatifs particuliers (EBEP) : regards des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspé Franche-Comté, Jun 2023, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la désinstitutionalisation en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux de la désinstitutionalisation des personnes en situation du handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Financer l’entrepreneuriat de demain (FEID) de la fondation universitaire Paris-Nanterre, Nov 2023, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les UEE et les EMAS. Vers une école inclusive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trajectoires de Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PACTE, Mar 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La société inclusive introuvable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment penser l'inclusion aujourd'hui ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Santé Mentale Nouvelle-Aquitaine; Agence Régionale de Santé (ARS) Nouvelle-Aquitaine, Sep 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la désinstitutionnalisation à la métamorphose institutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e Rendez-vous de l'IRESP: Les défis de l’offre médico-sociale dans le champ de l’autonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IReSP – Institut pour la Recherche en Santé Publique, Nov 2021, Visio conference, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prétention scolaire d’enfants issus d’établissements spécialisés : du besoin au droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’inclusion scolaire dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Jan 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’institution totale à l’accompagnement total. Réflexions autour de la désinstitutionnalisation des enfants handicapés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Domination, Résistance, Émancipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gresco, Sep 2021, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution du médico-social : désinstitutionnalisation ou déségrégation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIRTES – Laboratoire interdisciplinaire de recherche sur les transformations des pratiques éducatives et des pratiques sociales (Université Paris-Est Créteil – UPEC), Nov 2021, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De dispositifs en dispositifs : parcours de jeunes d’ITEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’inclusion scolaire dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Nov 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La désinstitutionnalisation du handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment penser l'inclusion aujourd'hui ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération nationale pour l'inclusion des personnes en situation de handicap (FISAF), Oct 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De dispositifs d’exclusion à un dispositif d’intégration Parcours de jeunes d’Instituts thérapeutiques éducatifs et pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pensée critique et expertise dans la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CeDS – Laboratoire Culture et Diffusion des Savoirs (Université de Bordeaux), Oct 2020, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désinstitutionnalisation : origines, débats et chiffres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inclusion, Innovation, Transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération nationale pour l'inclusion des personnes en situation de handicap (FISAF), Dec 2020, Visio conférence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’institution totale à l’accompagnement total. Réflexions autour de la désinstitutionnalisation des enfants handicapés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interroger, décrire, penser les institutions : (dis)continuités et transformations. Analyser les processus d’apparition, de consolidation ou de déclin des institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS – Association canadienne-française pour l'avancement des sciences, May 2020, Sherbroock, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La délégitimation de la prétention à la scolarisation des enfants orientés en établissement spécialisé : des parents sous contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e colloque franco-latino-américain de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Laval, Jun 2020, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « virage inclusif » français : vers une désinstitutionnalisation du handicap ? L'exemple des Unités d'enseignement externalisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’inclusion scolaire dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Jan 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Unités d’enseignement externalisées : un outil d’accessibilisation de l’institution scolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accessibilité, droit et citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Accessibilité du Conservatoire National des Arts et Métiers (CNAM), Jan 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociohistoire de l’éducation spécialisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’inclusion scolaire dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Dispositif d'Orientation Permanent : Quelle place pour l'enfant handicapé et sa famille ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque EMELCARA (Expérience d’un dispositif de médiation auprès d’étudiants et de lycéens atteints d’un cancer ou d’une maladie rare) : Accompagnement, médiation et altérités : de l'inclusion prescrite à l'inclusion réelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LACES (EA 7437) de l’Université de Bordeaux, Aug 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Unités d’enseignement externalisées : de la déségrégation à l’institutionnalisation de la liminalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser les frontières, passer les frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale des sociologues de langue française (AISLF), Dec 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme du « virage inclusif » et ses enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’inclusion scolaire dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Dec 2019, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Dispositif d’Orientation Permanent. Ou l’accompagnement coûte que coûte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La participation dans les politiques sociales et médico-sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Thématique 6 « Protection sociale, Politiques sociales et Solidarités » de l’Association française de Sociologie (AFS), Oct 2018, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et représentations du handicap chez le jeune enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’accueil des jeunes enfants en situation de handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut régional du travail social (IRTS), Mar 2018, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orientation et vie en ITEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut régional du travail social (IRTS), Apr 2017, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques éducatives, école inclusive et handicap. Une scolarisation soumise au bien-être et à l'éducabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Le bien-être dans l’éducation : un objet de recherche pour les sciences humaines et sociales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’évolution des politiques éducatives inclusives à la question du bienêtre dans la scolarisation des élèves handicapés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Pour une meilleure compréhension de la notion de bien-être : représentations, discours et politiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeunes d'Itep : des troubles psychiques à la situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handicap : réalité(s) d'une fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Pratiques sociales, Nov 2016, Sèvres (Paris), France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus de déségrégation du handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Chantier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gresco, Mar 2016, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Individualisation des droits, logiques de catégorisation et production du handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education, cultures et rapports sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bertrand Geay; Sandrine Garcia; EHESS, Feb 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justification et fonctionnement de la suppléance familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les turbulences infantiles. Réponses et interrogations des ITEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du développement social, Nov 2015, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la déviance scolaire au handicap psychique : une médicalisation des problèmes sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sociologie, une science contre nature ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie (AFS), Jun 2015, Saint-Quentin-en-Yvelines, UVSQ, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre suivi personnalisé et harmonisation des pratiques évaluatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ebersold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Toledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Mayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Education inclusive : la question de l’évaluation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositif ITEP et inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assemblée générale Métis-Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Métis-Europe, May 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthode ethnographique en Sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire méthodologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, GRESCO, Dec 2023, Limoges, France</w:t>
+              <w:t xml:space="preserve">, Groupe de recherche sur le handicap, l'accessibilité et les pratiques éducatives et de scolarisation (GRHAPES), Feb 2014, Suresnes, INS HEA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Inspé Franche-Comté, Jun 2023, Besançon, France</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthode ethnographique en sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire méthodologique du Groupe de recherche sur le handicap, l'accessibilité et les pratiques éducatives et de scolarisation (GRHAPES), INS-HEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Suresnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Chaire Financer l’entrepreneuriat de demain (FEID) de la fondation universitaire Paris-Nanterre, Nov 2023, Nanterre, France</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00966825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justification et fonctionnement de la ''suppléance familiale'' dans l'accompagnement des enfants d'ITEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Enjeux des nouvelles pathologies mentales", Projet PEPS du Laboratoire Institut des Mathématiques de Bordeaux (IMB) " Les nouvelles frontières de la souffrance psychique "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, PACTE, Mar 2023, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00950337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptations secondaires et tactiques de « normification » en établissement spécialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les troubles psychiques à l’adolescence : trajectoires, institutions et handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS; Maison des Sciences Sociales du Handicap, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Santé Mentale Nouvelle-Aquitaine; Agence Régionale de Santé (ARS) Nouvelle-Aquitaine, Sep 2022, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justification et fonctionnement de la « suppléance familiale » dans l'accompagnement des enfants d'ITEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux des nouvelles pathologies mentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Mathématiques de Bordeaux (IMB); Centre Émile Durkheim – science politique et sociologie comparatives (UMR 5116, CNRS, Sciences Po Bordeaux, Université de Bordeaux), Jan 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LIRTES – Laboratoire interdisciplinaire de recherche sur les transformations des pratiques éducatives et des pratiques sociales (Université Paris-Est Créteil – UPEC), Nov 2021, Créteil, France</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorsque la déviance scolaire est interprétée sur le plan de la santé mentale : le cas des jeunes orientés vers un Institut Thérapeutique, Éducatif et Pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les formes contemporaines de médicalisation et de psychologisation de l’échec scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stanislas Morel; Département de sciences de l’éducation de l’université Jean Monnet Saint-Étienne (UJM); Laboratoire de recherche Éducation, cultures &amp; politiques – Université Jean Monnet Saint-Étienne (UJM) et université Lumière Lyon 2, Apr 2013, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IReSP – Institut pour la Recherche en Santé Publique, Nov 2021, Visio conference, France</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en charge du trouble du comportement en France et en Wallonie : éléments de réflexions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctorant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Émile Durkheim, Jan 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Jan 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêter au sein des Instituts Thérapeutiques, Éducatifs et Pédagogiques : une adaptation permanente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en sciences sociales. Les méthodologies au prisme du handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Jeunes Chercheurs du programme Handicap et Sociétés de l'EHESS; Groupe de Travail Handicap(s) du Réseau Santé et Société; Maison des Sciences de l'Homme – Paris Nord, May 2013, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gresco, Sep 2021, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution du processus d'orientation des enfants présentant des troubles du comportement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'évolution des problématiques des publics acceuillis dans les établissements médico-sociaux : antienne ou nouveaux enjeux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la réadaptation et l'intégration (ARI), Nov 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Nov 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expérience institutionnelle de jeunes pris en charge en ITEP : les &amp;quot;fous&amp;quot; et les &amp;quot;gogols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole d'hiver Le handicap psychique : de nouveaux droits ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure (ENS), Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fédération nationale pour l'inclusion des personnes en situation de handicap (FISAF), Oct 2021, Nantes, France</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La légitimation d’un exil scolaire : le cas des jeunes orientés en Instituts Thérapeutiques, Éducatifs et Pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de l’accessibilité : enjeux théoriques, sociaux et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche sur le handicap, l'accessibilité et les pratiques éducatives et de scolarisation (GRHAPES, EA 7287), INS-HEA, Nov 2012, Suresnes, INS HEA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CeDS – Laboratoire Culture et Diffusion des Savoirs (Université de Bordeaux), Oct 2020, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’offre de scolarité spécialisée en détermine la demande : l’exemple des ITEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études du Réseau Thématique 4 « Education et Formation » de l'Association Française de Sociologie (AFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie (AFS), May 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS – Association canadienne-française pour l'avancement des sciences, May 2020, Sherbroock, Canada</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les troubles du comportement : un enjeu politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude doctorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Vocation Sociologue, Apr 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fédération nationale pour l'inclusion des personnes en situation de handicap (FISAF), Dec 2020, Visio conférence, France</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêter sur les déviances et leurs régulations : quels choix méthodologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Normes, déviances et réactions sociales : méthodes d’enquête et expériences de recherche. Comment enquêter sur les déviances et leurs régulations ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Thématique 3 « Normes et Déviances » de l’Association Française de Sociologie (AFS), Dec 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...2285 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394374v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04394313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiques d’orientation et modalités de prise en charge proposées par le dispositif ITEP</w:t>
               </w:r>
@@ -7588,51 +7588,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545237v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2202/9782706154959/la-societe-inclusive-introuvable" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996560v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Douat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaquero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/idees-recues-handicap/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.douat.2024.01" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279961v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279946v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545387v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Skakni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vieux-Fort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo-Anni Joncas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ruiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Groleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bauer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne St-Onge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279917v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.107.0123" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279903v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge &#201;bersold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.086.0065" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279907v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.011.0107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279926v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.011.0011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836992v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2017.12.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836914v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.043.0013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836959v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Meziani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toledo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mayol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.074.0145" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969041v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968604v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Th&#233;riault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836961v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.067.0087" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157949v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groleau Am&#233;lie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964517v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021165ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996584v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.douat.2024.01.0137" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545256v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsepisteme.org/produit/50/9782889156955/l-exclusion-ordinaire-du-handicap" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010991v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.douat.2024.01.0015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279890v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.vienn.2022.01.0201" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279876v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279859v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827293v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=47668" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469257v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279843v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237118v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Maxence Le Corre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Minor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690237v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joselin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ebersold" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545311v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545337v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545288v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545352v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545322v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/sm1b-f115" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644905v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644919v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644899v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644893v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399685v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399698v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394158v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399661v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399651v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399628v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399632v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399668v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394142v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399641v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399611v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394135v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399622v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399560v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399589v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399581v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399602v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399595v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399544v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399553v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399540v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684431v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690296v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394118v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399526v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399519v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399509v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690299v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399488v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966825v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394098v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399438v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950337v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399450v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399429v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399402v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399418v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394394v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394083v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394385v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394361v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394300v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394374v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394313v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394346v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394332v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394271v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394286v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394211v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545237v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2202/9782706154959/la-societe-inclusive-introuvable" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996560v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Douat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaquero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/idees-recues-handicap/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.douat.2024.01" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279961v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279946v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545387v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Skakni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vieux-Fort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo-Anni Joncas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ruiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Groleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bauer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne St-Onge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279917v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.107.0123" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279926v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.011.0011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279903v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge &#201;bersold" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.086.0065" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279907v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.011.0107" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836992v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2017.12.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836914v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.043.0013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836959v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Meziani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toledo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mayol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.074.0145" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969041v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.067.0087" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968604v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Th&#233;riault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157949v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groleau Am&#233;lie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964517v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021165ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010991v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.douat.2024.01.0015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996584v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.douat.2024.01.0137" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545256v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsepisteme.org/produit/50/9782889156955/l-exclusion-ordinaire-du-handicap" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279890v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.vienn.2022.01.0201" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279876v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279859v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469257v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827293v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=47668" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279843v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237118v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Maxence Le Corre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Minor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690237v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joselin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ebersold" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545322v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/sm1b-f115" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545311v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545337v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545288v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545352v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644905v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644919v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644893v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399685v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399698v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394158v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399628v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399632v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399661v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399668v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394142v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399641v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394135v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399611v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399622v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399560v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399589v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399581v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399602v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399595v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399553v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399544v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399540v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684431v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690296v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394118v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399526v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399488v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399519v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399509v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690299v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394098v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399438v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966825v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950337v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399450v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399429v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399402v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394394v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399418v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394083v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394385v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394361v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394313v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394300v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394374v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394346v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394332v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394271v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394286v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394211v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>